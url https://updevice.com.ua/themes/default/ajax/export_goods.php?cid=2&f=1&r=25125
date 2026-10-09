--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5442b1ad4b9cbb23ed35ddb63a1ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f557e8ac497dfa51a51c46e0cf006a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bb87ab453cbab8a0c0dd18e41ab7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911be6f40f29500d4afba775240ad974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640a3745ea352b40ce0ab3735bc59a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157c087efb3f77af7c8c94993c8c8506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f807528a92c5e06cc712636591ad517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b3b91a3f752c8acbb97abf4b7aabf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857dfda8ae024f13b4eaa258ae3a4409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544abd451b45db6392ad103b036acd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd86f5888f812398bb71e433d50ff411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9ea6937e3c22b0e180ab099539c6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f80cbf40210668207fb7eddedc4fca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eecab9fe811d4e39f81489f7efda414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a643903a0074e6e4f9c1a811bcb96015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c381da9819e40b28ffad4ba992b1c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09feaca140e6ef7f0cabae7b884eab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3210ce83fd7d6043bf09ccb47da97b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15b082badf4a03c629c8927f3d27fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b9c92175b16672c77bcb2e74ade1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9961a564ddb72dc29477bdcdd1c2ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e87dcbe9ac3d8ef64e2716641911722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886dcf797bf18130479bb7fc993709f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a070c8923d2177c6184c5d073082924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdda9d8648484db99d7a1b5371410e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e74714df275848b4035088d124eff426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a70d182822a63437bf9f1f2f5b57527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b0145f316ec3a2ac29a54a91f206828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca55ed9045f6c3bd1c01a66b54bc6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee541bf0c15bf8476bd9a7c341ff80930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a98f864cd5fc0b7a2ca616f553277931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449867ea77e1994a1f21a2ab680211932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389303e22e8ae4229ea727597d5c9cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa17574dff1d6be1e58ca08fbf1f35134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63ab267d5be78190d3816c3ba651cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049df6919e590c3c651bf5d7edd679836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b8e7dc71b564a950eb4b045e400937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527fa837cb820f8d87e73fc46e06f6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc4139f03bbd02106b12377fd1459339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c693ca7cb731ae0032e99419f437d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3726049dab895c043c83523d9cc93841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55894e8e7b95fd64f97ccec4658f68bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d1295e4aee35fc7df07c702dcdab843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed39bf5e4af975404c9a2cc2b52a1ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86ff80e2f65621abbb3e69a340124a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59480e0225efb51b2d0b0f2a4a203e7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390f08cecbd933d6da73076e67333d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f02f1eabcd6a34d1d85fbdc6ff4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d8902d73429199c02e919c63e6a5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30660a28c9a31583f47a0733dad9ff1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f0e76ca0cc420cf9a7b3a90e2d03751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ae7630d48a082234c2c6b5fff52c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec945e6641d15b5c19d957f420d8ef853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911941d0826c406d40fea24d03c443d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba638bdccaf735d56728224a44c58655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bfe8879c26c2004bbd721021afcb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23905a8ec86ec3eca7fd70516e0e2f8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e482cb79934ea373364d4d9cbf3dec758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30ef792ed3f9711d24d1be95b5ff9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158026cbdf4fa86d1f2ddcb5adc2022f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82c8d5548650e1d9096d4baa49d40961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901e9b3f082390e87772a10dc2a60d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30654d4a84cdd31a7da7eb53dc9d7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99571025bc9bff6ec05f58912dbabdda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61c5b07193f68bcfac8e7505a0dcf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76bf03ecfb6784d83bd05b71a24d5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad91b68a6002ae99d945c88ba5627b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641061115e26e55b97b6cccb7e43695e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458617a7b333cf7f484e25ed3ca82e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3f368c148c36406f2c8823c45754370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d8785cf5a59e3e384af4249bc84e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9a93028292f20dc499f50db10897272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb89bcf7bfc77b1799423780faf299e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3ac867a3942aadc38d738b6b4b3c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece2d2e99ef9ec87038896788bc010675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98803e18d77fbaeda002a2d7dc5c48476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06028d673b716d5873dfaa13ae056b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2a3d19cf2d232550c4ec5774cbca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154a663205e0c8b908faec15edb4b9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49178d1212e3675f7cf4e81f413926f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424942d4679b699029f55390640e32b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff9b4705d4902f832b6a87d1e0ec9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf63307ace5bdc90b066448d81cad883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec0b596948455af9009b367563384684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05e59e1b9018e88dd74718b9521df785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe3df55d399f48708832392f0a6bcc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef11488d54117673275080cd8ebf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84757ef746720eb8a61cacc869b721d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e88a9ea4ce950d43faf5d62c74855689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b5fde25246e9cfad5060cf0d1990290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453e682d0bf68180d22a4fae2cd975791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7076bc73c518cc7534a100573ad49592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb23d5a524efe646a014cdbdf0902d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbef2ee3488bcccce799032b8b06d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc060b91f07f4c7a21b6272ec9c3ecd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493adc73d3ee2b0d07059c432b43d4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21099ed3a07a2c150c8b162eb5bf92e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daa8fefbf16b60de05e4cce1c1330298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedaf5d0afdc1be5bb10532d49be9ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc267ff4a41ba5d3a097ec2e503bc4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f0cd1fecc5f8f158bbe19f1ea7bb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a44ea50916dd5dd0ccf4c72384924c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccfbbbb3e5581906cea33fe5862e19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcf919c1781cd7ad8cab9f61e86247104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95437b89d567cc72d7476d84c9a741105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb309134e5ab9f21432e1fec89b0ad98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dd14d51d97ce75b62118ab2979aab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4a09bf4ebe47c9ab6bf3264d4c491108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957484f415123f38ab1335803e28ca4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431f69b5d642d674f6d311a4d41ae4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce56ab67e6700c7867bf3d9572f47d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745d639abfb52b3a4ddfcb6ae530495112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e07f13e75f2d9c5ede9d0beafccbdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a6124c585c8a38b689ccd413fc3a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0c46843e12a9a1776e8412e3957b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedf8bbbd36d0b9ffb0ae64d4e3aa0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0090975ca10003f75af8daf8248fe6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbb21416aca4da45ed3a0362138eb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e823d99b2c64056230ab2e5362cf16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc760e84889af9c2d2c2d25a73ae939f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e837acc09745475964572eb8792f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e20726aa11958cbcf3bebcf4098e37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f501b4a22c10ec171571eb6ac749c7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7f4cf5a2df3ba66196fb31ba079ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74e1c29f8b693be5891054f75d5a8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8141aa903fbb5d06a6fb22ef57ca9b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf4932b3f2d37fb00b9a31fab8a896127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbfd06e6d1c22b21c1c2deb926dd00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed9369cf2e77fc13812255ba4dfae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cec881075e4780c59d6c7a9b44dd19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75898bbe70482218a4f8dc42c1cd0bc5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339424a104eff9643c76060ba1cbc171132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c814263f26ba8c4d54e56948f7969d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62110fd17dd170b76eb55a794faf5524134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eed75e080f2ffa73489fb27f304dae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df0057feff76b53f4e5c291bf72f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e98803eeaf3b394bac61df9628fd6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d0f835436f1482f1e124d29255530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2c95177c788ee1123a5ba301f50a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b23bcd2f3c2cf6d922e3539a0955ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b4df7f876a739798c8682a1f8a182141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300ea3521f12db809e56d0db64179f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aa12acc2e4c49e3c1d975180aa637143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab0c30a038cd5953c3103c18159e09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af13eb8d510f1eb07cfb973fff2cb63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0ded3a92cec2e83d8a1a61c852742146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d82bcce5547c0809d46dfe418b1cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd472e554f3c5dd13e3063491fac4d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6c0e17024a4f52c3e3319ea53493d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cabfe89c8419eefecbed2389b81ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4040d3f0f955a98567c3b4c054731151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b15b7cad4e0a31ad7cc111dd8db1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e59aa836f8ed420f6bba11edb5180d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816b5831b113538c8dcfa8c1522872b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c494448dbaeae08e40e7cd03163271155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cd4f6595e0f4129edd90e0c15b208156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba967bc525b520a872db7f52451098c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f2cfe57bd85c37a1263b869142c89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88ded87529d413caaf39086b7db204159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214e21332a29b923f352e403eab3624160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661f5569ad021791a568b36c0809063161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37b798c8c675beb8d33ff4f70b1949162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1f531872d67fc7b7ec1e9b1cb252e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721a7cc36e4c1d7eabf41fb864c2f48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf9a6557927eb5f0a659735b0fb5ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25ca3520f66d4acd934ff9a331aeee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5376725e91c7400118bb35c17427e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c0f6794a436d1a9a0a6335685e815168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79b33db9a71595ea15344357db62e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa98c89c6409b66112498af7052d2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a26c6a67fee91c912353dc00aa457171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab164437470cbb526975c507ee1a2c30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adaf933593389ef4aae188439369ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260fda90f6444115a861e73e5a60010174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d19fb3eb550b184e6d95b42dd5d41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2af0703b9d3104efd5bbd154afcb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff7553797dbd5954b99dffd4bb5899177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea035717c53c9ab9d35d48a4335cb0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e82c2b7e1f0f7374bffbeeced7e11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eb96ed3f738f6976197127fe74b25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c96ae5010aed38d026a71d497f8c33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ddd7860cab5bc10a5b4e8a62175e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b40bac84da60cb9d3d65eb4b1fbacd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34e308ad898934fe189667360e2cd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b529493eba219a4a73a896595a27cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e9a7b96309d658d9476f0dbdd6f1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193f304683d0ab47035e6bdc1c130dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369c460628b5b43013edb4be70b8fa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30954737e2bfbda33eec79f591ce199189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1cb5b6c2eb156832789d102231da4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d2ad7853fd8d7502714a74cd893ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbe0b77777b68f69936c291a12115e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffd37ad9cd60a157799185220e3e4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee32f98685a86a5853e86fab3ac1f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772613d1530a7b37a5c8aee04611295195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472cf714f78a0f438d1734e820877ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e5beb5f82295d0726961f030a536c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca98ec38e4e62468fa71eac9606076198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a739f7eb89d264da632861a72170ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce6cd959bd9e895e45873c52ac45bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffbd30e830d034479d339930e6cb29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9ed5e89069e24138a559098003557202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd9d50c34c407df0c0ee8517995bfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763af1d86baaf49bebccacf4f928fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377e4a00b3642f42edfa9fce62af54f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b9a50c3cb8f06bda4620278cdcd21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d5b3ccf5bcf1ea1bf625cce0c33b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801161e3c4b59033c09b1a1ebce88f18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e227d7a026c62d0891ab5d8ccfdac4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ad870810ce8d21eb12ef2bd0a0d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c28432403b61c37d53422ba8c81eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cf1b57c4490eb29b895923c530a68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7844694dbf0853fda496e1071a20059213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c6a9034ce8305728bd613283e7f26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ae005f5dc4d2d8fdda96b077f27ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dabe7514b321f74c4b5a741a6ed7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd95ea27adccc2078c2a62f78aaa8c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422dec2a3a35a84e0d8a67a7ad5c668218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5a91d1e36e67ab6a9f36e0c522220219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962bec502c18a86072f2e41d2f051da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc74ec95feb1b4fe680f0c68931cbad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381ca867d71201e1a9324579c11c056222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71bbe0fe302a9e3ebfaa7cb23da6cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c0252d6216a84535345c7f4d5607a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9ef75373f12799120944044754443225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0d05ec00dc349386e7335beeb646f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a875505892a511300c87985e2ed3413227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe78991bdff06ab204bcf5e3999bc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d46c2bb57fde4ed8662eeac031c951229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa9d5f7391139da3a2d625d74d0671230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a599017ffef4c365f01d4bb6ceed5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5c2e4a2f03c716948f6e60dfe4a7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8e93b1eb4ad1984e372160426fe1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522c471acf72c77b771f2d0a7f41074234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdff2216b563bb758700f67fa59aab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb744642565ef6728f9ce231145178b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f411677dd8247b009ddea49a57187b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f208d85734c3c3167c2542878828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46586eedbc13ba6c4c67d1b45e5c4876239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684a0034e6596d0b741f8064c093a46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933cce76b0238489b9d7624475be403241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c11a734d0424fff51ba03d9526fc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c460c84028de7eec9a7866f47874e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa2a70853ad606ecb12b09820efb59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944c5896ae0d633d1848bf5d03c3512245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15c31c248fcb76cf7931b9cd28cda9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d31bd56b20039845ab34229a3ed21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651810f409c983594198f96b1df158c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8ea02e1d754ed63674c12fb1af9a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c267bb7d3d41fcf6dc87fba801223e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14c30745e89f63f10a94504e8b18b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac300f9eda74206720776cfbbb2eb07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd05e2460fac6a5ea70600b8724b29c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717576c6e47074f78117ad9bd5767c7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e6cbfe7ffd92a60c74eacfeec7182255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13371844557d3f4b318d86e489d1be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894971d13617c8e5271834d662e6831257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711feaf6e80e2768f160df56bc1e7336258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef271a22c2b474a8c537121cfab2b5a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fd369f87e04f5dd782c5b8785aa3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d9afeec0aa2ede32a5ff35a680900261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562fdc9648a30032b6eb91ab237cf9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ccbb11c8900eee4cf5445718bb9e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ecbfa6490be96dc37e1f0c2a73916264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f7945897829b742854b172094e5db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166200de3f6d75a1bcaa594a40035e4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38a169bd40722b7d28d99fb06085d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ee9591ca2fc44933102e2cb60bf0a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb3e3c6bce548e0ef2c30c6d5be2f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b0b1576f90863f76381653dccdd10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9410b01e405404b9e74a0d38530a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9db00a036e7f3cdf53860213550c08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2cda90668875cb19ff73870685e29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd29c75e708655fe178996dcd40ea4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf69c6efcf55e5474fb34d8ad3aa926275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6166bc7cea58b5b1230f8921082e90b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4dad8f09b7d07817902860ebcb1ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac89b2fe33b7d7ebd5d7c6416688f30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02ab6c0cc96c4029fb05f148dfa741279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190da4308ecc6aca66edf362064f6ffa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aab1623254129f01be302c3d65bc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff44c3b1609e17526b847dfee0456c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0bf0472ab60854d309c2911ce55f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a63d091f247c9d7ed366f08c884b80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a84676bf2cc5d4d87b7ccc6a97163f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5e56499dafda43742de9e84e2dac0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06c26380c12fbd5352894c3ae221e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ed38fce8c622f08b9ef7ff86ae64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22f04e0aebd323f26fddb23d7039fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0f8d5a2ed0f23e90190f0165f496a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb744177b9d0d212ac19cb7863041a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ebbbcca0b1ceb8e85a0cf9cd6a3a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05398976cacc7c72107c24adc5aad6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e340bdb68793a8f1e9154c47ee805294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05671961a36438d80a1c1271df225ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd53a2c3586017a19310946b0710cfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0f88e2e9c32ebdd9dd4dca4425220297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba362b8f1a52887fc2381aca098d67ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e87e4175304cb63fb65012b3d2c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e85f4ce604f481c50f83d2f8c5d8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58b882bd2855e699fd983f870acf61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5753f85c80029e3ff939fa54a6af7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe7895acd8182329ab073c6516d5aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ada35bb4b1ae61f1ce25bd924db1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a84541e623a42166991cfaca145ad4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cbd52c00e5d559616b328bf03e521306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1d1b842bdd58032a2b791b8dd7c3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027e26ae4e479ee1c47b7e256d2532308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f35c5b927f73b6ae0af3db789a485309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66f51494a50bc10e25622009e99c0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0950fedc9aa8e45f0e1ffda00544006311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed150e7c70bd8c13a1b31d970f23afd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591685d6e03ec9e97d063e5d7340c94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bca84a371162ad55764db56ad3dc2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3c4812a311b8aa16d25a930915253315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef9d1eb8107f888e2518d30e881aad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8109db6815f89c66fb1cf3823d169317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5852934d9ce7c7aa5109552b0c0d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7959ac31228bc3197fbfba162febdb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d8d4001159263aa00581c4787fca3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb82469d8ec4cd82ab684f956dbd389321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d934a5cffa550406e043e700933f88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec523b81ff9425464cb40255f97ee1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506007e6bc16cab4d9e74f10a27866a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c892d6211ef4728ba4597a987cc3f88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5564ff4205805a9035d11cd173278326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f824daef02e93bc42f15bcb336771327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73387322967533c4b9d99a0bc48499328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50461f6ae025a6e7a349e84a596ff777329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e8372106a01d445cc8bcdf8499b93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c3f63531cad5a362de543f87fcbcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648a8f6b7a9fb5fbedcee1350e71c67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced82097ff8bf2716e173fcaf24c3c7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d9605bd06d267d7350b1ae919dd49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11bae89912bf869bc035237f456af3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da671ca9cd1de846b2058027141069336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b924cf22e9d1ca2253eccbba8cadc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ce21969669409aa890b8f243786ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88909cfd3d9cdf4fca354b93cfb2a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237b931dc6f63cf38f06c6880bb7603340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0fa958f6c34ba223578fb44dcf89b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff13e93170247db469048cd0a6d83d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bd47d86b39944e9451a983a159433343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a061c0850ffc05a33dc8a7904968e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4393099cffc38eaf36a2ee3bccc8dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c64266d7bba733f66e0329faaa9de1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3af15367afc14e27e4da327370123347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f037b68178e3b1139a7aff3c81d6fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34f01beed7e10fe9e4ab1d9fccbae9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9c33e6cb92ecaf830ea5820170641350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3469f3d1cefa1e5c84356506c8a4b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4baebe6ef4003f479607f866003d16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931303605dda459d7d90016d31a028c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb0a060563207e034215850fe96d2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a45b8380aec791e7043b7ecf0c8333355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2acc10b6fc6ba5513dc5b2f2c98af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7973cb6f5a193918b4e01f744b088357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d5628b5e88d435896c37b581dea22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300884ae9121bb7e43600f9a7c1ae391359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b129d86f14b1996a7b0c1addfe86f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ea4740cedfb6294c82424e6aeaf70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f096d612165cc5880af74c48ba5bf0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ac9bd5ed3c5c2478a00f629e764d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25073bf828e14a92d8b47f717cea767e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5215a32a10bec917bec514258677c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856e734a7ec380bc96ba5a27739c97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa8489f2da70ef79f57327e47f7f79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87677ffcca00a74eec2c976b82d9f088368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d973651661f7c847af6a35690dedc68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaf9aa8372f736ed5913a3437587ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5fd7997d5487489f30c975f962d72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a2e05c154b95dda87115916be52a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514615a52a6ceb0d03e5ffe269c02dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3d09c93bb47c36c656dc14cdd6abc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c0c5391082707fc10faffc0f8140f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653bc0561cba3bc9dedf2297495070f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2030008c8ddd95915d94a0648bd667377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98788157b27e0c0eabec9a51ae52fb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3454b95bcb40d69a33df5564bb3e182379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069810b890db7fba6d4dce1a7631723380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32791b3dc483e73f920f7fa6461c3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fab85c6e1ae8fb02fcc90fd61ee035382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c31d19a40d38b56c0bf567cb8a44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7b9f2c0cedc4ab5b1bce3cf0a9981384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacec545e7305402eb37417d4917ae96385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf093c30303e686545c3e4f00f50c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecdfb1bfca08c5c783186f76e75b65387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60df1fe09418a1d9e3a8f5d3be0b6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f82e96bba2f38ce5e2e4f776788dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dd61407d7b312b3707e0f3cf2d430390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f41fdb7a2360b3464225f4ddba35d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639dd2eb1b9c2770610745dcea6248d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc4af6154a28a56ee0bb720b5cc18f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df361262b8b93d18ed84c0501937e30394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a8a8aa85e7aa120a7a288489d0bdf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808e7d6248b4e5f1c9c0da9ca90fae3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed57896b43a386bfedf1953e95778e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa8a24e07c132a71269fda752e3d85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750077d43fdd8b0d614c211921686181399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c53297b3318c2433ef2775fdeb21b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d808538f4c3fdb13a6d24d2467815ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38880fff5d0ec9a29b9cd414d00f5d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473102f571a1c790b3a02d5b64123d2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefa5ae5d62c6cfcb7abe3364209d96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282a3df1bbf37c430f29e22803e6604405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef7fd089d43496907c6041b38d613c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfc94b538af847b314fc6756f60424407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a30fd9cc883a83f3cf82c5138fe0bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115417fb5b49a2f2ff56b3b82303284409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3580387412a81c592494d6b835f03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff600478b3722736c5d9c587d505e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a54b729c3cce9506983ddef6843979412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4573bd2f9bcaf406cd53a867f3fea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85095a2e0b45e75ebc6160017d7410414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f710e6c5b1751f83e5ba97a5b1769415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018985a42a98db26b772889fdced12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0f7331b63fdf06ca6e0a950fd6f50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4e960968fc4dd71baa506c31b7cc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d838ad699e38ef94c1083cd6d980213419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95079b7a5e084f7eb0ee8e0f7d3b11f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494fd4caf22936d05b94ff3cfcd703a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18c6aed2cb5add8d6ce0c39da51f1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb160bda01ffdaf9118aeb5e4683280423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b8e92e1502874b476d0e7949031a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e7b8e26ecf7190b5705da37a36f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0231b1c56125d3b184be90183097b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5871573fc589f33c1ab2c1573aabea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede631373dbf6dfda4fce3e0c99bb2dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e4dd0f41aa54967de5c0fb3a3683f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b90518c3ebd6b8479aff7ff5950605430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bba47f0fc07634f5ef159098cf6f40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db42c482d5ac074562e52ffada05b22432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f51851bddf00ec29c1b23498c8202433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00204cb6ae8fa6b43ea080cbfefc1d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76ba7dd50704e8bb762a63b6a3b9bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a71d5217e1ef02fd2c9b9672e6660436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56121e62d32df360a0a23020f736e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab7a4d80963c783d4e9c4eb4161ccf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa5c58a2af937ef44a117507dbdab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148975fa4c823eb59f511ce7f2194d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127839b950d332803a2597dfa83369b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910d329db8a9a7dcde4c07b5e530b7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e0dbf5f612a6fecfd7ddbb87e8a8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ce5ab4208e0c443936f5b4ee8b666444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513ad90b0c7c6095710651be3f9afc1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb0ad8ee605d08f00288c6c4a130f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5945e3618dbdad4765525573dff46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50485033a3d9ba73ca2cd483bcfc456448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6c2cc61791ab45c4c278347e7417e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f811ad35dba9a8e1f4e9127e6a10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f61fd3014e80887f3fb1594b5a260451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66603756b5a9e578aa6ba7186cf5e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96869d74343b6f56deec3d8dfac34be3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486faca4d4a69265ddd3d63e90c0e66e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cbaefde5742066ca909a2d0b77ce4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5fc20fb9e155a4a8c7df469891a35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9355ce04456061217b464598eefc89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd136bb967314e6609ff23292b831a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9201f9627d12174c3aba88d4798172459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11274cb6fa5cd901a49496d294ddaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebcc81e6da70edc2b34d50dc642a52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45cc36563b30f74b8ad702c1ae11ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8d3a7acc135f7aee2dd5ddb90a2d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37010aa0f8c2df8418e3fbcc52aaabc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55186fae70b682ee5b76273c383f0ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d631b8ac49fe5a611e64e5f6f4d21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e91610bf77c5aa6dfa4d9fe062b04b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678696367224aebf947434d04c6ea7fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554a5e840bea89500aec7532b19c010469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2374c80b913eaba4fbdf1a6e6543e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616390815576fbea8529147f13b6b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65391d6a95bfcd1c44f68af2940fdd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1996d98094ae8efd263022bd0a6647f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a874ef96347d7ef4c8e3e203ed9da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38537e41cd6ad37829424ed2d353a853475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea85cbe73a70191870e8a7fd22c1a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e72d1c9e4544cb20ae9e3f916e66d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31aa49cbb3bb0e98f29e352ed404c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841599d8b47d2257c32970b9fe0ab6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc316228318144c41d5ba0a905688f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0220ecc1a9772d0301f148c7d509cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4844cc1f0bd08ec7376a74e1f8234482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73415b5d15105c34f5a861fa5e01530c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a92d32809d188098458e7b1d10c12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c2f10bb4ee4a160d0b0a5187a29bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39740c04d08c6492aadb283a97fc87e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c47cb9056f653a8b0525beb8fa69e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898670f231cf625b14bd0a02cbcb0800488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e2ec88017761cb7d3803103096561489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1af0db9a052b262627fa41bfcbe3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae28daa97ab4ecf6178d30b3227360b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c37ecae0a79d6c5a71d3d7264c6a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eace203b03e6631e502712138c8e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7d493a083e1592eae5acae63447b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b055cbaa960d5addcd2add9561f64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1053c807500e79593382a7d7e14b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab7ecc8bcb74085df6bd5f512ce48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1fade3a401b38a399cd7ecf8a0d7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e6d18a83439cb6a74b06b4a03a606499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435743ab38266faab4a24837751e1995500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c36616e755cd5121966cf6e9d1bdb2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41458219022e8ac5f05edba767afcb5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9ce9acc3e93322d391eab64173911503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e07363e121899456fc7a63efd0118504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291fd6ba7bd919e742634b6d6772156505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db707eff218f116d2089b3329ad40c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecdd3fd82f92dec29497b2cda12db1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e2c043e3ac74e5d9f6f8792781e10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dab825b7a27eddfa595964349f8508509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda155ab4d410a06bad5cebe75dc52e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1c348604dac64dc3884223f50674c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac383e75e5bce92a1649b213fcef9d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5d14fdc2c39ff24ed38c14c9f2646513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd40cc9c53e5749d00f541154d3f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57fbddd2c9e518dc4808fecada54ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f03da5be6e7a154a7628ea8a33cf1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f1af278a884574248a2fdf6c5ca50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94220be7f750db7a10b012832cbc085518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384c82809aff4ba86b192f4aeb39873519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757689330396040f63e2c149c3a006e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b202773ab4dd87a9a08f3b3f989aa3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4aeab4d8a20e2921803f4b33b3bb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85760421c380c2ef13004425cd955cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f99e8d54baffb7d1520c3c4c47b134524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcf5549d74a76016ec02c2bd277b87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba06582cf59e1cc184f4b36edd77ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9323c882737df5cf0a2d1142069572527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4011ed72bb4453192d3c6fecfbccb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c929147f94c6da72c2769a2872e1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dceebf8f23a374fb590188f61b8c07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b90381f9e3e8cb71701f4fd61a7c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974e6c1ea3ac83334622c79f5f71532532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0956ea8a1dd50f8d67647927ceeb9c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be344eee42be0d2662468287d0595d5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d75440c7c36a9c8e5621d21c34b2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3c64091396979041eef63c398c7b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274bd4db2f4a108f7b799dea178a0fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74767ce858340409bed08a6a1a5e93e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c45fa6c2f5b103e1f204fd5da3278539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4f3509f28e318c13364d83653f445540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecec6efe95fb3a48e5cf27d4ede76c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f341f6467fb702e7907cc548e4f29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b004eef707ffd311c4e3ab849479071543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3351e082d61d0e6da74c8deece1a0b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964fe32b6e72b0aac6d5ad9acbd470d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67ee5f55840e8965f857c99efcc2b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056622b80edbf1915ab00ced7222b86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998966a615240b2f89dc3a9abae18486548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b2ddbab338fb8fb31b0594f0c336e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818525ff50ba917c997b24da752d72d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b61df4259622e091db0b63a1e3e212551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc93277544af057060bc34057ba9a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c98b621669b96be87f7963b493831553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e00cead584cd67c4e34c1662d7398554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d36eb49eb9ca0583df6226663839b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eddcd03dcf6e58efc40a4cb445926f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998974333d38a8bfbe146b801f1c84f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09714a15919f23b0ca4618c8c644c55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf75c37d930c403e1ab0d448ba82e42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47a5b9c440fba7518d4c3db25b8f86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e7aa7ba5a4f5bc80331fcc106b258561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1f29b999aa3249aea36c131e24d09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce95a1f565eb57e23491e33f6e9867563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff190d9a8fede030a6d10cb027b15c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fbbbe8dd228937063d34ce0eba242565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6cfbe450c7ab0930e52456b4e73f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8916607b313dd72051a186b3e89f12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a799f3f8a9d1d2c79c3a524a38a0330568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c20a7936921b047d0e258014cbc7aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d36eefdffe814af4db347452477f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed106242697f3f50b0164a17e223cf9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d1361b9028cba1d41464b599484bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795210242b0dcb8c8bfa47dca1cb2f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d1d3c1b6cb15d57d2cbb504833e92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98194b18b66c3fb5b002630d70e6b67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d8237e31a4b9d2a4aecb8b8d0fc09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c008798026ca88a9806fc5185c2c6f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86049ed9479cdcadf487b9b62dd20df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3379a5254d6f7cab03f156473dfad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b301dd1df4bd34aad28c5179f42624580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb0ed4c059ece65411c929f549f213581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c65a8c63b1cd8b3b17c6f8e4305326582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7cd4f1e8f6f70015d7bca07c47ca3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d24cddb496369bde7337f17f04efae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e3fcbfcaf038b2f843f7d3142985c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae72c7bd3badff60ca4e9311daa35e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb78bac4fc026008d3c743cda152c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa00f2b5e8b92f5397ae1b46ee79e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e350a5c090295a1fad91363437319589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe46bfbaa037b51c9ab8bd7d4d356590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500bda7ac7acc766210a86a29ca0f12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f16f394a0d9a95b581657bde0a5ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685ef8b1cb58060192b33a6d54c03b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12303a31f0e0d0bdf5ae7ff5b95aa09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183ae5a7d90e37a64bdb73910993ab7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7991abf679c2f9bc7ec14653d25c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b03d6dbed8bdef7dfa8308d2617c2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09513bd525f4d452d71cac0b6940b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03746d4bbf4f6eba146fb4b63c58f6d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfb492fc8bcd511801d04be0ae7428600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2ea7186ab812d8dfe2a12b4e6baed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356861392173287fed61dec6cd861520602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916727b5afb31cab0612ddd4410712a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e15535803d0c97a1e7d43f9c2f869604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e347e68139cf90ae1b13478dbe3ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f06a50ca1cc2a053018062fffb365606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d5d646489d71d25e5e837b99bf843607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a613490cf6fab715538722c24437d09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5df6057d972e01c38cbfda870c4f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60dce38656fe7e37f3da4333ff35cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd3337d2c310f69a9e39281d805d8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bf1ef608701898557b5383ef965b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae944f3a58a6a8b786054a875712af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1c3eb48b1eba7ff5116c915845c45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8ae1d0928712a1386bb380e90d76c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41db550e610630c3d028a922d8b5de3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c8439438e4ff56ddb94300fad1abf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9b9dfdcc5ed4b97556e96fc2ecd02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb456a7aa6d3adbf85dba1af3ab543619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93133f2b13ebb55c10532ea971e8193620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb52a601545b91da7978bf1f00128f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ffd26fa0755828d9323a291ab62b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8d5a3ef2d4e9c6724ae72ec4d2ec5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9432cbc4c09a2816a743e4b329eae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1704f8ed3bca54cbca6173c6e760ba7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954944e3d2ced267e05cc97fd6d5f55d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978040c6572974bc6211fda6a6ead107627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e114637437a6017239570fd261eb75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3723b58468a8fb45d43d03b01a130629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9b0bd8d8b91d7313ad7a9e3457e48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b2dd64abae5154ce5da65cd4bf154631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d249d33c3c1b53663f2bbfccbeadf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996891d8ddab523a0fa2c4e16d494074633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6868a882e0cc7f5f2db1ee73b0f571634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab325f455b7dae6e26d586b8ee50c95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abc9242d67604ef516621237603cb6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab417dde7167d0e4986cbb737e09f74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafaeb1f23669b5d451e956278e8540638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac0aebed21a8317813e0d95e45780d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ee7802616f93a2c922830e48f4767640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9bd5e36aebc1a65925c71c5b2171c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f95a73b82b3861fe314191277547c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e220a02451981679c2ab3aa623d2266643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ea5d4cc22d51fa6a82dcca87749bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8369d4010616313c38d752f672f6bd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e083f805e4c2e9df9d779f3b616fe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70d23ef97f5b8a21892eca2a3c51dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e21e3838cdb48e28f02f8eebf80c58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cfbf90357abaf79483e8f9f890cd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019e7e5bd32ff76c17da0bf22e6a956650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a2773a0f828f0580879c41eaa8c71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec49fce8f41142700b5580fd7df42a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9f2a065892d69a329ebfc90f3c96a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d41420d3887152757c7a03ea5de492654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b717481f54f19e17df82c3c7a6f8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b6db93ab2e670ba78c186570db740656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332593a6ad3da125fe612e0747af8e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4388bc21df33419ea6690c2f8f9b850658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faf1acc8ef3bbdd9d5ce1a49e543d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd00c005f91e807032cf75b66407ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc73508c929694166d537b4be304c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89ad0e0def7e53b0dc172088d71605662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299918422354eb53544f0e5d7868bf83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a12ff2255fc3a59561562e2ba67d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526456f32d976bca37d8e4c2db5d4853665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9661c0ded2ec49d2892e158f26b7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc81225774bdb8057b7705d8bc24f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121f339a2adfd92c9fc40022cf1a75a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b49663d53e8bc245ef6de065c966e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50356cb532c52807a9f449033e056c15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575409911bc43f3324170a52b89cc31c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3371428169424354a0ac772a23498d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4e7f09f4b6f9f82e66bc9b5ab1b6f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b320544baffbe06087ca925f0748e7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddd6adb38eb83c2b0416afd9c1885e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f22ad3b5ea058ef24966cbf6b8fcad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35ad326668a78e696015b36458a736677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1288422ad00d312d2f14fcdaefa92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c16fd64123091447b12790566a0788679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7fcfdf9d7af7998e5aec952526bac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226332080f656cae4cae1d90d753f75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd6d1866fe4a3665aca33239951aa2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c71022c9db3be799dac6683d4e9ecf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cede7793cfe2a0b12b396f153c3cd6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea7588ae6b9efb43bbf15bb9df1c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521ae42bdba3e908495c8103a3b19c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5deaaf9de3d9694f610ec4d0aaef64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001a020020bd4f5a1675dc84ab89bac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa5447975da1d89063cce9ef420a07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e0c81e90f2c0d8ddbbb67fe8d6def690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1b97cd0c0494fd85e6caa902def9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9ccf085cb02d35565b045b00cf426692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd578e994f8b923e9caf130328ab11b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4cf5b7af151b49a6d0e407f674f9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f850d86a8a877ff97722bbd28799b1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6fd8921a2d7c722531d58787dcbdb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce5fed0d7ed6ffd32268c1527d12c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8dfce45ce29db1c42f3e9b613ec5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9fc2635280c3110d367bf32a0c0b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aec6ec34724a226ee89616edabeca6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd5d3412edb7aa163a93b4f08dbe46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa844ddf7e424bfcc22361c6134a9f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc236faa6d53262591c89df99b088a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb022eee84de5b76ccd55086a4b2bd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c284a8cbd57431a1a8fb553c632e3a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1103dae073f9940e3c3c7ee3193f416706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbd228d61e8500f5c43e60a20ce63b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb990a4e0f105ee35e44403e7b2421b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692417124b5a26ceeab96b87e185512709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf54d1e32c3cdd362707ff034e0e518710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f682729d1749f09f1507fa9e64a3c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cac296a099a00e2fc28adfd065985712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f041ce0765c2036b0774ebf4078f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62295466082d6e3348ad61e02845df12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f973df733b5ab5151a2309c0c85da0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c415e16dbdd2c9e77af114d8c11ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f8140d33174a6acedb1d3b9d3b57e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee531e75612e56d266d995a794fb54a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ea2311295d03c8d81be2276309e19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711973ebc8d5efb2f6860b8e67aefef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f08461772eb2eed5e90d8b26cedb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddfe8486e356a44c738bb879153b2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06628573a97e78c85a1193b57ca12897723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5924386273a4fb442a3265d75a1c068724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a8214f5ae3c612a55043e2abdac16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14e7e0f69dbb69de937441b9a19af8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb24b8fdb42a7a76a2f73544acd3445727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8c3100b143a5b9f52120dac420b5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996bd9ebee66842f480a010bea8cd6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a47b49f720808b83e4fcb5ec208f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d869e25396fcc3b096c2c9113b019731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a15609d0a4008d2b7255be1a59b1be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdfc962170bf14615689e3338aa36a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712434f99936f1a80c495072b82499b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaab54452e4e1d4caf1199691dd1c93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350263c0a7e498a93a23c2b8288068de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c6376e9cdc932b729126fc4e30425737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d1df232204c0efed26a5c178d32bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e654b12383b2126527c7b8696f963739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1302fcaadf354c7c105f5db356c37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5de51ad7f4f5a158a3b84f3a20c628741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac9d452b4a89a874733445041efc4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e0e6c652333d08790809b36b11fa2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a3e3fad644a59d035938e8e9230ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af066d367665cb0940c832d7c228565745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1bfea67aa69f97f7f7969221dd5b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe48c00acb73656c84930b7aeac37c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a6d16a17c81e6c87d62edf1b65c3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013dde83a602e9d331e65bbb54a931e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40339827af66d542576d0675b5183854750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc23a8d606283f1056e39b4a0f780b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b2d6b770cb70fc739dd35fe6476e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aa3314ec4ecce07e253d52c58e869753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e8c0e44be0b52cd53e52556925854754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef74b2f54ea00e5c2ec22908ddbf0b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9c0f8dba3769e4e7a5444a3a7743a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eb844fda7097d107374247ce8d854757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa9cb1f2661521456fcd63d78cee72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9650d17bfbf706d249f6adeda5012759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47749339f62a503a38ccc882ea40d443760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da929468f412132ccd0cc630f382691a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7b1c34408cb1382693b0d822a5c51762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65239ad9f386b9965744033bfbaea056763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561276ba0ff3c9b48e5425878b56a4fc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d575873744f9df6a3d32f59b0c31bc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbea73b8ff369cc13890232a9fbcb1d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304d5faf9ef311022fffe14d5eb2330767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035a802aaa4f7268c725b157730988768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bc21be25efb57f3bbd80caa6b02c2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab542005de673dc53be1d49b253872db770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9cc49faaa4e474cae85b6572423bf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d2098e207fee05f8ed664f177049d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e003004c02fabb6d6de11346eb3830773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09493621016d316d3a40d99530d46e05774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33173712644c23d60c44a0212c0c76775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de50190571dd220488f7a9fca06d97776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07255850252e42da39c31574430ff931777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93306794b7a4f94c9e89cbcb11f1a0a5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9262aaca7fe5e0c32654287a16b16779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f56d2e86e63d0f93362964fd1cd2f4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a22d7ea285d4d884cbb15592476916781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd6c6a7db9d87f8006b230be250266782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cdbf07bca6d7400df762c4bd5f977783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6fa8060cd04a8a1ed0056ea915fae784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed739a87b99d9f650c58f7f5f7a6c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c9a32131b3eb8c36ec9caff428a1f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb103d20697842820c3e868d819d1d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b007fb06da0e47520ce32808ddada6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e432c1c20e384afee0a061b329c7c20789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d403f5094d00ca85564a38bc3ee0d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b3fe5cf6a9fd43e34e9303d3ddb9c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11c147577753771b701c856d11cdb4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5af8657fc85e60d7f2c099fba65772793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afe387db30ab97dd4095f9c3f4bb86794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f2bacbb1977c49b5c20c4a94fd6c4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47503707c53953e8feb2eead98307b1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4434bff13e10d9fc98c0259ea1f6ac797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e5da5e46d20c505bc828f2bdc99ee798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed161a637121545d30fc14eee5276c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430f15d401f8cffc2788835d88edbd1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab5ed7c245453fa956c8a05cbf89b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf827dcbe3ac412415ee4637c26621802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd0262c81ca31fe682c3679cac4900803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b640dc382d895a5722de8acaf6a227804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32184fa774ec5c0e5aaadaefd0f7c3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e458c03a2c705e67227bbbe3f0f67806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6af7b7ee6a3feb3826ffb815ca6cd2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585bb9315884f534fe4d15c5cb8ea66808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a858ff8dce69ac259be510cf00ab2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f84fe7a301e3bc7d3d19143835670810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1529084f569b6de5cfbe715213e8fc3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d249be887064cca6df97194785d19d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69192baabdf3531042f7290b37b02c40813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f67b64e1dd98b86bc28f702574c957814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96acd3552ae54d9231c53234dbf0396815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b625be6b30c6ddc30889029776f5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00912dabde011bd7a6169385df6c75f6817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854461c20d40b6499018951f367f3d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83fa6ae20151345a45ae8b91d8f5c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbdd750712e1485f744116ed27be7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399f66ff9f3fd75e370021ce84dbc0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8078640f8480de8b3ae42b521e42005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae3e442301f161b0b6a2ba7af9e0706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896ecb4095a9e6d728a3f9c53abce2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc0132dd1539b4c2a5383d297024cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9f0c996744dca51a863d159ffdfee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f149455205cd4df0da43befbd6358c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c77b5071dec12ba521a86a72063ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c7bd9b03b4e5207baacaec572302912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec56ea54d1b3538eba1f0b8250de5a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49de7aa126ab194bf61fb25bcf1c0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1323d23f5eb8950bc6a52539248d3a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5424adf63dcd1ac3711703b9e746116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acab4b30c5abaa3b67870e7de8896f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6974555f16996dfa6bb88c1a1a37318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03118b2140e472b8b8e8c59039058519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0d6b3318e8d39080c18bb2df9145020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90250a0aa780b6eb1e723a171de30dbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47340b8db5779480251feede7b6c33922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae277a971d08bffa115ff71ba6c668da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa01d85cc8d49fc8e841840efa01d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4828381905383f1f4f4c13a7c69bc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c394ae4959bf2ea7333946b6f45a1fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd2515fe404dbe12b7b7dfd3facbfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81c8bfe4ce6daace00de30083d465928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b1828ca37cbb1fe5f4b15099bc99129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c8940eb21ff56e0f11c196eabe3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008c156122c734882f9ac5aca1ad52731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a495c57d14840f0c9857ce2ba9896b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072a22c53eab379e80ecc83d166b64f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eb5f154d42ddb39a8cbc328f5808834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c55309ed8231eaff0a8fdc6c06c7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be906c65218ab4259200d01643b42e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca014d70343f791389f710f1b31c74e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9830f29ac4f318ce75b84457df5bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c96983739212614f85a24247dbb86139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5ebf8ac9d7b7227f514462b31881140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993dcc1bcb133a6aef75a1a9a7ad0d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf1b87a75ec2163eb68d0da08f583342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfb87da3bd59decd337a9b60fcd81e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c1b819c1cd5b1990a31f1764c1b4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3512040fd003ffeb307e6d8dbdc6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d577b8baf5819457a3d8970dad16746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f282d0cc9e95002c79c4d416a33b9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44842ab4a91780432cf05c3d812b7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f425c755a56975d12742d0f8a8c67149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9d2679ea9347e2a9fd315eefdf64350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041686b5cece6c13521a5872508eebe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51314710f12aff3fb87a52c5b56478e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3738a883110d7c77cb9cabe071702d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610275dc2c3d3d6a16ae84e80960cc2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38265da1bc835ddaba5f0e9b626a9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a0615ed4216edb66ee5cd3ccf8f3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e030b25e8c7fad22f77196538909c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472ac081f645051a0c1bd1996b544ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc759c83118baf444483b97816c1d1bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73ae90bf37e145750ac6bdedc001f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3657187e617725f0101bf6c9511c9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afeecf1e39d6ff7f961dad4c1b9d4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9fe6a4844779161a921eac10b01be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab871226c65e855956a2f75a95b1e7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2ab091ee33daed1c0c9edd69329365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecf0233cfe61ee681599bfc0ff426366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2715d90f1d878758342a3b4eda33a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eba8588361de8e9c4d46cbfd3525068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f42546607665242801fd63add530c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226ca961d65e276c2930f80bf221fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cedcb198663265112dbca2196813c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523c35f3bfeb121da19cec487f70bc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc62bbda524f02e65b79b1f88ddc0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd019cab7c125440045574294370274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6815ff52c10b5a91d659002ff58d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d88648372ffff19d0c2908129ff6a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5cff06ff2a228ef627774d6347a6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903fbe2c160d714a9bb3bc844b1c24978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aff8a2b1ee877cebe3701feb666f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3abdec7630bd66863269b48b0bbb8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71826239d29c52b5db2bd77efc12d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e192117cc084d27dde637a9781cfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc864df95a4fccd660209f473fd90383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f67e94d3489b8122515848a0c5c3e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d5e466939ae4e4a721f8ad5d3645685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451d02184d29acfff33a937852904bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a81653a97963e219b7a9c12b1d41287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4752ea141d9d658c3e5464d53fdf088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ae5469758a8617443f94df481fab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b34956c5b54657809e489f5f34e4fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f119939d5e6070a4b79e0f9b7e2bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79030eb67ceb451dbf29be59aafdc91292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae764b1a8e7079ea4d86dadd064de793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cce9bb0b81dd539965914dc5e6f9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5694137dfc1ae70db29885497fd41c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bbc682b9f921ddfaf22b84f70c44d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde500fcd8c3e9140cdc211fa833b7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbb1d8105b2b5125a7a7033f254a8498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade1f742f517966d7ce4c6a7e1781c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5b953d84561d9f2e031a2a3c150bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde742336d0b4680826eefa75609fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829dc223e8d0eeaa1aeee49012f0ebf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb3ff23abd4f5ad9a6020972c8d9ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31f22ec1282f8372577e04b2112abf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdf619b9ddb2fa77fd883b1bdf5281105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035228e32789a10cd58a344b74a3479f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617994c560d190cd9698f3e92c3319f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e94e46fe9433be8c43dfcbca0265f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e6c3d7dc1bf013bfc65e2bc21fc7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541f51908a790f611b188b3ef469236110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6d1955790d02789a33bc00a25cd2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c535950a98e2e209c077ce516ba1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcc667abd760c2891e779778895ccb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ea03ed106cfedd0a01fa5d50d6a4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b6ed9c0df4ff05d3a4a5737da9a2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14caf959b3332166d4e06271b443d8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89111117ab2d6e0996c8568a0a8dafb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ccedc4b1f4a8b42a352f5480f2b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c15af5ff7cb12e5b01832a3ab2715119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058f2361bdd5d3fa301a238634d2e74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9fd7b2521662a1efe933f123f8f5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25aec0a960ec4dff25ced917caef98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8559b79bed09791f69aedb01220b23123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74927ce3e0ec7f6b3b6cd7cc8c97a547124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512bac2c2ce7198f1ca7610bdde74f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8aab0d9d5a86895a1ff67f0701487126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0e0577d88b0eaa6b6786aeaa3477d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca534323fcfa2b3e3f7d09fd17ebeb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a3af94cab8e0be3aa1755369119bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44bfd6ce73b3051cde9882a019436b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a707afdb5793d94bbb7aac3cbc1a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40bd09a209d6d10e2cd49a8f06f1e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a20bf9b79fbef4f48e28406ce94e94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e269c5e16c1a50df58e1bf2516df689134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94bd315cd9eaac204426f86d8fa3c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3217b97baf270431955cb9b55e91d6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4769356419a9006b7e09d793efca6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbdb6b7c08d692307619a881f44287138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f40225ca81e7c12b57493f6f820c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19a3c39e2d1fb9522f324ef37d78cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a9f7dc4f08bce36162b286e9516ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a325b31b0299bb3f8ab9fdc42fe2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e913cca7a4b83e250695fcdfbf1455143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec839db5c10cf99919417c0f7e63110144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba91640837e264c36d3f0601fef3290145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b5c8d43dc4b4750d74acf7b49c6bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3808760a8a140050b6aad22202d9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c34ae88d334f2ce8cf326573530d67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db7ada6ffa2a4f4f8974a93410eed4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78eada89a0ed91228a597a3a8b231e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd51af395170ba79dbf1131e8c7016e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee4868d81c1e321f645276b9b66ade152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94b198587db5f7f9f98ff2b96da75b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d5ee0b3dcf9c13a913fce04c47ebc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbf8f16c34854b1e89b03ff65bbe3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6ee88d9be8d24ff9c62326cd1924e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab55263ac5d7d4b79494ad82dd7ecb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ac624567486595b2511f030dbb9cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d1626492874e94a062deb50fd65b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91416d7a08d234c7621df223566a6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5704488efaf06f5549c96d54009a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c11d905f58b9dac396f86e941c50f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9441f0682c22faeef704fd40dd86a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421c16c60842d73df0dd91281e316fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179cc010be7454ec66f527f59464d82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311627aa963d524d976c72de320932ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5e654b595a68a4f499a649fbb8aa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d41823f6b759dba9c78b37aa8806168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaa2be8b81f26fd6d94029d85c70d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb854f1ac84933d1e01de77a1c284d2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685608b6f73d6de2d99fc38a0a140ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1101be3c17c418529fe628b71be97c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a9b7d0c86e9020e63e198927617d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4532cdb933625fe07620aa01933f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1feea06bb4c05439e9365ac27b2761175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6323d2929d92d93058e997bb4fbb93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a01f8392d52453684cef0e83443dec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683715c2241b284f17eb8bfa31ef08d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaa67e3322c300b33c301e68c3005e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7b33efad1e1473c876d60da43e577180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735a9d9cd6fd7a9606e47fa7b7318d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca89f21b34e48a24309617d9c6992b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaad86e1a0b0e583e1f5d1175b2632183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee76ae01e47b7be12149778c16d78f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730981d1edccaf2a1dc76e91f7001d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19499809b674ae0d72e26e3819b4e7a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe005c23da569e1299f8767a8deb82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b45189996e9d1798a78ed8bf8a056188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f48aa411cfbdd39965a8ecf35ae86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba27b418d5eb7c488d79b54e9b1a4a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bae61fa966139f7e42fc17094b010191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888045d7ae391d18b87a95a8856d7bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec0beb0848c9b7555912a202b9c2fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edf23e0909f8413de93fed10b414de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703c83a577cf88377551e62031f1ca3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ffd3c93f22db3caabd491dacf2c27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884870d18595f89c96e033186c3ffdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec360e1a81862d62b32b5e8e6c62d279198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2f69c95e06bfd9c8e44a71cc9bc2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9453b55ca6fc2fd3c8a1de9d37c19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ae92ad88d92b00318864dbf731610201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3f223a4d89ed652c008e080567225202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daa498b14156e83a2859f462056b30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200049e621cdb3d0ef7406a44b024984204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c76fe8c5f0f5f06551d628739abb8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd94668ef7841de42a2d59fbc32bd6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76acba4e05613ca51ef3f795fa916e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bc4dad0e748aaf25e35e4073f4876208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afa8ca6325a7ab35b24aef4571409f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aae55b3193ec84196066f2d20e8971210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5906222cde5043a2560459c3a2f78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a148badb19de191a5d47ec86297d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e808df1d041ae61d07a3f1c8d54a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c63c84971e5c5f02eff1ac44d4586214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c8e0c406e393b7b03c3e89aa53dfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31371bb129cfb0f9710c71430430ff6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a8e748bf81091966c900bb0d5415a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd489dbe9631649c7b92b032c4c0446218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76972ef62752c5fd537b7d7c97b2ca8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb10d6f8c08f3b395e12739b8b6174220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085a6154ac4ef72b8ac1b38b4904c58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acbb57f9602c6601d08115e53b7bc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747010ff0864354ec40aab367ef03d83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c4cb5e4168ad65823a8a54a4e60e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf2965d75c908db79e23e30bf1188225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dce3352801e7bffc6a086a30ab34b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c869be2fa5fa6495d7e3b21ab1a2f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3614b5144f85b1f0aeb89cc9e386228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc641f9a4cde9521f928018041d76b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedd3f2a2c553f29f98e8245ce07ae1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a5bc47203f6614a30c6f8e113157231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae63572e934360677b365faed58692232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba84a1f65ca988e440a0af111e5e89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcadc00332150330e50aa139f829670234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e963e0e8d230748ada588b150a16c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ef7f536379fd3f01d25a6adf9cec9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183038663ee5a8b282f7f722e71c955237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b2abc323fe48b9f19cd63f26bc866238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb58be8b494a17506a156f216bbbb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e3fcbf39383ff512d4d9364ed4ea6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df1cb90bd5fb4c9868144c13c52fa3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad0f959646aa69a3611beb6f2b05c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76a0159aa6ac5ec2caa3d8f701b3a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f61544c4f78eda4df466e52baad281244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccb27a2b72d5352266da86ebf1c16a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba8fdd88c2f2368d965d16a1856f43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45975b98a907148ba3cea6345b1111247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f511bd910a9a778efe05db00c3e642248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5b3b409c512518439f7df736a7308249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b2db3261034f20267bf081df14c57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c5d8ffbb0f4d7a6007e27e913d926251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98d52df52337dfc2c591e8d0a2ccfd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4221d0d86980d6b024bae60cb12804253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58546b8725fd0f99c23ee2bca4be5cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0681f994e2f0f989cbc4dae9d82effd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff847b5d9d0fa939510b59dd5023411256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb7067ff18f2ea2a248111229548c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c6d9c14aa8f802bc5439e8c2770db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a67ac8b972ae9e2a2721bf7bf090a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beaad44bb861452aa24720c8f0b621260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1415f7ae7fbb80d427da308c2a9bfd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a06fd8e12e149db9cd7a6e1307c30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff95bba8689fa91473aaf3c8a8ec0c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6a5dc111505432d96bb4a5c6922d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d709c010c0626e9efc15b2a57cf6da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4e755ef80f3023e7437b2419b8caf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a6afd0dd3290c56fde812caa5851a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355b8f21c1d37984d3e679c62f2a191268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc567232890652f79426041ddcbe389269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efc6d284ed8048aa94f5942a3f1c6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafe97781dd8deb1b8b2e5cf88d2a50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30691220c76271e269f4b711a2c2e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd034e5efec3887739328a05ca90e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485565470c5ac0a278a0d49719b80380274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94e4897a0b1135df4d4038ffe19ff1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf6946ed8519a9d8f390949a40b21d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f381082d43150c1cf8bd00cffca74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8890382df8efa5f6a36a1d29c6acff5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f5a166dd05c9e8b8add8789964798279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490821f0cdbd4252cb8505fa37ed6b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c238921813c544914f6d27ec6a142a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd3dace3d7121ef96580d33d40eaff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4ac1df14aad5ee73e9cb972159fa9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbfa0b2b9ba226b1ddb4345bbc172f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4f1c54143fa4ce256a6118d641e8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b74c6ef5c4445e6b92da03eee951286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7b364c3f092daab1eb7eb81790fb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2107ed3219767c9f7ad91fcd0a6ab6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d9a4c32f1a09ca5c7c6da12b45afd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f3f8b303f80f0897018dd5e38890290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe81309c986a513b140a5a389e34ab3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d51c65f17afbf3b3cb5fd47a1ea84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a580e78758d6bfa9049069daa26fca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c66b7d71d1c08c320469042f13272e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdfc3030a44a9f62f3e777aaff589c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c82b25128307659a3fc0b75d32e98f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424bfee68b7beb074f97e9a4cb01aea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203afc35497d18ea7b628da4ab98466b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eb0880c7815899b1ba1abd4106f4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12294b34d78a3ad55489281c08764b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b468be89b66019934b30eccf8658a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed38841ce0bdd960e5652d79b69eefd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae6471fd39c62aa6dc9c8db95227a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c2b4912bf03d79f86bcd7cdfc9fba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa3c1d84d5d3fed7678a8e33c66855305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118bf8025fbeba6e5cb39c7f0226f9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c615c8a39d5823376c198c7d9f71fe6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797df26cf495ab5bc473efaf21c369b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2fbb223c1a68efab61b2dca116282309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fbfadd9f334daef8b257a3b438670310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088f62328deaef01b6558b9a53e55ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e75ccc94181a9f452f388f8b53ca3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c3865b9c118cb1a109c0a0e1d48bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e1f2ab45c7eecf667a53ce08e5c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ce5049c4c7dcb8befb28a35b04470315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c50508a4fc4233c1626ccba40ea826316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4233afd3ab071ff786a8bd0a84ee0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317cf892d8d5afa6672f94f8b980312318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6c5f5c8491a2e897acfd9d59c8124319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d480ab81de2e7ac4448603131d938320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67a0a7201b2f86a161aafb16d3ec03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66bd8ca675b0c97d137f6264a563af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7984af111a89a464e3dfba5aa7c2cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e29ebd83bcef54685d74155d67bb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dd7945007deb13c60f03ec38e2c06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f373592a65d25a12ea21ce79f14b7e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fc06ef3857a65d916d330293f6b25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f142a78ce420d1e4f61140ca8ba65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25000a9502c93ad074fb21817d0bbb4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a8c76773d7db4dd1c19d5aa412be7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800924b7c1791ce821eae744f714259331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ba72216958a71df2932c8f5a434db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe50324ab704b6a4a40c0842f07b6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fe0802da2cf0a22133da86cae1043334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cfcba7d3f42e59812f833996cbd83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669af94582d4caf0c57680846ec83fa7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b75dbb3ca61cd5dd4771347e630740337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca865266b4aeb1a1b31f349b180d33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6840bb431ab0eb9ae193cf8d842bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d60e15bc642ac997833dc091a21c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc789ffd2cb9f4c00635412e5aa26c08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278cbb228594235c4251c225b658321342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338b410d45ac111746330d78ea260af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb206ffb5294cdd746195f0d364c266b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85924713425776c428fef0d514caf09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730562c8e3c0b84960eb265da22abf19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e002c3a2502e6d534263d24c1d88c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091afb807a910503bd2af6b2a26e6fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760be76acc404e65db16a84e1948fa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86269f4f883fc9af6b188d9ff93fad3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f3d14a081b537d5a201df0dac5502351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9cdd29e63a36da7086784c116266d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0af616dbc903d3f585309da23db5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75827568b9fc07c8927e3e11598409d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf214b76b6c693363635270be8ef561355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb56d59e792c19e2a2badb8a68881b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7704557eb3a8712e8a772845cc8aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6033c9fc659a0845b3bedcd8a2d818358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85b19cd80953d5689278dcccbc30a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c01e32e14bc5bf794f18c1ed6eca7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d257a7530cb66606d7178b62da0c75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66000ae2d89e2f82cfa1ccd0180a38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13773c58d4b4f2567743c5fba7cbab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a363cd2f2b2275a9259f97dcc68540364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db07bd651f3c1abee38c3ba0120999365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f15366309e38be63bb9968b51db2a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d160d8a9c6fbef2c8bbc56acbe5d30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de390a3a67341868850f46848259033c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b005eb3d3e91badb75819edf82fcc35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683c13305f3306a48cdd2a1f6b4fe7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8f7e885869c375c7345dd6587928c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fbabc8c668dd4c1c29f921c265732372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c675cd363121e80e214242ae1f2395e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f68c54f20ab72879f066e7f7d9e92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba0b3a150a563f1ff3b0b0d623add3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1741e3f3e5ae9c230ba8f083910ebb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a8d64025d91d12ea60db9d8b6fda5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45521b2bff2089e6957a1777907d921d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e4e098eab68a4e7d415b9e7645382379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa20eb352ad91e67fb04d23ee80340f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b57098df043c6109c5124c4f3a5662381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4051f763850f7fb5078937fbe95a744382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b09b32e771ad7c9ee8df1f0fa4b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d0a8acfad272edbdac4374dbd56b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc61518feeae24d4cd6a6a36ef1b3a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a12e91e3fd51c6d044e922a5a5b685386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebbe40fea569c4af95bb94083d1c4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed989c96f3a6ef79bf61e2898ccc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d908577618d818863d3238f012f61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a088161bbea1f69c897e741ffa4f36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b67dbed1951fdc8fcedba7520f530391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e28b9f9a16fe853edb10d70a4b43b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173768ca1296c9239c09778ae49e628f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa35baffa24a172f755940e5b715ddd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdf9a0f2c777b2169e1f02b45115d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87496b2010da906477833d9450e1f9da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18badc86fc0fab19755fda8e1ea79ae4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1709885383c0d96d7a458e924041aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b3e1c59b966a674cce6d95f74d04a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ee1234da85bb9a612d8500f879420400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9147555ee77178426a87d464ad30b67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d1cfe8c4cfe6edb2e8ec0f7db56fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d04273def2ebf8f8fe2cf856d6430403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de6daa15415ca8d4926526389a414b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46f52677959129fdb56a1f4099c58b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f708f03257331a689ed37afe66329d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c6628ae31059bee44a33420711ebc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d4b237c99a0662c9011f8529be46c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337368837171a76041d5821fbebbb12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30028f1a9d60eed0669a62683839936b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bb2d17a0fb935d1d584d401826739411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78427c6d0651cf32b6d4a71bafa1a16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc551ed2ba2664be4089b8fc06686ee5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff78b15924983380454acc1ae041d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b038147b0b9675a57309e71b46b562415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c3d1ded93aef3568bc54f29010b8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c588b5da401b810d9455462a37275417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe360b2dc1a21627f4b9714bf6e7f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6214af2af28fbad8ef6a44633f6d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365165c47b0bee4ae69fd26337c4669420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99194443ebbfc5494e061760999495421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25189574755e2db5327cfa474283b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f99db3effd0f478cbadb9a1b3c75a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae738a8a11056b32d0aa7091fb714821424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea848bd5af19dc92ef39799c31d259bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea64b384b6d8ba19f012a782a0a418426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675098528add8e6f28d04f766b0aca71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1dd78d666ea2dd5da69b99db222ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a479fed1b49aadde44dc3e3fee15a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1223ec7e4e074a020be509ea94a674430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c18d6eba95c7410d301ddec4fbd2c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d272af6d25a65c9018fc2d0b4ebc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95801d80fd0ad0bc2e76377dce7d179433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd318bd952684aea510c379920c77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4f3d14d4d9d8db3bc593ff31492b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e80c3a6e6c8c14370c149a82df12f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596afd93791b20de5e67429c61d4507437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89035921c2c8cafbecf1ecd2192a153438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb8767e0a667b4aed422b588315f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1227f36cdf49d11d38264d162f53ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d49e96d54100c5af04f132dab6071441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40806ce05386ebcc2d8f437ffc6c4e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417e4754ff20d3ba0eadac1158b5857443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3614ab76517d5f353685b6c359126444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ff4ec82b6c9e0011eb7d8755b21eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a37b90af9d16fe6b8322a92f79aec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cabba18f55a711b19c3529e144399447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eb56aa88cd1ca5ffaaf49660bbcaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb298ffc027770fa15c86a0cf6840b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c846cdf370cd6a852665880feeaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37028ad2bd22d6bdf04b3ff56569cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06930961acf9335b10da6a97914e705e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714c231a326aa82627def1e365fc3db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb1bf8783688bf6d4f47458a5d440e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60575b4ddc3405517b49ddcab8a684a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242605b6e4ab3f2a2c1b73884edb4f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949e3ecfa2a94ab1d14579f2d0ac71a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58a5261f0f277046115b5d880d7b66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b6e24381c258f2b2175521848c996459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af42e93ea8e4aa26709e8afdbf3260460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab302e36aef72b7f6df81427315da6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c2dd70363d9d9f9bae5a11e36d9e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d832960ece92d78a9438df2ef50fb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703d9d0ddfaadda5bf84bf23d06e0aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fda78d1e8141aa917c6b37d250681465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110651b835da827f74b49fadd404e9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3b02f3177c418451f4ea6122ed479467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308a9700eab22629a3a0a2e9d21ed2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f091610e090fac98f69a4aca7411c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16564f1274d4617a4c1734a20f5280dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b202bbb292bbe2b5a1c7d7ea3a9f3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9f3004bc0aabf42e5546df9903cd8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff16ffd5fd55c0479e86bae6d92107473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0705e993badf434f6eae8711be620474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f08279016c99d47e71aedbc5a756475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1dc6f2a237f01247fe64c292d7803476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6c0ca2e1b560d835ec44bb06f1ef5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a102931174fd73cc7560dd25dc11f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce8b7ebbc3306a95f4f1e0c49e3058479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4a880c8131eff4132ab3bbbb870db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a1ed0abe0ff490d5846efe605ce58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a7bef7e514c337ea81f964baf9866482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33909933529088f791e9f479c75c615b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a014480fa6a5672e0a458e0cefe76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f39959ad7c078da3bc8a8e190acbb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55950107cd98fd977eaba277a0516b24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32088095a6653b1ed34b652235a59e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf35e2d45fa60810bba7fbca884a37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f1ee26490d0d08c0a9815cd9c8cfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1180cbef280aeee849fe554cfd7900490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74c5b91ab8fd44b3b38bea939e5ec6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b146c7151af3e8ee4a2abdce5b3aa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b51c06eee959ee0232b96a4619c4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1b99b39d34dd5d76f5457192a4129494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e83fc28b2059c7cac31572256f2525495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5222f4ceffdea5f4a488088a55a82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb24a3ac1e8a9f8c5a66654eb516e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072b669e532dfbea38fdbf32ef95894498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52893df111a6448deef14d5ccb970b7a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be337d5805a5b061af40a931c2f44e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b598ce5cd4f5cb6a4ed98d3d25527501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf469060791d2e0f2a71edd24c58819b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaa7f3d7fb58273eb5897d7ba24eec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d73289f653ed33db75d55f30abcbcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b54e753e2ee243679673d014837b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b34d25badc2bbfbda158e4fdac4d19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd6a474d742d4ad0ff92a7496dc193507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c942f8cd5a6fd2c8dcc3a366ad37f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38a12616de2860c7147e18a88d2555509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53dde243ba8424ba392097717b91c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aece6fd92827d77053df4dd406e0f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a75ede11f7753d8b8eec2a402ed0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b99e212d9f98a9566b4472a84b9e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440129dccf61b7bfeffbf7ef8fe1ac8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d83fe0847ac171754f1a82afd278c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cddd2ab44e428ee4aa7ccb751a8d93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37ac96d64ba41dfd493713d87380fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4207bd176142834fdce28f1a9424d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693a245c4e1e9c1f76508f919ec4c69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3c6438be8b3354600597cf533761b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b965e784df9f97573447443934435ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e74b04077739f2f3f87be48b5c6dcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afda43bf28445e3d1a4624cc5a3dc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47411578297caddcef38ace6ae332d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a0c4244caee2f8e94bd781fde3e2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d3a13b1912701b38d8a14ea483eb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3111b4be1affc1152f4e33ceb9899527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da202bf6273725627d13ed1fbdbc5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26317386fda7944ef3147181fbcb6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402665df809ea4eed8cff23fef52db4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351acecdf97410dadffa31f249fee1c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24893d3e245994d6832dd734409cdc7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9f9fc15fd513e127f37beda5998ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726b699e22412bec7a64e321ef8bf0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682594bd3bb8f30c97ee709ab5744a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb170c661305d03482a073b12752054536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485112b0ed6ae1321d80aea68a6cf09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60354e2deb2add5c5d82ee1c183aa85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654941c6f0f8878973bd687b2b6d60c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903d5a00ba5898749d13b6e9ca69d3d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bdb5f06986af29b990d09a5f2d6bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39d38ebb47e4c3daa4f1d0171f341b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d4da8fc4fa718477e24dd374aaca9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe4c02b4180025f82e4cc74d365ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d72f7741cf2c459e2ce5acbddb43e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b92af85a6421e6440908e3eb3387d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42490c40901dff8a4f7a1939bd041ff5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e77051665d48e9107be9e1c367fc40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7d5d0234f5ce7cd4782a13ebd9eb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f140b063bb96182fd74e8e6841de44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69363a5ad65384fa4d158b89b494bbec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2b34ce9962e104c0b4cc928cd710f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370faae56607bd311389cff7888a20c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9307955a9cc3cdddc24fa5dea26954554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7b4c12eef0547bdd44fb8c182bfda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc257485d4d8c40a1ab9661eb393fd6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257bbaa2b4af2c0311dfbd04b8b4f65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5808a5d75d319ceec8636feeec22df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfb743b27760cc8a5331a26091a1ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cae064b7d597438a866a5e42c03ca3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafde5fc5d02cf5ef0ee5b940e596994561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10e97dc89566fc7205657de3e5cc65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035fd962ef48975b9a9bde307a3b592563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3e0129603790d49fcb3dfa3dc17df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f849c03c3b84778507371a222b5fd8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe44b864f844c82bdd3861e26e8021566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16833ef4ffaef06a1d714208ed28a093567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c420ca43715b4a7c58a8b998825b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba5f5aebfa4ba91eb312e821e1e10e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f283f477c8d22f5a60d7624d9b909ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e36ba2f3c014c2450c83b99bd48d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4f282cb46c569dd563aa984bb7156572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da17c6add444a22ca50b3b458313e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b35c0367d7d6e4bb9b921905905b88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09179c15b55e4bcc62f8c009380cba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837397e0321f453c182a296396d1e3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66b4a2d0d2af0140f22512843803c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec3d9bd0a0a784988080d7b03e299b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439daf43ffe64076ba36dfde2414f571579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2b611e2c22dd90e727f417f7e686b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2375fd51524c0533cc643191ea64eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788e462695413e1c2b5739e8392fe2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132068c0c28ccb7dd2bb95e58c6b9fb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d75982220da48b8870207b15552fe5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d93f9b64932e4f0c7f0dd501921d90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94df695869d3706d78b6cc3d36c077586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b2485f7119195180ae8cbdd4de7eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29de58d0e70227577e781e9e6638b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60479d9b96cd3e248ec6eb5b4db3434589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3611290e6f97ebb4f18932224077c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b47541a80ce2293d00b8af9b52180591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c9ecad646f2d171d0b8bdb0e8f17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c761ed7e388d5961fb01d552b0db2ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf17dddd222f54b9975695d7ac53f5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72076389e8cfdae30f9488fa0d9e882595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e33844b49b8cf17114ee0f07d3516596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56aff188078409a8bed0de8b241914597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794030b06032f4c7cab27b87d1a34c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce63b89dc8e3ef28d6500aebccef8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc0da2a98e2e0d68ff64754c3e9b00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe918963bf5ba42f7a65c147255bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c182428824ab4a64b79237e336250602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bbc998be0f3420083f06af44c4ea1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db287de22403aa4ef8bcd23efdb373604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0e2f8740b79201d2bc714dd5b1319605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250baeec60eaa12e3bbfdcee99493312606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85995297cbac0e7d32c2f4d809eabc21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e3ac970e333ac9c38c2225030c18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed534e93afbbbdefbc25e31e5e086b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb44d3173128e131d8f726091e7f9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1e7bd94969f4d67a70dea52433123611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e32f687acbf92479b371835d87e6fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82322966ab4d0c143d62ecba6403751613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e502c102987db74a3925005538c9db9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da1aa28fddf999738044803ee6e6b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5456122bb6a58b9f57a1d88c7885dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93c611d1facc5938e180981259825c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43db9ef2ba258ed9ddeb41bcf5800e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875369686cd34461d4c462c25667cf4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddea613d00bc70b95ce4788e3aaac8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d1bb894b5dab1951309f1fc6ec522621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a2bc1d366be30331cc874ce50a5fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b5a85416c403ef4598e1068f1dda9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed541ef403dec841f428088427d0cf0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b471a79d8cbd3dd2e3a406e86ed37f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8681d78111872b8925beafd9033078626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3b785a25b595aa857572e5824f016627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591ca3b2b112e684233ebd00b92e0d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c984a46896b1742c78750b18012d049629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6834f52dde8a48190daecff205290d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10927eb5e72585057ee082771cfe3a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13410e52c2d4e0f8a9c59515837161ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aaa03205f66dd92e936575f654bfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926583f8e8f6dbbf9bba051cb9b064634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecedc9e963538682b4af65a23e1fcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c44f1a88b3b9e72305dabe525b9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea5207f5fb262046cf311800effe6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73869116a9b25ff8c128e417558b39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4ecd70d1aa6d2207ec22e0d73e5db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b486525a48fb622aae2bf2a5dcab4a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bdb48a1710298228e4d846b2a6067641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dba35ea0adcbc1dd07d64893cb5240642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d20b704edd6016b335b13234c900a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996124086e9ebbfb94d62e4be06e0ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2096ebbbdeb6f0c2976bb76bfae7ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d111658b390eb793f028aa197edd1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debedc9b8000ef4f5b9c3fdeabe46961647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150524797e038cbc4d4a6e4cd870d7e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ac2fdb486aefdb14dafc978d03e28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfbc54198642b7a2cfa7a909b8a055650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2079bad4ea8eb6f5692341474cae955651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39390e660be7ef37ebadd3cfc2212c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29892e3e3801322eb57ad8c031d76c49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea3f97890c48a423ce65a4e145ba4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d85d715c4df904383dff5b9217998655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fbf5e882f136e5782bdb3b63676e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502937b4fe1dd49444db73adaf5489657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4a8e193977321c5c40455d98bda9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3d4269eed5bc8d8fea36a740fe9e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724e975cf93b94bef83a8a00532ba00660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab670e6a7e887f2a818e3d505d345173661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dec61c897fe97acdb73663ada3833662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd9aded38440c3ed98561c3d195f02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eb448d1b47d1a5dc17a8dc275cc2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f68302bf952fc7be31a6b2147053c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bef49db0948c2586d804bcac4a871e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72a06f6d73f27598643a4a238aeea3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307997a393217bc7cd47114d23b37d09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1408ea2eed46c34987232d39afe9a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f66b21e83a4dd13020a6c6be0af1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c17f5c5d949f36ef6d0f01bfca0fea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd539b4d75b87c2052c7992f770b45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272aa8facf1c9349d4436094cf7be00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ae92ac038139f2732c4fa525da494674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925ae802e83f88658c866a058ee49b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984401a56900b5ff0e76959a9f476721676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea0d9f5e8f32d17600d4ba89c52c69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75341ef94594f3daf9736dddd257a1f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4756ecb42ff7f4a3ebb43fdce6fa7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e50ccc15878f871c86fd32cf532a22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba713fe93d4617d8198a8bc802c4e7a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcde073785133b3c7ea3708a28b717682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954ddf260d9804f4b6b3da78aa617d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601fd6bfa683278b45ab1c6fd8de50f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb7bbb44e53fba84aec3fa9a82f340685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c26318cec5346d509826a1af26c290686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904a07033ec2065617a6e6153edaedc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91495b1d70eaca43571e71a3d1759b6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680a08b55fc0e7c10745f7c03dfe8f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003dbdb9716b55aec7319b0abe002e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4230c34bb04167f0f891ab5a428828691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ee94d038e32b77af17e07ae53e35f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06c0ea1e5cdb82d6e05d8114089485693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469f93f549e0f593acd46c2693e24fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25726a3e90ec3444800f6fe7c7ee37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b758e36b3367fe19ad8c4f265cba407696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4c1052d4b94c962483d0572479686697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf27157350be830c2b4f5a9cb7e2fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c6245ce61b9cfdebf83cf6d759317699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe4c18a9457954e69458eb086e52b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84305caef14b456b0be58746ef0bd3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b218fd0fadc62c703c3243c60bee844702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882127cbe424e3bf166b2e69a51c79ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacf7a864a0bda97ec8b36e012c24ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1e239a93f2f6d22a8a3da0d2adee2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5656a63872a2b82bcd44e23fac8c572706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8519f2e519b64d38927f2dafdfb9523707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa544124d3d41fc70984eec334c7a222708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff0b7810f4af36d2826459d2233fee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31247b96f5f7b82dcf977e0431150896710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6595b57615b39068ec58e0051adbce2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e2626968005a22242409727497317712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babbe99c0c76b141e2918c76813b54b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd86e7c3ad071dad85f10d9ff86d50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd64c42d615dfd0dd670b3b4569320715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f9517cd540f8e3c1fed8a022faf01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a12327dc4f49227d43f76f3d239a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a497611da253efb318f4e4d5a9c5d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a274bb08255cf75f5f592a309a4c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f2737b3e1a9eddd9d6b3af3d68419720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0948329a1acf1c9d7723472380e7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be813c8fed4c2859a2b4f2736622b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5d0fe0a5d38d1f158af0a432ab555723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c53e60d92e7f0b51a4efc650595dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed9d1ce52663f28a2059dd341e35e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81da07742ddf6484cd4813b99f8e81e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b0748004cbd91e9331e834cca158727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359bed0ce978bda157024e85464a287728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b137f03e3475e15f890cd92bab369729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a1905976703285660f713ad4e4f05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af0c52e6da871189feb77a3ff85c95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b65ffdbfbee534f16504188c8b60f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85593538ef744b4c559cea9e105da231733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e00fd5c27dd80d5b74028f0362593734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9ba2195cf8dbbe0ee626afd39d132735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1ca4357c7effbe6d3c5581f07afe8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade0a36917ee40965eb31144197c02b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9977f5349efbfeddc36a676e5ab5ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a07261ac91eb94d52cd208b92a1f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3bd92cb30670cfbd4507eb5c297dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696d6938c237530ed74686cdc4c22f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412b1dd883fbb174f7458408cc074fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd59a186115ce23a391b67415dff93c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329414c4245e55a3795ed738c10bf26c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409a86c5f8201f1d60945b9efc82e96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ba170dcf70e60de40c150289e7aed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21842b63d36c3dbc1f811dc6a2fce6b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d78b2970967ea582df4ea92ae6b72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2367ecd69a115e8d186ad2635d72581749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdaaa62e76df8e64ac17b4b15127a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3ddac75d0e8968f8f6996c9c10364751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc01caba1847adae7f1000dfcf457d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421c84aed502a062e94936b65b12a87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441a1b090d1c43336f3ecc3db9fd0c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333064de64aa5f456837d07fb96d68f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6b1f7b85f82d1995efa85d2e93e1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b2c8fb24a0635449033b2f7792ebe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ce01000515df3399fca42b1ed6664758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6961d663f031dd9e8792cad92b9814759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfc139f15803163c413af9134801cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79577ca9b0bb2bede93a6654571a67f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d220c9b81142f416391bd9374c857762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62e46549ed077f0eb56825307a56ac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb6ed07de5db12d7e7fa401c0ea824764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8d78155d62e18fdb1be87f58bb21e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ad3e90311d7444bd43aaba39fd8bd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df691b6740edbf50926fed0363f40668767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>