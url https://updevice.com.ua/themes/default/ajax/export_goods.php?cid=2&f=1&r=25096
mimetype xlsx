--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539bb670d03dc353b1a9f6f7b11ee061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3773dce12bf701112966839f6e1e4872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f256dd78a92796aca4ddbb38073f093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371c5179ede861cbc05435316689f124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84787ac10ae05790834c5204be2c2e165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065db849fdcf23447c3e58e1f622a3246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f2f721b8e30e793aa48273c1f55f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8956ddab2d721b960f2e15ec2b0dde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e719070eb0af533890308d5c0a67189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce801fc7890fee40d99b2cb6900d01d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ae36b3a8165821a87411cdc94078111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bff5ede772fb879453ddd6615cffd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ce3008ee3248253570f5b0601a4ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146eabb134200d091610d81de66da5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1d9fa7745dd1987b613b93a5ebeec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc4e59d4dadbe0759e6047986b111416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb147728eefe1acb9df601f01b02ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7a3dfca15c1cdb60ca2378b9b555318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bebb1a0e0f24da9e09a7502df9bc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77227508b416b6262e1803de562dd14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e388639be66a32dacb52c73d70a4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505acc6cc769c1ea4532c13effd78caf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2ad3f8ed320cb7f5ce8299b24037d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd967d5eb33a81e22b275d95341b1fdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bb35ca37aefc1b018bdc746553af325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1040faf931cd55c5ad11d4e6d60b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47d0b59d146f00f556d66a95f52edc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ba6a3f475ff26165c03c338e17da628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b823498d64b05c637519f09dab208029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4822caadc504922f425c73b9f8243ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397acb59cafa9e512ed58a3905be052531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe0674d59587248faf010fe353d86332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4da41bee39acf53fe94b2cd7f2ae433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1726958e113cf58b396420f1387c2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039fbcc9447e1e51051a175c41bb72c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce2223771c05ca0152dd74e8372f5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf145bfe3b1155a126aa6e9dbbcbcdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28586c447dff745b46f0d145b05a406538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b7735839416d0f73cba970e07315439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1dadecfaf8316633cd2003ba317f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea1d448bec797ddfe351a11ad0f58b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb7aed7c04cd50802cd548a3429a1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1911e5ad8fc26a5d2c1ab703b65e00f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e4096d2d47acfe0e91fe7ae7bc8d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b37a881559e98bac754b94d2d488c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c640890c06e3ac250469c00911f07746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325500a6f0d503ebd91f775a306728847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26c9f00e1e3ff5f76aa01774fdb06f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1d09af2691ac03860ec4dd0b6bb7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82627c5ed88442201a40fbf8fe2c8f4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623cc731d57569fd4fccbe0170fcec851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de8cf4e2f40d386993d32dda52500a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97587ef9c1341ee35867d67bb18f41f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d455e2101b02dda74aaf5edb54c2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01691eec236b314bd14ee50a5f127fea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b1714a1030c2bd657b0be390e9faf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4cb9477dc394d181cbbef3a3f6d0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ed64b3c7eaec2ddb5b164d7b5f77758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ca9f460912e03eb2d80b6152694ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d487bdb51c11090fc78804f11747e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d6778767e189045d3dfb74a1855c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9242e4f09063e41c43dea18bbbde21762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df644be71784322748ff6ca53359717d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a80751933ad5024ab2f8f66ac155564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f9256845fc3fa8f58cbc9c5e0db9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae1ca2f7cae07169d0ad817ceb54dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c11de6bc0f2ec33bbf521df1e900cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01ddab3206e07b839a8d8922cbdeac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadf2f9b67fa8c3bdc95c54b9edcf4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc914bec706e7f893de7caf444bbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538547d3fe317b5386b2ddf4f02873a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3837483c342917b3906e7cceda2a28e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0b9329e50fdf8af89b6cd58c6ffc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cec692d9fb1bc457a26250e4885a0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa3dddf58c2153dacb7ebb7beb81a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9adfce1a98f7c07d2f7e9f15885bc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a30f5191e1af2691373d04e54960d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aaa3f94ab4f2fc50dbf3fb34f01dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf813150c03532fe76fe1d5b47615679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32273a6fa02cdcb201622faba37c4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907e417c0ae58ec9463f4caa0ac736c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f8143c126f94ba0be32690674267b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07693279902bfaaef487964539f5c11283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8239eba1f02ecd1f7dc9f0d805517784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ecfa48a8157ddb656c6d14084e0c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79473152ba1ce2607fc2a91d7bdaf0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deee529841e4bf75174c4287415923d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3fe45a75506b63c055fffaa2713c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1632ab47171caee04e8146d766bfe289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b207d86340f8ccd37b10a67a1c8d18c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ad301518204c9bc6b463290dd2c7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c681b31c744a310ceff26330932b6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d9c563f3f7e28cdfa3a5644b7bdce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb0f6b77ee44ba1fa6b108d70d437294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e106d82a9fabd353e4ba2debcd1c6b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c55499ae47d00702e07f6a8b2b2a9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2744a30988160b3e0b65cad3df68697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35682a7f718562546dcb7b5d44b292b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b3cc06bad10df75f8a1c4b532ea2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8981c9636b497800f9cb5ae12181a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4222f8b38f631ac83c1d9b757380c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ab02d738bbf280d576830d23a5fbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb137e9f05f94ccc57c1b9428cc5ef28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff34eb7b319cefc3fc622c85fb781a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cc264a1fe5860f31ccf1673222f79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaf40f8fcb20be753ea582eb3ff028106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff7d1e01e0126a04ada3373869eb35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52b997e152d2325f2007e3a40be202108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a840a5f7e620daca746ecb8c75df73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1c11f48c2eee4d5b6c0ae040983f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23a84d8b2520d2ed18453439eb583111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332da92a9b5145952c99439ec5ed7e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092ed5c3d2a2074b2d882ca550f700c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f228ec98c119369c98b24b9b88929c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7dd321ddcc0455e79b0d9897c39aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11690b5f588ca137ed70b6508fee064a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea1cc196a3eabd866fec7f143dfa82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c7e0a252cf308bd784b015fe0c66c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16655217cd333526f1fa86daea4c6c71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201f69d22b924497329375380d37a48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139155f574502a908677c2a57865b2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793c5b9e29f33536e3eca792bc74d75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c8bd203984460c18ed3c633bd4e33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4078386e648c36ae844564da946da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd792cf33703c126ebe40f4a1f6aa3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc738e228096d4ab29bbad9ee4b45c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67da0c15eb405b06f3678ad700eb9b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e46c2a1d5ebeab74661f576ec28fc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313de3963d83bd40ef35aa2dc9c4c69f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d6b59ac24ee5b031cc6437abbb748130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498345138f3612291e07de6fd67125d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347fd44cc13b3e13d7eeb4825c3270f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d187a8a882fbb2840a5c828069c08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9823b6acb7d2355443d840a75be573134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdfd14e249f0fa14ad016fe5801190135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4858ee7fc4060397b48736fa0e875136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2d12e428acfe10824673080d2a293137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79db296349945111e7f5cae5c5b902138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c0169fa1fcf57ed9c65010c6c1cc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd719cca61dda3e0736374fe1f4a44bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc235cb177db1cbac2f6e64df4dd5dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891147d86c36c7a8195735390e1459ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244879b5ce78f236b1fee47f2765ff62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e18717064731ad903f85ef11f4f940144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d0e03fb743100632912c29db2ed32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48971e7303895c5a64354c1f0f914433146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33041a70dc0a8d150c7a2b86fabb376147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97816d5b56c253982c93db34b34359cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9fa91e6023504395faf60e0737dbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1bd50d6160c1e5c8a0e2d9cc06f32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7dfa61519efb34ce9f832f5fd1eee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f679708f38309e78a939ac90a63c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de23c09f9793ba6a8c803d37cd5d2e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e463d89300ee68df50b6997130e64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b495902772c246d29450225d0ed520155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7134c4f85547ed56d180d6ee19fa159156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177bce7c0929dc84c8347442af826d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782601742d2c79ada3655ce4634c9191158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468c5b3565f971bc610e469d49eb51a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74318fe374198450fc69c8ae86724c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef492d7b85eea59aeb4c1ddf01783e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7080b41affca8b81d4940ced3c6fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fba3d92e5c1d322b0fe2a9f523cb20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517c8b6cc57862bbf5f16223bfe1aff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295c6fd2886ffc1dd13905d2fb8bfd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec78a87881889fa17fb2821c2ba5c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04bc076951c7a531bba6fa6eff46f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651b1d992709c4478234ed9307fc8ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78419eec9a770f58c0e3f150af8b8b37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bdd75c45bc598805ddb3a8445d615170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de8ce9956fca8f1f2b3daf3c555357171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364d584cc6677f007987e700c839d1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea7f5e373521c9af7e71e65e32aaf9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94285bd8825269d152d35d8c27d56a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd976875c5072b03b7ea2a1dbe4fee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6bafdf0e3f44914a8718c173f6644176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4872be7af70a04a2ebf07491a0333a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5965c0154c2a5e85ec85ffe517bd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ea43dee534e6b452e60a6a104941b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097c0d7ae19974e41d4bb10f3fd5123180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7aecd621b98dfceacf2ce81bea7a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44198ae4efe433f5501a5c3b27845e80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7b047d7d94375238c269c23295ac9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f710107ede7424ecd689e9f9fe175184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b9ce80226052ffc54deadd80e2580185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a578859295126151f7722880daf894186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94f3ef8d854624d32bbdbc26d6ece5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644ea0bc8d689391540cd05bca0117b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40f754a1c118514e4d4b3e3fcc8d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811750a88a706c8912c497c10e45b89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408a5650c679d0eccf15c5aca68add3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693d9b08e8f8a88424de42f10579361192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b239440af1764652caedbeabb268e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e0946107532e37528e1934fd05ed2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6743b8d5322df2735a8d360484dc12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc140b4fb8ce9f977b3c11a79b6c36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6880c109a542047177b4ea9d573971c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3491d31e9befca7e1cf8477e76c62c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e2aafc8518380be01df66aa79276199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a967118fe926ebe6c6282a63d457200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3393dff2b31da3bb86e4a3e7c8bcb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec549aa06cbd9c0b6253857f583451202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1554cbe7c733e03ea3db42890d9436203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb65c0eed23c90dcf106be2deaae6e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649550dde5f7b4f0d5ec4473f1d3a55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3b54dc09fea8ee652d3a67b25f4fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7476696afd60290239bacbc45332eae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac761c6f96761604c39594710869c45c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2ec827d8a55353f69774808241012209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2474b6a8f201d8096ccaff62a5f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cd8a94f622adcdbe542c930f25506211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23b3587d11715209448717e60dc3a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05401ccbfe4aa4de5a87ee9913ea57c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca14b279d472e4da1b39dd2d09f3e22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d1ea32e9c37f544832130b21f4109215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c176498d77289dbc98a20acbc57de1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbd55dd3d7a13fff7a620070c77adf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e465e4f4b417a03625229491c24da2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26287aa204c5dc033ddd75208415c67f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebea43758958d6e8d2f5886ddf6b0f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e50198df1d838cc28328fe28551993221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b05ee677408dbcd7d13c8e33bc6a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66064d54137694b0f470f272d6357e68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c426208dfa63a89e63804d5f1cc44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295bce608b562e67ba539ed1306002e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae3f165373dd34c7fad6ffca78e52d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7284a418247fd6b48092421f3dfe775227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4790ad84555b025f3480c9325f3808b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c24676bb596c5d7c492d6c51022ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e4f53fb6eebc2486019f766720653230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f054a33af1827e57e5dc1b2fcf12db9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2694b9514ef4f2b6eabfdea50154a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803b60422df7bb14cf26d0abdbb4925233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9547cd5b6bebf55d0ae902a2182c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bef4d8a87b9f604d686f301ca57ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4d4e20bc6226051d670e2d76d6467236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ce456a77c4b25f2f45cfb71584f66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee160de5fc072b227524bf2cd5b5c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8433801b16863e7ca9f725e65bdb09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd528ab49bb96e1f765b7dd852e82888240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf4d76c23d88db56cf05479cad48cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f3a41ef2cd9b758aa9667775f4c77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea890ed37253fb3b44ded311dc70bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43769a5bfac469a6e849e4f1d2b6cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90178d749c17178240b9915dbfd4dc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b77a6d02aac6158c22a88e8f42d12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80298571ed05aaab66508cd1a807255e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378a4159ce9777b8d7a57cbf5d5e7e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a673b46c468b1e087f189ccc2218d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e22cdf13ec043bcb72033167b9fff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8b85282cdcb3e0a6acc9f8f394580251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302408cb175a647e97b704be6ea4425252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6635f45875f5e85ab974703e0b145a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d8b932c7e2bf4a927fb7d6899e5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8a3416f75ae818c1854a501d0a091255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8445ca83059b2b99ca76433222555f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6bdc24dec6cd763e8fb3af12f92d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ca11dcdc75dd95f9cbc4074abaabf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98d60bc526acab6292aaf770a06627259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182cc2649b4575c1199796277e63bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b49318d9f65cf81dcffdb650316f08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400e14ecf16353a0863ba42b17ee01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e53c3086df99aabc278d445d1994aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fb2a26003323f1091f59f8eafe160264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95452065fede0fed16a6138494f59377265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb87daf5ef3952c8c224bcaae6fcfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16314837423e95eec4e4966dea3a13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7786cd8611f2174647c10fb9d11fbc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1556b8bf74527402fa77b4f5dda2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de80b57da19f38c834292e8d1578a61270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1e31127567094b5d6a1931dab1ada271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261446dcd8d88b2a22a0b583366c4ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b68a95d0bdc3d632018103401b764c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f217031d097c5d1353fcbe1e57782274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da903d50671be5b9f59610e551b90d6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e694d7b9c5bd1aff396a2cb27f5967276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54853f74a2ecd8b9568477794ac62c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636516d20b1acf260fd6349baa3e9aba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4574c8821b65e36440eff7c27500c19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7399ceea4d384123cfefd2cdccb88fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a1acd8117e9e7507b127d0cb8d6b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c071754466b4e853e2132f1ec8c77ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc49f5f2750adfc9933e8cfbf752edc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dbdcb0c9a3dce0a8326f6c81616b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad891f3205a998b7b2182c4f57e434285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaef3118bf3ec3b291ca33bbd19813286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115cdd611872f18058b0d3151e3cfe1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0eee4bcadac76f2b6c54910b76f7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26adcf84f721d1bbdba106c8ec36b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2789bb14a1b9f4e388070d281399731290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977394cac5401b9b8c231672f883581291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edec8ae49329ddd1743cdce2741294292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecfe9ee132d1732a986cc2868f4573293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59a029b41daef2d5fad6841905fb9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7ab22b501603a3654cb3e9a16356c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ec7e6eb2c8439000c5a5510a82780296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1573fdfb3f7c10c062b66975b1f44c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6f8a8df6957feb41277af45561d01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da105268cb01ddf0c2494c8adf354d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cf7fb6ff7c996e234e24a114bf109300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2623328bcdbb58336401b913b5253f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd82360f2887402737573375553cab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff97ea2533093ab194e1945aed44bfb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c587ec8c1f9a443c6ec169b6dd0d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f900358e5a36b51871f934fee0f5491305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a0acf1c3632dd22e61ef1173dacb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df5f57c2a95e487d1fdb44bdedb0ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e25521f0c078442d87bfa28e54052308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6298637d09116fdcebbad560e66d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d83809a5dc08abde707dd6f28dec7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6f5401241d5eb8940338eb4cee4dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c65dcfe36056744a91433d7dd77ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a06f22ef2f9408eebfc3d22ba439af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb8345c946ca70db3a978af257582314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c009292d1585da2b1defcc16d840b71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fabe88b992ab191716b7d45f6e3fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b41306c25127f299a243d0321c9513317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4d1f6d107d7453aec415c225f9ed3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e62fce9258078102b7523b4700980319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1954fdba8da04b1ed26717e11a41b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9e62438effd82425124a3804c692f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdacf057c6a6f522e13141d20be09eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458bc0b0827b792d91ae4031fdcfc4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420a1639f43eec35b97f76059549ea9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb03b853812d8976029aae41581285325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdf74a2303d7731046d8ae40ab785a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24eba4c48570d869f22595bffc0f52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d244a6c14fc3b86ca305a6ab84d2d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a01f40e6c703d7e0dd6b36f4a1e908329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a241ade66cf9b321193f770f1cb26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491e10b6f400e7882ff32a256654765331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740893886910efdc3e61e9ed9a2d65e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995d23d92fc1c6ca9054e8b172222c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bc201c5d5e395c0a7e89d14eb6e36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742049b0e8fd2a2dc8014b431cece08c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9095c35e2be091536717dd38e224349336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370a7934dfa1ab0b68071fdd6892a2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720035c6e35a79314244f03c46dd70a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f183ea004d96c1a4b693052f5c4ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9986bfa0b795c5ed85b61e6f7969439340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a6ab7fdfc3d4389327b5831b35b7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecbcb26677af9befdd786640d0a1ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a8740157dbefce24d5df09ef1304343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0531d97b324a9299176ae1eed864a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94366af5b9b191e63b7d3f6206e81b08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac656067a05b67d5546701b341e058d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206783b4c59ed84e1e0ce8746375ff4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1b0a0ef9ea2d5dcc3aa313c64e211348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610a28f47e93b03734274a2a849cd77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818b1c559065af34557b3568c7b15aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc3aa026cfb702fdbd61ea1c74a8bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc967c95e7bc5359b15322c0e0d8e65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66023286fd6d4a1575e46d70957104d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1639e25b391b056fc11298ac0b27da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853643dffa1f3d80b590942c54d0cd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38133663ebd277d2eb4efbce83ce1eff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc04c562d9e7c69381adc687b9b766357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e34eaea155bd1f8ea782037eb655b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c3316e15aeb7d5266439056f83233359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb1439962205c88de0334545177923360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1318bc9f0619692a683f2ab6695e2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6738af11de4cb7775b00b2605422c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aa983e5f1c0b360424d81d49daf7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8aaf713345c903821ec7d4886fa83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560e7da9e6faa0d93c5badf69dc8919365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf819ccfc0d79c2ac00344cfbee69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ad437649a94061519df35e02f46c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c08826c5874ae840d70ec517ff7ba8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a7d90a153fd3f331405a46dcfedfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d86c9a6aa3df1d4ccc3eef635db31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6939ba4e9cbf1d1feabf06e1a3f6ccb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b2a0a92ce0f172d8ff3769f644e89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b14a112aa0a9f3b604d7f7acedcc2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d9d7e1f4c52026ee3af4150e9abdf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9489c0352ad3fbe75bad35511a08fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f08f058dbc096e87b598037a6f4be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d9623ed5e1b553ec9c011f1bc447377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530243843b3ec5f9ec798d8de45c4683378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f259afefdc6cc12c2df28963bc5fa12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd45c2476842c56ac63d049fe401f97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b88adf56ee99b360cb2a0fb0dbf91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1045e676998efd7fe6ad78a212e9938382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116108ec7a07fcb902daa4c1814771c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06582c789606359f44e2258b39e22168384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f1a2c657dec9188e0df3a8f33ea54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7911bae52256d33284919ed7a1eb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accea89d50494c7a492ebc0c8a542edd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ed76f11ed2b653cef1dbe3d2e4a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1c916f27430350454d599a0e85d23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156cd0db28b2353a7778d26e88b249390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54d008cd8f4875f92f5455553d5678391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e86c5fffb1073ab2fe4402333a419a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf0a7ad01b97c10e32dafb4f1e11fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a1f88d6abd1407241f08799d8a836394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f568aa909fef5a6aa77c651790c3ea8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721c6cb9fa33ee9469a13be077268ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a61ed392f97090b5a3a446f8c46957397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad29eba09114289176eacd1a2c587b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec510fdc1bfb29abc672561478cee17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d668c93b09e8b2b89e545f59b8cf7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4d2f1f8b71ec4856b259108e572f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb099b400282fb3a22d2a11f2b3af36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d188f2c87bea64502c53a4793221fad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c337dafd51723c8ed8f8436a7a1e63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ef0c5bf4e5b7913555406889c9c81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2796df2655737745da6f1c0d66871406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db933cbcf29c78e42c8ea4e93989ef4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce0ebe16380f274a0ba0ce4c5a17f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755d9d6dfdf70fc94b6e38901b20dc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce205f2bb6879f4277a02afd23e2362410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497f137353393205fda5ca0dc02260b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db0381f753067ab9e405127d207130412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfe9aeb0dc0efc6a704f15ad792bab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b4e5d617dbad3b1e8021f3d89f431414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3234830bfe408fb3015452fffc8fe2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e53a63c76a81155b22a308319527d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be402dff11e2879328a3676f8ec94288417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f137d16bdd7b673041f2084771159418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99bf8115a0e5c0a98f2c954dbcf80e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42ac91656670f8b32af2e5a5421100420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345bd60b0285b29c12d14c4dadd4f7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e08d61c95c136b2cf5e1a3fa9b74b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70e65086d5ed65fd5613c9d46deee3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ca26a1ec53ac2cc35a2e4805bde42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde80d80f667d4a9800c080366322faa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20bcf516cee61a0c32cc1746c605d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe54fdfcbb65021f81c5a8176af5e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7dac2292e9b109a58653985f4304b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e838d51f8967202e22eea4861b0a340429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a7aff195124620388f5b34888e084430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488b31486034272194a33d0ef3f9f56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a347164cafefad4aa74b7cca93a1746432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4830222c5b468bea66954a9da6646433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826438f15243c9c4109ad2f5bf0e028434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5e4cb649ee412109beceafba86f7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cfee16dd9289b0c85a64d3033c6bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef38dd621ef35488674bf0acca36bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aded356e6f494529577315da8e3549d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4886e88616896de5786aefa8bf59684439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f843fcd01667c9786cfebb5d24233440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32144ddfa4b6f39ca4ed1a44bc1e460441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198c8a84af0ffe634253458c92309d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff9a11bf822156d0ab1048762338a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749518da6fd4f72953a41594f9df32c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76860254f4d03a6245bcdce87dfd8e10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab9fc5bf9f9833515e1e53be08ea7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bd985f65dcc7630607832e0d005cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154a3f8d4eacde33a1e0a127be0199f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fd47accb99603a03076236a0e74af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd60e313a609a0ec9b7e5f7699730f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66464fc83fbf161128d2fa730c5485451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9013cd21f855ee7f92fa1cae29c943452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b417ec8ba257a0729ada8085aa7d00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ff790bfcc54fab7004960d5ffd582454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d435596973052ace1654ca2a1e988b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c593d323f9dc0bdfbc873ae53724f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e180a3d049e1376498c93acf4a1d2d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4f957fd521cd9bc74677325d4183d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47509e75808afd1cf67b3cab95337459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9373d869054c5d7ee7801e764a9499460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a232850fbd1109d3b8aa9caff0a76aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d8833fbe54836d0259b236583f70e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21948fe08cb4e7b1648360a571d3ab32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52ee90c5898e5a96fe493d1918e9b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25585d964154f2b8d9a87fff39c25b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bae2cb088e0691500be0379edd167c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd19178d319ea172a382f947f7d77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c3da8a533f14fe528080cbb145eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3701429969672d6e4e8acf296255744469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca5babd7ad855b3f19742edb4776a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d285de2b3b9aaf6679aec86b80b850b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa304502e6734715923defd5179783472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0f921883469153e65b035cec4660c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cf63a8f8f0c34ef41d3d15e43d8f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72ab080ff29de4d00caa808b5cf0cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f22aa24338204694e8016472d1a8f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfb78fb40128078fb65c0bb69bc4ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc048fa93efd0edf1df62488e33c609478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3a32b1235341878a81e699d629605479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f91f1c5cfd4466fc71ead4c5cff58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939b61b3350c53bdba37ec2d755c121481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9aae10a39584d80d5a62bf7950050482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6073a8dda970452f33d66da4f58625d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71c9e79f736131fba689b4eabdc948484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e863302425acc33b0d686fefd0d4999485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6db5c33f79176ecd650ef511e6efe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8235e6a1c55c111a5f8334badba324b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839a4b4dea8be5926528f2ba264ba8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b89c9e53a1781ee6eaa6d3a8fcf3b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dbadeda5ec780442ff76eec11ff91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4671c4074aca71aee069109e92cc78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818088d53eb2df26a6b3aa2791200b09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93945642524e390b8dad03857494067a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b49303f3698e2836603b682945fc08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73719236e478590a33628b4f24f05e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bcaea770af611ee9e92504947931a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586f038fb5ffbe67b5dc52d08854286497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d211523dcf9584bfd20ba5508a7e033498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe68e28e7c9e40a559ee702daa3faf4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dbd8779d7579ee406f8cf624440fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8275daacb06a5e3a6a1af83315407d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fb38915c4e50b6b760fb951f397ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f157c5c6a1158ffa3a598e18e2c9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b306f41c76cab4cb8d420fd76d26a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9e35318912999498444b75159004b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e3bf1e2ef42e338a6e0567ad70dc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a63d6dc9dc740ad991f22f736dbd9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175c8c5c6ccf0a66792a2d433215cda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6401bef485ef52a10b5b378e5c9cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e144ecd88d5d0b4d257facd74f21935510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4efaa9ed6586f57d7d7fdf54a360c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8550bac6dfeec81e0aea5263c0f4d69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c653cd2965cc5a4230eac018aeba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7086ac064547b566d64708766fb960514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda169283f5168163007cc3f0b74a17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584196da5f13694b8d4c961c677daf0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250ec63e6bc3bde75b643d59d421645517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9aa10864a98e07b29af500cc10956518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015510555016628449817d05ead13a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b362bf6c377ef78d55b73e04bc3c57f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1ec970124ea843fdd00ec61b4f6f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6831ec9013bfe5a6824890c617db7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abb88ab033988596b8e95aa313bb1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e0e3370cf91d72943f30c24c12cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e126a78100b5c40dc502d16ee26d29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c034209da7504907a1ac4bbb33bdfa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6468d373032c04b2be23456bbb2a84527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53b1f2b6512fb6b567176370326ec4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a0033919551878f9e6603c9b12af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e401b9a7ea5f4d4815ee0b7a0bd13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf3b802f237ad60aee4c6bc79cb0f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7f560561907a79984132fb9696e33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdef96a10471d6942fb38fa903dba48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cf848211b4c346b9ac15f52c259a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae9eb764330cf77179679b27dedafe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7dd5aedc1823002411b2d478a5c6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dc52b08829785ad54530544bfbb02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae0d941632c47618828eb09460d21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f91c16a7f4c1b6f05bb239182d3ff6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f102c4befbaad1113d405f2c654a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a0465b171e724705edbd8d4d066eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac83076d03828cdcaca5977051591f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91b57e6cd4da9b4bcf44fadda60fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ab4d142256abca75bf93b943856ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe1a7f14f8edb47a6699ee228f73d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86884d2718b2c0d611c730931e031cf8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f904be8fc552b37b870ce679ca424547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0176a9cd1be1cfe52206728edc776548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d693b2369cf60686b9c8d63141c58e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f59b236ad96d3b5322eb1fe309290e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3804172d530140199ddf1dd8fe0c06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e57d949221670ea5c21b79dbcf1279552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267167bc6dfb62ec28e52504c73aff5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77acdc0708426cdaad57d8b56bf01e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98f6fe862a2508a589dd4f95f9ea01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d1ed3d22a5f715229a0724156b7a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bab2a5d800278a84970226bcdb5e73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafc9b7e1a7bc0c602156fa327e2a41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6d93efee31f664e05659b43b3b9f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a460f2e3f78d3f98d94d08f1c1c86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa877382ae68f947384a7a0f8c6f79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17002b0105333659d77fc38fbdd18c43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f0e058c9121937eab8c0cb8dfa0cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99659e64cd17be84a74b7070e5d07532564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e6447197101c66749124f0a2a23c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c2bd4583cad16f14a4f071c604e08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f001c4fb1d5bfb7f19266ae9727b407567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4f600d7cc34b075995a6ee23bda50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601faf3a3f008b81184785f27a6fefb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b34a3752e4cb5fa385a28ffce60e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b18535a2cf7720dd47322bad27a64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444f54e6ef8276da9e3352c7830059e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98363b07f51807e86e6e2a2fdb9c111e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399db0482dc87e3679125f8c99ed9f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618eb7ff3cb558e278b27fa7b182e04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb283699bc586265c270f518333348576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cc954666507a8898153cc1a87b54b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28c1c0e24f94914d02667bd782477d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc83cf46dd0fd17393e8d35f3fc16b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0694f815704941f41579508a979bca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516bf5c6dd0b8c1524f736c5030ecc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d76928451053d75df8de79ee4d8c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6b38d9327b55da2ffcc0e5385b01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c5dc3fe692f64ac1af718990b336c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3550fb3314116d679e78457d5042b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e02a0d2541c9fa45022d44df5d8b63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a77d3c210cddf3aa5597280dac1792587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea45d0c960a6b81f0d89056790ff984588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3754b6c8192b7f8624b5b6440a4a4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8fdcfa2e7eb0f238eab9f16dd601f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a411e31fc83da8fd58a414241feed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728b3ceea109eeb684c5ba1cb2abb7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71751c9349804bee3bbb96051f44bc84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430bfe3911916483ecd181064d06a37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba7a8a0780d1b16852726224bda7ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35f324c6983ba1d47279e8568c678f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603f3ad145f46009d8d75888238f32b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f526ef773ca02d896582a32f6e033f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aebcdbe53549e8188efdb2141fba2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07619d65ad795b5ce19a90709e38d8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99b7483bb0947f2c2db89d45c03a2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a81f758d040ee0bc028d9433e1e678602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c719297965a10731271cac8f37528603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5c332b0863c98a82f6561693c10d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b174afa71f4ea9cd66012a315d9184605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa50e622a01c83a3ec5ef02d96ba78c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275818d35d11071838c3c3114bd316d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669698d30bcb9ac5fcc56d57aea2a1ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af358e3e296ca8d8ba77581f38795623609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6c3e6807d95f62072518067f5b57d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b971d196f86966db3355fb6ba4dd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fada08f7bf831c60fd1b56cefafe7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371136b0c4a664238746329177632f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204554bfbd97c6c9739a73248ec713d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad8264076fa8ce84fc24b98eeb3c47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183ba90d9f76c7c0188b8d137b6f073616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e2515edfd4d14e10fdd4836cf0bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affa64d55448fcf41a07ce18fc93cd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04315391b92e0e6fdc9cd0ae4657716619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830925a3ed0b7eb5acff9508358c8ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8813ba2473064c88e01ccd52b5716621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8d54e3a364b579674e431646f37fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67abf7d63ef01aeb865ed3158ad31d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e1c02adf3867dc7eb270492ddf0f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accb0a1a17f51f9df4d157748781091625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00573b941da14fcd8338cf40d3f04155626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582592da4d9f829b86830c7d4f1dc52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d075e6942b35e0ea7e7872cbd511f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb73ea033a9e2ebcdaffe28196e4b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95122a3e77a0879f63b7d627279e78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734ca354b2c7957cf7babcb1b9a1417631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1e639667990f0bfe55161fb5930f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a78c0985f744e592fcc2cfd088221633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434379d65308dc938cf81bbc0d6d173a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc14bcb4a4c5fa6d8be680b33e12797635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723466dee2cfc077e761bb3ad42fa47636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6affac6465160461c8eab7efcce46af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ee94b9cc72f38c5ef646c9bfb1280638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882959cee31d9489037e5da8defa38e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e611f746e466b264c2eccaa0b6fbc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecce3d7ce2cce0a23158ac94dc25b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17455c7f203c541e80774fd158d3e05f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d194487b735a0e88ece601b84ac8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c12271bcf2ed410de93e218d7121c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bc86c68c8596d88bd9fe28a51ce99645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038158214ff6b37c044426bfa3e05d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85b78deb8d353d46d2bfff296a5963647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d1a4af4813fa42aa4ae9f39146ec1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d403564e7f217c88f42f870bb92252649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7eb277332457f7f127664c8c4040d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b127d6c59ea67218e9bbd14f6842187651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a901f85b8a7822733f16ed14ef630652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce625fa92910bd5fc55bc6f1d1e64ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed13428b8d72de9fc1a57640a5bcc44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f467f7e23b131a7c1139b1f1f25332f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258dc02d8a8344faffd436ad3360f46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13192b96d82dc712582e7bd4ab4e77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0399a6f119150c981f29a75604a3f6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14862e0fb6bd4753933d0db3cd402941659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cf03072c5eb2f080c2441c9793899660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819c2e0a5e219cd03c4b796ac45c0fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ce8ad157462e3ce2bb0c346239cf5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b64e816e670d72b2f340349e603879663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a215b99d0e26873dd71d8287c545a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aaaf5ea02764c0909b8c0d5e841c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eb46f662408249cbdd12682f31cc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ac061f190e8f3afadc9997cc3c723667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6346933a930888042f129f37b44a0a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae686a83d5b373d5dfa940e442c69d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e7757356d8b92b7324cc8663cfa80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb3c3d05a88de697dcb5f4d3ed9388671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52decab64c59672065621e7ef9197b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d342dae47f3668d7d9f5dfc164e457673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc45980241d2592e95197a529824e65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce5999c9cb47c5e894544b78a1f4fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076bdf91e3118e3d170a6b342e7de84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce4de897d58994ae6f9b640a250dfb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d5d27baab7045e442b658ae38d344678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f674629d6d376730eefb0feac381330679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca20f5275a37a28aff9cac847386dfc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaff4a0c0ed06888ea244c4d3dab075681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db2e4c9ea958d986149fac626040f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47985d721c1ac710f49904f7fa3de2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f92480405feb38f41f420f02fe0f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e55488f9f6298e24ef049765eede4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd83d92b776b19707c8facb9806278c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00293902d5570c3e4c606b974293765c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977368b3916c336124af5be503f26a54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735664414f54c2819c39de6ce6700321689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f46911f21c4e3c91736279d8391be6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a62625e595b3ced7db047ea17ceda3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89db93bb18e873a4df1a67db545676692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76f2ff2dd4d9755ccb98217dc8267a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57dd25d8dffd747675a24dd9f12706694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a2668f90fbe02a7dd61d39e099bdd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36171ed8d126331a0e59e279450980e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd003836ade0a0d9d046af5a2927b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ea784a5150ddbfbfbef8f1f224853698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81378ec6f775ff028bfa431668b797699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ea98a85410d03d075f4cccfea2161700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1679fe38b835f1baddb5ba2536b02c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc25ee801d0ae70440cf076d95148702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b2ff35f3d8abfd563e927fc90e3b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13644cf0465c79182b5d92c04490b92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a8359d73722eadf57935cc691b807705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553d8f4cbd9e0d6b2d60c03b34f112706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57eb365874da57f0af621b16bfeb47707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0b289874425ddf06cf0683c6422b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e6674dddc3ef12b1d7e8d83414d98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2df8f982fc9724614237b2e9a2ce4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ba8c8d58385f8e3e5e52c5ad256d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3e29cd5083754903cb673599aef6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a155a32a280f5804ccd9a3254599912713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95295a1aa36d89f16ea9958bdb952a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931af61e1ede4f00be9ae75c4752c4ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a86e53d1c3c0a945b59e55b7d9182716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcb2eae1c70e14e0bea04336a761ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5a7ad596aad2372b0fe186ce2f9a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ac045d278678a90895f1c3f68fcfd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7f3f7794d633b336fad228d86c322720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e648d631da691177891e0b5cfabf2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a26888d47e8dccce0c1ae3818aff4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2785affae428aff76275df76e2f82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557c8ffb0d25e77f8b997a5ffdf75c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc532817e23f2f7844933b755633b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a3a05587b4b9ea59add6913a27974726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d2704aab7d59f5ae115005cdf323727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50408056c471c415d809b04fe598ebe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84007d3e460b47c601cc74a6682fd9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bf98101b1563bcb5384967e1aba55730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f853a500072c2ab8cc398ccf75e5f3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ff4e2dd0531655f5b092d2414bf2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00c4e38d831829d9b1ab18e67b9edc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaf9e1a7e63241e7d6c4e0188c6d58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b45d5f5dcab09520cc879f49484de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8073bd652f9ce0d8fb577737f3a993736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1cad62018f8e655a425c23f659c8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae4b04e6164736af4e5ce308a455a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f07c7c1b73a4b24503bde518cd33e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d131cd8d023b1c1f98e08c0d47f58e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474c227c235c52a49fe1a00308125e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a7ff5bf1e5d42efb0055b169adfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e1846b08b8531bbf22fe5c81c1485743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f1f5e74faf63eded7cb219d1101a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2e375a2a210d0ac7a2d07c369f971745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd273279bb108a53512577591a220f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5b919c609d21e618de9fccee9f0c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81b7ab147cc2fe09370b7f0542dc69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d534e154dcc6b53f7f3b2d12d22f29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb76be71fd8d1d0c763c1ece90e2ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37995b3fe9bd74014b1507f047cb5626751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d74d993787ad3220bdf1e1c281161752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aed3b49698813ae731ac3e95ebaa5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c91ade649566e7396fae95f54d30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57327437b20ad3290942b51b49230929755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9efa34e2ff93b7ec21401ae7f02a63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0becd634f2cea133d2d537cc49f991f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed44f131bf386aa70c2b0992bbe382758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bfa26cfc260c5653c9e2ec625278d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd190bf94138812e82e70109f70f3c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c76ccf2c5cd07cc9ac67fda60d0a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd7f093fe5a5d13c1a9da7a866909762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17536586d259747d278e7d370eb1dc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f9cd95d2752bb1237250d0edf9a88764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64f83fd69a791017910dfdf9e1423a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea77442ab64a0345e14a9593baf5a8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eb8531d36faa248e44f54b1cf842f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698c88dba51dd1ceb32c5df4dadc57b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86676a8bcc6c7d9ac13f961506b5bfbb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d843b11166ca94782e6ab4df47b46770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e8ba2a6f3bd15446177ed1427565d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42eb8af1be2c7ead9eeec06c538867772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673eeeabb6df0a9bf443d1b532d0deb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe62f7012967cbf9cf02f348dbad609774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbacfff944ce7eb10ff6c17a8f2b830775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdf54ed3bfa29489c282a9c5b6d140776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fbbfbdc4961b2c38302a7f8d8f667777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a2381af1ff7c3a02ef49e3e1af75b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43414d3917109ddbea60525b1ca62b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ba7196824fd3b77b16f95141f16f7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ae42c07ecc3a52e105c6c7fb8408781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a200f07e34ded8a5c27e3578208fe8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad64946b5d1399562210495573de00783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbb6825901365334c7ddffa6738c01784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2494105305b2e40fd5b097c12719e66785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b79ecf2ef263e084ee0fee3720387b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4e4b89db4d27d31853fb579bb0437787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc6ddb2641c6c8305e1ae96c9160ae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a3941f77959063534f1bcc291ea38789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc4f865b23cc4c9d05ab478d55b470790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44067ac2761ac2ea12aaaedbe8fdc33d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbc5fe0e9ec5b7b9014ef2d397ba52792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649838ad6c1b953faef9994f0566fb44793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a7df7bddd57e1bbee43c883aafc6b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfda5782fc67769e6464700acd2203795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729bae13ea1f230a1379dfeae86a03e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf886cfa4581dfef849da6848a0d641797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f100728a554589e52f8e4b5df53c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ad840e0fe971dac88c04c18eb6283799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea427d0b11ca91a0f212baa7754364800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf490da2b8f975e293b5dd2d523af2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f009ec979ab6604a49c676a676a1f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bac55c38b2d10b86a3dfc41b799e4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6b3e1581fbdc9d2b3efe5527d91d8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e150d646b9f05e99e2d88527b7da26805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef2f83406474508f2a45f393068ede806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949503a900d57885fe420e0634240c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5336837b77d7bb1a30294c9f76f0c5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3ac24f4e574740e8ab85e3f7b0d8b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964752b51251e228227cf9a798947fa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e37b04b89eb4c3ea4a2d85b44c1e8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74b0b66213d8a8dd8086861c1a2ae2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621b836e030f413d759f1c232a673e7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd64bed42fa0f6d7b08042ac9c54c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17453c12b786ec457151aa54e1d2d1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2527fea7fd2a69fb9c72d978d9cb2e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b150363895e860591b15d8eb630858817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ecec41d67e9fbabe0460ffde9caf51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa62bdb6f1b0ffb0829d79b775370332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05c444e3add678000753e40dc3ebbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3d7e7432657b2e33441fd3a0c0fa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69172cb30065155f6d48716d948c815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c880255cb83755a69c05d0a1c4ce7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f437f47c55d6d59f6d9027221c69077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305aca9fc39d98854f7a34a439c813a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8668d0b752fb7ee5e6b33e5f085792c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c8e69efca43c1a391b42273e6569a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef6413ad2e553549b25d60a8ab5fea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4040a9d99b737d5a69a4879023afffb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430bfb49b923186a50ac60c047637fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb95c3b2e800e4f713060eff39e9aa914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b79609f04376cbf2a16074a246e2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105289270a9293747103baca07b3728816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0b9b2002c3704381e7997c9fac3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c61addac93c859680614a626062edc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b7d2d8bc0f162cbcfa7e765f2657f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758301a164023334e676a8d0dc916a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee248e5b1a44638aee471354c1501f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb485643a3012ab56abaee615c8c123422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f45238d47ee78393a88fb3099288623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43106c6de903c15876c1c7621af0d71c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab5d999fa4cfd64b62f651a111190f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889158de34f98d310ea35f00693a56a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750a9d6a5d70e35d70360c3729db85227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed1e48864cea57aea3837ea6d183b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dcdda0c84e25f32bf26c4525458f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a22294b02d1d3da0bad2dd3abaa4fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57eb5abb6ebbaec572c2f4e54392e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483f214c8dcf50f0319be4dd2e1350632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a1ab9e970fe17725b8fde46e0d09033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cec5e357fbe85e3f2b716b592045ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90131f07d4f4833b95c42bff13dace635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeebe2cc1a071a5e4d462e60d89cd9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66547467ec4591d5635dd5c384285f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae4eefd06a1f8c56a12a5c61e852c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fd6eac8e3e93d8996dd0a9581c36f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430a35565fe27e63720b9d9686d59df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731184cc8e3fe12b376eb80f9a52eaa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5b4626d972215816cb2546b3bae8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e45b0a71375db707ae274122ce91543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044541e6aab8b13246185f6b9ef3e0a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c213a39960112c2fa6655dcc5c10d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f986152496c96b2065051a9b6a6f78446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac32e2c416ce2f009394ef7e6af796247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ecdafdee35c6d63e89849c6b65bcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87772a3968e05b46970af664697881e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270646f9a823ed38b08554fc840867b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5097d1b6519ce15d5319c981a9ce1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0d6b921d38b49928d9dcd92cdf24052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd6c9ccd99f7b5f7796498c75e01c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78134913144c0c03216d187875e7943954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f51a2bccaccdb6adc11ea3c7328e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a9536d76af9edb7afc06d729f658756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc56a2518b3fb0152234c140a328f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629612f09a65b393539bd43fc9512d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9694a29107dc7834778e5cb19a812259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16da5e6dd6d4a3b730a551b013bed960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e2bfabe0f9bb91238176747ba9fa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97005ae54f46de6fe6ec70de2d525762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bd65466779986ffee03961a2370bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e3373455fc8a7ce0c1ab641e601d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94fb17176af057c8b9f7767cdda85a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449e2e1c3d29a0667244826d4cb28fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ff70216c5cbb66b2b2f151413ca1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b410418a5e3dfc0de0136fabf31c8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01f5ef4682480e53a5e89aea4a085669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5221593a3518b319dc9f1ec0489d6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d52a74d60296042a34d31d30088e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f30740fda22694919c4606b0c51c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c90ccb5639e9d372a438da4942c6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2365c306dc3d9b793bbb543a76eac2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5216d79d6bc4b0452d26975d33402f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f08f4b9c87a52a210e7a480ade46e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949a5c3a8e74d4b9da0f8d6e221ab2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ce7057c04ad3477b83d6a6829bf4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef3f0c3e9b5795d849d015dbc923ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f5a336457425299c79bc10ae966eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102fed87c5bc16a6a8b240a360d2cf981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b69efd406efb07eb63c01818018bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015224514b8288348c99d57cead0aeb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed1a944eba23bdadc1377ab1b7364484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d34649a7761f804e4e496a9af0bf7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619cfc8b3c46ea3054d5a05af92a28986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd7af32a4214cd22b17d0a269875a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c7db4f9af707028021486b3241de788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e155d1e61d2b5145d6d9f2560c4f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a687b0c01fb339145c8774d254a60990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c175c3a0269eeae902b8c696db01f3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c53cbc0da24f111ab09683df21f55f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878384a863bbf8dd683895aa51273b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb7909721f23afadaf5f66ee951d4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea2bc995d040417219a2204d58f00d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef512dad622f2f24e8ecf42727281c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0ad28e4c1c59ddd70e6871ebcc54097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e523de71045e0bb812bb570d3065c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480319e5d4c2d2d81a2b3b891b2da8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c50b8941fd95fb3834e3a8fe943678100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32a10630c3ed765052debcb6540513101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdab36365bbce7977506e8014bd768102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f430120dd85eed8658706a1589df8e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b31c7507978ee6f7e0a60e6a3dfa4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd218096f556d6bc46a3f6ee1187195105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369dba03053c31a209f7656df2a5cb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c156a2d35b27f3c2f9006e7c06325a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdbb56e09ee5b54b2674f6a8d4be58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87a1f2986732f21b7dc0ea904fc539109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa5dfdc3060cddd6a59f327f4f1e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bdd827dd0d7307a39e8d7d71e694d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae903a371f2f251961a1351b1b55ee9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804fb369e92ef99ee0ae9bd311ef9c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f44c2fc7e388eb9cff5308389c9685114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50458d524c96c0907ca3706971300b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7256ee638b3749ba30dea23c68c3e50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7a655c197223d7b84beacac349123117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52dbdcce9a9363d5913e21672b0a9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38829df51231603df2e782fe5ac5e25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ec92762be422d424c74ed2c11d185120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9072c5e2272854a0437ac85a59a01f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55feb7a73e250727ff65378205fb7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c61bf39c7ddec861bd80eceeb06df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3849f82e70731d8c6243aca3bc1df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eff2716d7b370c944afba476eef97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839827b6bb10f87b4278f493ea25f83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00134028907f5ea425e8ee53c412c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d439dde8e38d03be88965f06d6abd59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bc94f5016e4758408bfbf20523bcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf0dc68c583e66239b37fe1396598b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e370018342c4524b4d35a066a1af0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f235f9e45ad9bd4e0c798b40614da5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ad7267e2e4f5eb5d346d39c846f0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23272b60e142b215d746254876e7ac7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1cc68adc017b4f4a8b25d58377653135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dec11826da188657b1de8c037d9b1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238001688b9b2e8daf00ba4348fa996c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f9c5822457de93d0c3204c6614d66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32797d865c037858d67f15d6ad89bd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70d8ebe4c588fb071fc5fe939ad3fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa2480d6bab25b32b4db87a2634c8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77745e4ca22e3539f2c980f20caaf3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f965022aa7f2df0c46ace5ea429759143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691063aa896bb641c9a17f4a9e36cd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c4e30d73f6121fb161f1063904239145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f298648ed7b06fb30fbd4873aa596de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c077a189a253c26b82023974c74d0d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bb725e90121d772c4924c3d9d0544148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c11f182b418eab7d768d9798d885d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e6613f3bb4d89bb5eedd1a2216241150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae50713236a19312c1a76e2eef89ab6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d3f74b2645838262146df8e8b9f04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c293d3545437d008927d43315f475f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf8c9c26ca6e4c9431930267c7339c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820e879f4de9476117db2d016116582155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b09ceaf85569700a7ae3c5df3ba67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4edc40809e541a4ee014e4aa687f03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0ee316637f87298a9de8b6c0d874a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e954a1fe368c63c912e218d00b0534159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf525ce678f207b4fbbba8aadcdbd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4328f673ac10638a9c342479c166e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af9766b0aa48b2624709b7cd307dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baa9c69dd1e88ea9b63c4768dbabde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda3221076692436f461d37e91d3dad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107a9e21c88ec8b57a3cefeb95366ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96a0821045497444633f8defb3b07d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf11e2d2ac3c092ef98cbb15cfa10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc5d717c885ca712c0626f54597186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea5892821b7e0ecfc41ff3c5f50ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05666714746b3a6b620c7983185133a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcdee38805993acd8af536ba96cbab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d6309f67c8b00dfc1a9639fb10192172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e89b51995224b420b108b6e437f68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc17c8a66e0d8ef1320149f2557c8d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678608c113376754b16d00204c68f59c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e96baada26842266d5d5222efcebcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36092e996e6c590d20eaa1b11e06b7e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a3912631b26a008dabc4c39a24acc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2a6ab00ac83c657c45bbf19abc4d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9af455cbd1b392372ffcbfab2d89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a120862712eecf34a2b5f25501b320181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fdd6c6d481ce541e338ce940bbdf2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc5196e4640db3e2139085d55f8aec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d0f7edb29027ad75f12bf5b77f8a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf498245c6db4028e1cceac54c677e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6566e6ed88541e7632ae2e1a9077a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0cf0330b1a7727a0910ab636e43ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e8fe86f0c230d29d26122c62bc9fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fe5fa9a01c178d7ce41e80c1237d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd665d6a73e819aa57d7f59ff49adfbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb1c144d88790cb45b91aa850dc62b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d9dbe7e5cf87a4a9491136e0cc4a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87cf0bf280a8fde76bf7d49e09fd0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb559cb5f6528c51730634d59b5209b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa63d5b93d2f07b0f7abd197c7093195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e294906ad732d88c391d485c5e8d725196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3caed3129906cf8730806b82c8be8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332adde7b479c2640a5aca78be8a25a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19c34488a77fd979b09d882448768c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb943c613b9d6d0fc3d5e32b3e7a0da2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080b4f4f9d74781663cb552a1710231201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d1a4c635c457e1f4d099fbd798a1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f2607019d566767a65219f9d2624c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617c108e67c4818fa5f4c333ca23dae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137259ebcd258fc98e3a997db7b0050c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cd19df1071e3441cbe1e89029dc6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aee1ab5879a1a4677de6eb4a49887b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204a7eefb370888529c2f06762057f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2397198a2c78230f135d8ebc006e06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a2e87ae3b94c6544fa085e674bf0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9318442cab76b55d7a834a9ac59373211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc044bc5d7f06f1e3989e903e4666d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8761df03e5e4ee607c63755697fbaba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737483fc1c02528f69f63f5c5ec97d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdff6fa4e6730925cd8feba1a97ebb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00833804118478118408079f486eb6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88886b33000d5d093cfe276130463ade217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf372c30368a38a35fbcde501a566ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f4289051b54f3a77ae4101dde4da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb879190ec156a836a5ce30445dd377d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435710b6d1a1a19f6f4075f43f8e650221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bfc26df9c0cfeaca86fcfdd0f8204222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d64fb0b6ff9040982643589976cba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666756b95d2d425cba4971a95c8ae9cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343d674fd015a9dfe9ee264eb9aba54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f513e104e7708ed4ed1a1767713f84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3608e5e76ede7a3a2f9281e008ffd75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53703619070b6f298e9acfe2cb2f5f79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e603559e5a08e324d555be88d9d031229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740f07763a4b99d26824350e51d9c38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5daaaff8d551cbe37a840708da7376231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78725a46202e812dd2cb0c47d1b8f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034accedd50e5451e4e1ec51e4b3f2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83736da201d7f485bc41a51eea8236234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf6d3b9d0f7865d84e1f1b16da1c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81cbf50847de7ce14e333b3adf887c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80c92d3921369d291e4c181067f6de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51787343a3ff5c1455b48c942a8a44f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267aaa10d46a1989101778080c1cbb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79791911210a265ba7eaf516761e8c38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c44ae771bb0e387230a4e271a83f52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8082fa0144f5d572e1296f792db2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a020841838ad93d38f3a2eeb9f71c07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07c86b9320a510bc9d969ecfcab8a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b6da68b75f209b8f74e7094d4aae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056312b08955808829e66b24a569ab86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f9dfb5d26f380f70b46b9aa5897e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdb7bed412024d70105171e0ccb900248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c883cf909152d27495e91c6c03fab0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f209f89b2f4bd24599eb2658e9a31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df166fdc0979834e4f54aced452d3ae6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aeee7a4394f2f4f4dbfd770840e15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3c207f833068625a77209c86a31a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3bd70930496a692f34a6d32d6d9bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a615ea63d3e67eaa1402b544a62359255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebabfa7d5490c6c397effe8b830c61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc1265346eedd7e317b3e33a4f88d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce44a219450eb7b71ec1cf362840ed4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d2b1726a458cbb770bab1f9b681a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e193e3d87a9d40503c5b58dcbc4f448260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8e92d22f3c614162c83758092fb0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218cd839ffe20896354c91359cf9dac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff085517241c634dfbd95d94d125d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf3cb64405109a94cb84426bd8be27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f094492a99a7243272910c8bae8aae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaf063dac5e4f594615905e2f25eea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5ed34218e3e48aa8995fcf97ee713267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36461a12ebaa1c37fe2bec1ce63eee35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f67e0675e4e24264ed00d83ed81d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b5f071dd7fffc851cd00198a48bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87441966754ed21f39ebd63e4fcb23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2818a77fc166cbf0ae39861d1e144f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d378d1e47c72661aa644de078641200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2241333eba6eff715908aebc56aea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2c5f21948ad41a2b5aefed1bd3771275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf719928abaea6bd1f6adcc0883be4ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355444536c9d8c28169c0ec5a0aed99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f2b4d1710d3d393f1ff337a913106278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa1cfe322667d90682550ce1ec357279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288465a0968e0a6cff08b8c0c544bff6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231befa76f5dab024a4fc72fa12f8c1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288891ef4eeb6743a63ebd48187fe7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc268282b505e82e4d8794fbe00fbb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378f448f3c3435669f65571bcba12f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed37c9c0e5b8a2de759104cc6e1c8f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aa715d6ba74a7012bb84bad4d491c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc833fcdf2d9b58fb0af5b902540010b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beed06dde0af8e6099894860c5b773288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08371edea392d899687012802b0c2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a2c81c77fcc7f6097ce80b0deee79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb85611e9f1ed2a57ba8e655845b0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034675a3c720b57b873dedaaa218ced7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2bd488ca5e950400f2e5adf976358293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8fb6551385dfd3f9becce2c232a73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5499bbc728b8f8bb420b4f14a4866e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b908de026ac59c81c50bfa88aeb13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d59d62dfdcadf0765b9cb6e4918f08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041a2009a645bfc2523491fa59db58a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79188c415c0c3de8ee4868d11ac3fa1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39385f1f877fb5a1e549b498737c78a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752e2b6de5512e6b385a9142ef655cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d830766d8c8ad22ebb1718a5fee71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d0c1287d3b3e98fd36c99a1835ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a0ae59634cc9d2bcb4aeaa2614cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9f9a6ac9dd797f5b69e2064bceae1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7758fb189df75913f6c4db9363b9b2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb549bc49114a9216d6de76b7a1d55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5f35ce057768be1ab6b735d29f6b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245fab89937dd35fddfccc871a73485309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64ab70847391982000bcc9da798675310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af843c39a858fe65683c8d684c53b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080d0218484b44c8cfbf9f29367ac8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e1c24ae844ec19b86cf947525872f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80c6a3247db5a077e3208b3dc04a9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b675d03f32f230f493e6b22132f6ed8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4be2d4534727336f5c85dd9a35c201316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457230ca489761ea4b50cd51685b21f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf766b712c9dd560c802b013822c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54cfa90b2d9b4c2d85b383d1055da3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc6b969bdd783297d6198a76a6eea7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0802a83687d0ac06384caad70b52f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386baa0a12698c8a103e048b46bfb562322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1080d0986d0a9464f1721b29bb7eb28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2491ef3bbcda7c0c6a910cc346f5b31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dbee21c51eaeb5181d00696cb2442325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b02e1fe209899761623f5c82da5bc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e672be5ee14b254181143e84d95e447327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97931e2a9f63ed0893f5ea2b9bdd66da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7614adcdc27f863e3022f4cd8c21ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aead1aa81b1e42157d93b098ad94749330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0341f0cd5ebc3372060b7e380a29f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a0b62dfde5c011f8f0be31eefb0bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e742b53093d8904f3cfe379dffd4bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeabc5c1b31a88065040f5e6e6ac86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e9df4ef596098d0b6408a7f2df51a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051ea4adc03a72235cfe8f7186c85c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9ba412df6f4c4002fe5e539009bad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3623c0c8aea209d0ae1481bf2b86c6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412159588338143154701cb2dc333a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd069ce69b69a37de3ae51c6338a83f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d95243b1614ccf3bcc4b16947a1692341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd89ae3685b6650b80b2617673eb50b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccceb049d3f84568d26b8581182bdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1c44572dfb9b89aaea40f9874c290344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7a25f102d13a7880109f3ead6d987345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4174e93ad9571fdfa7fe66baf42ce6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955a9cd15634c15fa137b47c4844958347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626758fdcca365709878fb8a11c98f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0f0dec322915031c8bd05c34ed9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ef046dc27f11e3db09bf8060963c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191103c591a29856f3a7b98eb9a75397351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535670caef58dd09612f935b95113048352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dade634d5cb629adb2c1c5e858aba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584a870646a51c58a71475268872120354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e024629983f6896090835b1d81023355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291dae2f628e10aca1a22cabf007981356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d8b82e2e9be9e9e79cdb242243e34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d92f252ec47efc000763bbd0ddd08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da3a34c5bcbbfbb55d00124422b2f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a651e07a96bd35765157533f2567698360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a4017cc9b321765d75352750e58d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d4394e5a07c4e91991f265cebd534362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e6dc872cd81ec8fcba5cde085c8fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bc33ff160d1b0b92870b68720861d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8f3a12292258631edd075f8c40af8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e270ba6877e91dd71600516bcbdd0bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ab2bc7a34a6895350a7e74c9306b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ac747dae9900e691fd9db70fd40d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d16c07cd302eb64337ebc3a595fed5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21108b61ae3d5838793d2ef3b3878218370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d0a423379da1f38bf94770db41b18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45879cd97b6c895de1006c8c46764bb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b661f031b175983b807615c3d40bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d769b8966e8c18cc3077734c0fea7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9a239d8f132698def35bb4f32404c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a182ff75bfd6700c65d1c4dc6e4a906376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6063cd6bb7f236debd64958a0f68a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c5470a56df3ad56c7f079988bb701378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840085f9a29f442daa1f7c3a99b2676379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906b2f9b7eb6097b8e757db89096c83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07f4202e3753c21aa9fc7a75fda04f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf701daa18203485e1aaac17827940382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86c532185c28aec30c4776561052bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517f2e41debc0afb3a0bdba62090996384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d904405bffaad8f3ad7c955e7e5c847385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bae3cb21567471901f7daba54b8483386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a52884884615126ef0d7858467a2c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57850758569da0957922364d0fe7af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e0a55bd7478b988a3989e229c2707389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c14689d32a7f2d4191bef38aeac03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb9c6b2fbf303aa79118677832eab7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a50c26fa520de0e5c85e41152ff84e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3cd55636b259a97cff99d2c311b7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d002a579ff600f2e0881534261f2ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c04df33452e4cdf8102d8a04a5c6a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b195b152431b5856c9ab08533f750396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5750a09edbe62ef8d2f34939d31c0fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b3dbdb55bf5772fd27be71d818c86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752df32e7ba47b9db743df85c725712399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cbe9dbc40e0c8020f4fdbcc58a895400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7291ea5374dd895de41f7ad0d6c4d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012b143c0ffb47a45fdbf76616f7de3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da9b42ab4a9861cb03deb671cbd681403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eab0d4116d22548c9f17176864f91b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b6b52ec500db4cd90cc4b53cdf065405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2af1205a80a2583ac488e6980de3b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50a7692ee117ad45eace1f6c7c4a1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78f97d72286edba357a4933f701c62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c27e1f4ad8dac51a0c38254b2b7332409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a8474946f65f574c395ec38946e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d244ede4c8a2521950a52a0b45444a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae9cc462633c7663d298e0a7674ac1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674cb1e30d95af1d9e177d92444bc74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8666f520ee10cff7df73502d5f9f382414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819513ce8279067db3f134284434ac88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4afae3d1be9cdd0e3dbd8baeb5010416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362823dd7bdff3af1277dda84e13293417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeb60010f7fa0827ff59b1ca97d006418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5f9c09c1cc37f39e409b920f41878419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898049cb738f60930983405c2c9b41a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7544ed60ad4132fafdd339402bbb6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4eb729f0ecdb2df01c080b25f0023422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e902870bb33c1669c5fc26ab17c02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b0f801237f0e401a27aab39e62137424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348908141cd532d4077450c0abe3b5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6201ffe0872956613d4e46ed473f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e85664d2d5da860ec2fe6e00a523c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517494411e1dd31ec4ccfd56fbde851428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a4e89fb472538e98e9492e2bdf087429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca613e01a18e0ccf5f160b1e198429430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639caf04109efa213e91b577f1a217b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245e228fbf3ddc288601c67f3c5d4ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ebdb48399e5137a2a2b64f55720a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a752b75aa4b99ff9db777fb00bf6b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d91f500feb77c1cc12f3de3e44da4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d291d9d160d49f9671da17cb9341c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35166fb7cb4d76cc234520bb7d14298437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2802c7a10b820c142494f8775bebbf4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198485e5b4b6759e60b92f7612ba435439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40974af8d26c97395444295e5b98415440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36522c505490994688c9bf06f06c4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7c930f234b5fa95ef9cf7e25fd541442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441033f38aa47b11d05308246076686443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa2e3edb0c341809185c0284146006444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef965e4142a66945e3f55db27124175445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef356afc509fbc1ff09565c8bee13d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9ba4450ad03ac02477db8549832e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94181a71d2689dd1e988f8e3fcd16aaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8cf88266200c5160c9bd8041102db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04792650b577d088f3080f1a5e76f7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ee6b42d84e5a43283e99790ae155451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f93671b68ffc6dafee9d09ab9e5402452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350e1ab3a255a401b5f9d57fe32690b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf05b749d79d435c949b385f59f4fff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5f44ada8a7afc48a78f2f2fae5f61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937686d16e31f7749e96732c970d1ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d440aad10a682bde5b8e811048c78be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e654dbab725c6f3125ae6172c042d31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313371027328bc66515b4e3fd0bf9cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e402d87be091de5659f2fadeb9e50e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883b6b90355f3439afb7c63176430c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416eba4aca628f09a6ad5f221cd4fef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0f790a0bb65ae42e3f4a36c6c7347463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631722b3ed6f2b3bc7c54aedb08c385464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b177f711a20778181e55895e3bbec2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9dc7817362d6b65971f1eebbf0b39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45acafe411f06b2cb124e6a1d3ba2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2458a5b2ad020083cd51db1cc944d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b530afda170780fba5df45469a88913469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f6db107b5f86e329351e95ee117bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e8d098457a006850d3313f4c6dd14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b58e66353aba706b4e9c76c655c49b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2e9fffab20061c7beec53770a1470473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed9694c00fbb4994a50e25389520f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d1741814b73247c06ae4502ee885b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d80330232c5ea34c6af3eb3238ef1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc1f67a1557ced26a5331e3f4e3e6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da941a8514a05996e3ee6f311abdf0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864289ea7c827db88ab87c64b2f2049c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068223e8ec5b1742d0ce6b38c3e38852480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3700b9a75a6b45a198e9fc02cacad1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719add880c7494f55ef6817892996701482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fae5768111c8b7cfebf178b502be7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7406e14d43fdfb6a4246c5b980d6ebc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11259049fe9cfcc793f6593a973373485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fea643358f34452cbedf6003bb5bfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dc40356d3863d58f9abb040e9454e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1695fb61a2332c8da06b4ab7d0e35df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3274242124352415c839c85ab670a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f34c03410bf3745230f0f1f5b10ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5554d60e0dee7dd32501deefeb7eb9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac8596b2ddf7b5eb47327a2dcbb191492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e5992d8a77c79c2602429240a3c2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c2c19c16d7406869ce5fc57035450494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3e7b055550f3a15d8615db447b7a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b9f6f7fab159608760c6c8a42b349496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa9b98d2c6c9e48212d4df2211a51f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313f53b207c6da77a7ef28152b1de97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaa77e7c8ee8d2db2f583765200c85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ef7ca1da5175731be21179149e78500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8552e55e018a15c867cc42d9bb3086501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bacb8e71eb92eb11412b07c5530a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afcd3160532804f3d7b324830266ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccf0d56a379ebf1a34c860367a4adb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7dd25a9d1b6f648dba6e9d13133d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6df71b816f2e3fed0e3762d61bf38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c7bfb56aecae4f01f20720e44bc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d593b56fa6cb0546b4045a2b6e98caa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574551831249c6e6143c98045a96c71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728319d15d16a648432ec3a1daefe97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf07046e194711be828b96c260e9f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59fb67245007d91425f48367927d1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec30f2a7e5fcd62979940d1b5324c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae41ca6ca0ad0a2085c9345d0fa4ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdeee9b8e8d32125b154b10a5ffb29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808ae1e1da3550e6c5cae3f77ad86a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae1cae0e297618258bc8495ad7aeb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48a8cf0e9bd57d827a7d6e2cee2e51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf126af41389557c23525028a294711f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffbaf0c5fcddc5ce79ae1b9288e53a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831cfa6eb0b294786679dc978e2ed20521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919e818739679815e10afa9b4ca9ec9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8044e77c290e4d85875d57b4a899cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283438c5b18efce57b4c5e9e4f4edd5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2badf1c97efa1886f72c18faa5c841525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894106ab69672f25576a52270a11fd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413a4b2898f35035685b7f0668a0f63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a29d3594a0b0a996c4b727f2c1608528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e1776528316b6cbd8f93b797cbf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a10c9fe96b51b4db5f5c09a7bc5b04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fde3efe4d19bdb9b31cbc7d00a2db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e541dbd15b7e7fa9da9b76ba9bf39b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206c9ac46e3445d40d41897871b9fc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a591046e02346ade49718201e596ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2141155c624875d8a1724361da967535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54e2a57fc84b7a8d550d5b7a218adc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b04acaafdaaa0b71f9b0eac1344202537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06930265b6eff55531a272b94ae835f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf288c847425ab52e59125d57ac1d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67064bf2ce8d4bea88b2b981a7287d74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a970e31edbe1684ddff7e589a55c06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d624b3d33d07f703ff40df65473503e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5989ddd1b88a175c76955a2fcda475d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa3928dc4860a3bd838363385b9b43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9adcfd87af1e408b1cc3b1f2fbfce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c90c4858bcffca0e6ab22f2cf0264546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3add94aa17f3b88e99dda1dbf00ee09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0fc36e9a79133e0ba7a6ca8e7a07b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0131dac1f40efb64910058a261f00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8d8d1b66e9534564115c1fecb7618550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1d5f12cb5aeafc9e56bcaff702b13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09622576b337da2c5270c621eee39130552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ede744d47ab562ea9545f6d8fd691553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f9340e669097434da51fffa09ff5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd902b2e703721e4924650e9c30451555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0898facf52b3482c7b5619c63a9ec0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434297afb0c9c650aa20a561103e8bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d3271272e75082e24ddbf86f9590a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65549d097135efb4396dbb3a12c933559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6690b6ce5f41c973e35c429ffb610560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe8bb3a2694bbbf9beeb325378eda7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5862f115b2c188d364c12680b951f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fef89a82776e9b28e533eb702b3e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa67846be22b8ac7d61ed5f98ab180b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1cabeeca5c48baa10692ad2c48cea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65142269cdb0d01464a14f984885bde566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1875a7caf2bed14ea16e9c7094d7fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30e3256ae53e9f4c7b39a97a93fb59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2447e18fc07861edca4bf35dc77d6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce813c2bfaebb301bfea07db9408875570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1f8f5ffc433b41cb06e72e158f9af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45200aa3d093b32fc3676bda5d704e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263d1271b71deb8a83d2bf98babdbde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06fa45a331ab167a8f0e81e522f3f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eee867544b7df6e445a9f8a3ef6302575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2042c2ec72008500e2039ab349575576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10efaa7c11fef8124ca39d5ce6dc14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843145b9ce4466f1ea374052f49828b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142a81e854d4e8b7c8d30255a336bf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6ad1bbef0707a2b299928a146c65d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6808b12e377bdf8330c26d2097712581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a6de0440e597cd32039e162fa927b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc19e8ba4921291a9117a3801b08d34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6f0cf683a7da790a64c0076e11dac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a16828789e9e6b0683617e54a37ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ca6b823b84aeb3907192b53facdf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b1938c78512e416412e75cef0006b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6c8beecfa09ded92b77f9e5fad584588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f832ad30f3c7ae95cae87e52f2dd356589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4af456290fd5faf566141ffce77466590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af985660d89570a506fa40a8852b08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bc08c75035beafe1f5c0649ea57f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0db03bb1b6e758c2a2c9f8ff04c2e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980b9cce02338342a358e278036f66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18795ff38f33b465993337cf6293a38f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1c6fb2eb98919f93a5fe0cb5186da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45272c09130c4f8ba53fef1104471335597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaa32448043f58077fda483ae797bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d55bbc8b0f7718010c1fdd5dbee079599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04edc625d0ee133e9b67f1d8d369fc8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07568969d8bcec5a2f64ef53d2692421601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029192cbdb45f658e029a24d288c60c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bee6a823bd54171151141e2d62157603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cba4db3d11778e01bad5bee86db3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cf82bf7060a5f9206dbd216dbf2db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5afc0595c88f141e9c2ed27434efa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7d299e1a2b2f9e57407bcd3d405fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785bbb65d1a80b334f4141359139f65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c1a1322c406a32a5f9868258b6a41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a48e2072ac5696c90c30c13346b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c1d7a371bbfd93572e1babdc0cf1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbb484cd5f2ff9a1d6d83654d30c0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406b3e0f54a80c23a207196b0f32151613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c9e90aa7cc7b488e618f2d7435e9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8539ee042b8c3aebf9d28f072148a81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395699ebc82ec419d0f8bd7364792e69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb57876495830b2cbef9f1118d844d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2fce42ac1396ee129da4f9ed77687618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ccc7cf5246c550baa444fa817f593619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5d5c81609995f5fcf673c7dc90bb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1fb68b60daf0297265364644518f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e61bfa966a61301b85ef89c0f5ad7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ffc031feb0824211a6e0b98c90dce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56106c5f8a567edc5117d3da2b65cb71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636234660b8682476b17449834f0f99d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42df5b872ceec9932546cdebbaba05d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184ca9743c3e29f580f9f69b8bd0402627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ebf0f3985144b3bfa89672fc86967628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88d4bc0a7c216bfe363abf49e16345629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec68eef52305b9a91c3702b63b2ed53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb26a8ee79bb06aadfeb325c816d211631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113352ec40833f7654867910398c74c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3ee4e74e2e5a5cb3faeba24a633f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9883568945b0c2bb94a564787d0bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b50a22c2cca3c685942da5a1123d0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f9c663ed1ffa8b55f52ae007761da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aea26d06f1afad85acaba0f6127c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fb9899162382789dec042abcdd736638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec33ff89aa7be05077e479b6657a0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff49986164c8ef6e456f34ec9fec4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461981da7514ed9e65c470bb743e7c19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdec9184c65b977ab310561b7a00760642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963414ef893ce04ad5307c96a49a8077643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffe868e7de2237a39d5c124326de85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a57bd18a5cedecc5380f71ad904c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf6b1eac75f16b5027d73fdbd031bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb73c62138df02e635aee72ec76ce8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b43b6c06f4ab06bbfb837e1775907648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd02eccb0247df026ad9409de12a40649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe94209ebcaadaf3669da1fa7d2193b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b859cc9ccd9a34f94780b3f081126651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bd6a6bb5f2e08f8381cd509213adc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cec0c31143c383c4509baa0a8b0d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083f1bfcc01de82361d3708adddcb55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74328476b687d1473ef67ee67d61970b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcdfb354278913a2afb1145f09c481656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c026f75b753db4e2a7773dc032860f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d1fc56b20e737d681674f12b8c789658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e85e427689ac2a45ded0d298fcb082659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4b3a707ebfd73fc409ace6b328e8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79698d3739202b4f570083d36f7ae66c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a0ad21ff73acd45db1fb283da9c34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d131dc1967c8bb2bafed1ef3dabd9e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736749f3ccd44d0c775e624aac75607664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf4a0ede698e8fb8f41250fae0931f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f3c4956cc4cfecd10ae6da2e00e36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c70b3439ccf6febcbf939a91ad6299667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f9a6459642e06375f77d9e2bc4b57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bf2a8c5c0f469a9d5402df2f5059a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea37d1cd2fb3e74d955ef86623ce20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bceeaab02bcc4f835a872042f90a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bac8d84e37ed687d594aad828ebb5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fcc4580fc2934fa14288a307be7ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9032bcba1a38a533eb16dd319a6c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb8d8a3e0c8a073cc79a3ec9c0bfe3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2797f0a726e6d42a76f014a64c4a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ff6d30a2baf7ff95809d26712e8c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab5a79de17d0bc8d469261b26dbb1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9acdc8466122e109217b1565e6428679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8c2f66c4bf0537348169bacd38c03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56dbed553e3efbf9fec6575f1bc06d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb271a16b67cd8cd417c74827e794904682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83065a86ec55f9a58b3455b33d5b2f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa653999b5b186e9268e8ac92417757d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae10c5682d760edfb05df98cc661cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e28129e5ff13a0c5022a30119c878f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48890febb577086dae5c69923e254975687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77b70defc242d08610e9ccb9291cd6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0530df7278be29e857d687a35eaece4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c72e2fb49b8b2c9b4f9fdc6187c0e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c962171e3bc5f836ea04306b0eee8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6b2de37b7f9aef3277e84fa62886a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a9c76354e5a1c0fc4cf7aac58f632693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8e40f870a31fa0026b64a4b6cefdf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9abe4f606ce8e405b5225d9f2d2427695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aeb23577d8e63fca32918b88ce282b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93026414a3c41d9bcb93e36a0d6c902697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc76c6835584a07d39f0f5f176cfd6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe1e5e688b270b87a80c98eccef053699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30689fdd90a0a046306f438efd6bc98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7f323b221579abaf1131959e32190701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5e835d7ace54f9cbeb7eb18637a53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a2bce128415b6eaffde99ff46812d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2933cbd2a23d5b0e41295374ccc023704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3e2212ec4278daab57fd0b5bdc846705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41205deab9262d4d7f38cb72b10317a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a016eca972bb24dc4f368fc16929d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420016e34baaf72944c4f032a29a1028708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a623f2b67461664d47afe95b07739a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7ed56190736121f0ecee05ba8adc3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544a1c6a32bddccb57053dae6f7e795711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88cd01cc493aac21e038d88a434fa2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d60f00b0d75782406f35e821c12a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6653725228003c7f57519cd2b11f3d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfc77ffc16b5ddbf8f96324a807945715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092bb856a15501263c206d93a26da89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62a28c8ee11c6598ad6f93a8feb439717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee819e0bb0eab1f8ce7796c7f60b3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04ebb087932d29a9e632ff2f47048e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a8dbedda91363f87636090ecbdeb3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9553728c909da4f75a8ac72bdcd6c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da116f43abfe613948c1dd0a83421fe4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785342a0de2fa4e7cd32e2ba4f1b47a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e9030eaef9741f33947152ab2bbe9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63ec9032cd7a4865afcd5d185bd70a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6f9b353082aba456c803080e4ad5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80223d0c6d16eb971522db3772ac21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157d04d3ef770abae299c5292496572728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c22e9e4af275328753b20927812b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828ebe65a0c405deddecc4da1132f60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87254a13d9c8c1eac3757f202604a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd710b5d9573dd461d3b3adaaea3a49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7545f634967fde312b5feecf1fbc89733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547963b5df24eedc5edbb41876d0647734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dcd4a2bda1ecdf2cc9d5b44dcfab9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fba24f3f559ce16682b123fb52d6f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47ca1c5e6fb8b347730b390a251988737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062210cbca4f14f277e3e3de3f09099f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f281ea2e3114a19e6bf8213cf9954da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330a28bd7f8197c9677a85e7a1a48c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4f2d3f397bd2bf7ec9ba8b427e09d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d657552bf393aeed06547c7ac2cfc7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e540ca6b5c1fe60f6d98d15d65abe60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a14450271ae068d212392cddad95744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9dd8731b63b1bfead64d0196b7e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449d97d71e0952437531bb670f32c35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c17e3c715fa83338d1510aa8ba58b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3597cd932657a86292341a1e8b4b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fcfe58593c298db7c699640a9a031749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc008f614754e036f54d50e9768be392750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e906d20cca85bbf2a2ecfb3869fdba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4a95d1b7d1b1dc3d6dfb73ef8f0db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85814bb9d1a8e374469dd9bef1632f15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b435b885c713b95d522588e8540c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e717471da131cdcac2a470834011085755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f9ad30e91abd4968327ca095c73b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b60c77ba71c811ced0aeddfb527d11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3bd18821352278dcec8512dc67c65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dff271a53ac44ae5983808190d1ac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1bf768149f274aae5698897b05963760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84aa76c38cfcc7adf70ebf48decfc3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d4c944bf7caf0e617c70510f2a452762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e2cb04a33d452a1057ae0e0bb15af763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2dd85b7e9b80f68603059bef46c05764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2df8c660788aa0a5207c813c6d620765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012757c756b3ee880c8010131e22cd49766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394087615e0c66fac54d6c95b631c65767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>