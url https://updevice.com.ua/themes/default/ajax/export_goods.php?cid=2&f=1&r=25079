--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6892abecb4291f14ac05dfa82c83ea91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac896ed811c53a3a61f20bd46e7c8392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f147123fe7cbf53fc21979e5b83713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c9090f1e4402476b510edec2b0274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba2c5a18f6574d88ade28d17c0f7de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7591a022e5a027fc8aa3dda4e98a2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57e6593542ab94833c100b9b54b4fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f4afdc3d279d20e01c4a86a967a238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778589ecd659eba3881c770b62989a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3f11d9c351d70e700f8522f2d231210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed033632b7b4f625c2f85e1dbb0e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1879a7207354743d89d92b2e60933d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9d912170fd1773968a62ad525869313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad14711fdcd524aefc0986ffab9c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0e5a18821e2a6b75df5fedeee1d3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820191b58e82be3c5ea6514cab8b669716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae4129ea32c93f22b82b061032f33317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265362692bfd51fad06340ab1548ff3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef694f1a9aa4fca7c5554a75819b8d8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e8b17d301233a1dec55e70e89c22320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3e033f34823a58a1d1e360b5e57ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4767aefed0ad92a77285be7ae14008222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48863a7e6a21b3ececab7c0e340538be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62af3ecf2590877f85f5f7a6e64e37624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942b7f5e0630dda87ec99b1ab5aa0af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794043e5f794d1c4d29f5be7b2390eea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770f7cdc1ae3171c052a08a4e14767027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f693aa2b6c964377e15107240eb4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d4ee17a4bc1f81e3a77bec964931429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c5621a355f19094b299ab1543e13130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757067de9a80ddd643cf6748a8a687031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1209d72d346c0b19f17920fe5a51532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a03f438be1dbdf758a474cae82f05c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5700a9d54ce703ef9ab8b93c6a835f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94e8743e5cc310314b8401121047a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1a46359365a94957a1dd6f88bbc7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9c416ae55a2ec779db40ac4218b9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38962d6a5b93c02163393367e535687b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccfef934e482054d46e6eb69666bc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138e6c54e6a1a36208a26d48336de4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff549a60211cf649eff3fa373e5d7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c17704dce6f68dfa806f2bbdc9851742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ffaceb097b90bdd735fc07d4ebd1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86cbb47932b0b673b0a9c53c42696444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c745367845a8dbabfeedb2f8b7a7f9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d243c45f0c19fe8b2a5d73a2659d0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83c005bece1d0a9da48d0077bbf52547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee83fb4cd4d9484ade6b905f3d3f8a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c013893545038eb5d805042146c91649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6cdbf699ba8c4a5936ce3f188c55750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457f47166457a6246d017b5c1bde9b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c31be27a285950c2b970f8fcd107552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb212fb1c560ab4fe35c09afa2009753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a162f0d7cd561cdb3cf1892cd9108f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3c2ad7d60d20f713e1d12e288332155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62661bbd8eb894e451226fc70f1e664f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a216041059c182e920584a5ee4a6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5acc4b5f073b19d7265a17630806d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49efb5cf4b0904a813d34017e587be959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e9b5401c2a037288734f934757b3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9844238a6266f53868874fa5be16c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe99f780fc7f14ee5f9a12006ac0e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e800fa41e9ef5d079b5f119640d3af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31d562b04e191661139404e6c259ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c417e9436e05e57fa659240086ba37065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d9f5b82747a454bfcbc33b698f6cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83125a7b5f72db4daacc1c14b4eed8aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f53b945850e20c00a8d189ee030bb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ed1376408fa2800e90448e1d9467b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca9c4a98013635362f3b8b78de73fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3098a33ecc1f4aa03d84f29e1399d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c053295220f26cbd22c40aa095d6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7f93391ff793f582700e66c08cd4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3424cd6b2bac7899786d32158755974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f76fd92b9852d6ad8e01ca62eec95b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586326df49e7c7893dd14fd9579000976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390147db4daf909398cfb017103196877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29140c06100e9c97cf3bdb39e46e74fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef04f6f550ed91219ce50c135bd6feb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37468efcdb9ac90128bfeb21169da82080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00178c30ee5c5448b9bc6740e435bb8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c7a9d60d3e394e90af8d0d9b53d1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025de35f34e02190fd058ea2d78f9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedba8e27ca483de89e5f672fe4eb8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f26855b9948749ebd94fbe16572e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75d6cf88ab065fac962823a54a7d5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa45ac87c1213ecad861bbbef5053e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516570523b5fea13174437cd2632f7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836bcbaa78ccc9bed3981b906f83caa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816547abb150a56cf127b9bb04e271090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a837f005d06e2bcc7327e33878f222791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15fbfad4508f6b847197ffd1fcc12b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6dd2c96c386d4a13380df4751880293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad7fda4967bcfef2c6e469febc41ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2bc772fbbb304a9c1cd084b8eefce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a69b6a9dcc0b3e5d2640ba3b1eaf0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac322068b556c0eaa74076ccfde0dd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60fc84d0050c09af262ee82ad92d5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d942bf538e18978e5dcd4218050b8a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a48c1e5a34235d9bc0b2784b8a025100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357b9f8bf7726341f5a1f41492d369101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bba8fd256e638584ac50aa476ebf9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025a9f1f0a52864c681fe51530b7caa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1817a61f0bf7e2e9022b3089b6ea199104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fa54ebf5172b9a7ade9a6f5e05601105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2445f9c3447b6149272218f5510f079106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a2e83f23a100ff70a5514f9105492107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f45e200f5d06ac3fc93b72b9e13a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3e5f77954fe63b013c98924d3c9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0d2d989d1761185167670d839372c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94fcdc2b025403144fd51bbc9619fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f4b0367fa2d421e7e8199c63c8a39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba01da03153fb1da98f2d4cce6a46d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee7ea73ba0c08d739587497e8059a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d7087c5d06cb774bd2b626f5e37e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56bb4aef6d444a6346296910c6eb2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01579e7dbbbd9cfab0fcc7e0f48fb53d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ef8c371008d520c3bf18e4bf94850118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e92381cf71a41318fb0a67685a1707119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc7bce0893c0d59ca4235f873bc0d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0ba474e304da9d62ba8906f3aa5f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff48b5e80b2e44ad00baca8acc1b0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5baadf19d90efbd0fdf114531ae95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9c8af97a3df5d3efa2effe077e97b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa2fa40372919ebe91cbd934969f11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e2875360af9b607bf92b4004b6f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8b1c5a4400cd1948e19e2f208dd92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197cf65145e75970994e1ad36391a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767171e1c394500a4b6ca08bd5ce900e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7913d0d9472f4cc46365edabfef88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfbcbc9799c1942dfecb696c68327c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd05bf7f77e88d65d52dfdeb3ebc8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a42a0a79f8914669fbe35b4c7b95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1c3228fcfd1e671a608fcb2f94e06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135dc88288a54e0f7f0e9fbc12ac962135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd480448a3a3b390d00d0725d51c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335b64298b15917df7aa6bffd53d501137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1cff231fd7a88666727e0bc22a161138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc9a6405f737d691b77b6f12045b5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07e49aba66b6bf5a11a0ded4799e7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7bc71e89cf4d18755cfed4ebeef1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3edc17577660a2bea900ebb4a64018142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de6f0681725288681d51f3a97e6b32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d56c96730f211e6bca8371457710bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30439b32b9846ec2b8cbdc0536e8636145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216df256162a1600b2d5727ee7e3487146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dac5275e3d22173653d31f8e6733b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde654d0750cb0a49f2732bdad5294ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e15f5f375bdbcf67e774f71544bfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce481e2fc1aeddc55fc0f1bad6baf5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6d56b99d802f8820e17a95b77da9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f8a00a43b7b1b9e20c03a2e7cbbde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae46f44c13bbb588cf29193f14d716c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502985dccafb9a75d7618e68e1e746c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044e830ba3e6106d1e5b4ba69958b53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc83e6317fced1bbd93b55e2ee6f453156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7630000de82123e55e81f458a57103157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7a467b1b656fc9683b532cfbbb0e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1aea12813a38df50457448abee583159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b6174ebdd340977f61f8956200c87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132446723cab19714015bda8aa139bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e738ac2120474bc8f0d978eb008e60a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493ab3a875425d989a76fc45a70b4c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab448f16f3ad51de4dbdad30e9e20e94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa9bc40c059146b231658611fd4188165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaa10bf5c6fb6421d89c758c4672ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c831f69eee6487be63d7dbfd969b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2963438725eaa536e42ad17503831168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5802bffa21113e33c7c9379280210b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa2beba243cb8569b4ba323959c25c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d396d7a69dc3e2ace2f3a6001e6ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377315b9f1ca818aefac17ac6488a2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744a8260307fc1fb9296224c4f13389173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39a042ad49799de604753f1f40a96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c1830319bb09df5b1c4fd53d9a46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574798da6e03a0a320d6210e2353f3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edb5bffeea05d4f08fca7fbfc0b41e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331a8fcee1c6b33b2c2f969d3c22f05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2309beb0b19dbd8cedaf2fd2dbc4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ca783a2a649b1b2bf640e5c9fafae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970b576ded933042caf4ac1afb9f9a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe44478835952fc012893baa63f6ec5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fefd67faee92f0c2dd16ebb63aee8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebf5fd0a36ae5f6ff4b51956d7670e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088edebf20002a6dc3faed36da53071c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446dc4525f8d0d7c323420175ca5987186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b2d60ebe4bc4929227967eb62d3ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e336f4b812b130628ac837e08aef7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0897ca176f220b6e295799ec32ca52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab174c2d5fc9bbb61fb1f711a5dc9b71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114d92da26767dc54725652fa7cb025191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187fee3cb58dd2e33b548b37b09d806192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc7a9285c30bacc94718fb96c8dc46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8417990d7da6972060c52d61a94070194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486090b503e4e94b520665757995c77b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06db1872a0fcd66ff07212f50810a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dfbd0e55dfd3381a8662d0cbfafd7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33b894a696e6ceed55630d4a48573d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e784d69538c0beed59b0f720fe736199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee37e571081f3df6b92b1795a9e4adf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896d761a639a9ba924da54a0490273e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fb88a215393442c1c137250830860202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8c830148da6ecf96f7bc1e41d2815203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88032d38a061df05b3c13e00fbdcc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26c45364f0482af6d3da841b804b36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b2aacb99a80980cde5abdd753f495206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960efadcbe77e65223713a295b43c2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e39f98b447476b199eb986b2c339d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191699940a49dc8f2e5c7db9499dbce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb89766491c0604eaa4d4fccca8ea0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3c21cce604cafd4849d79aa97c4bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad35e1001ae3e4730eab62185e6114212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623977918350152f0e0dc90af396d86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e127a712d3cfeafa148575525f1cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414bd81b169e2fbc8591906508e7a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9c60030f3dbcf0a514a4e0deac284216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1638fc14326b629c0f904f65fd8549217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b070d5ae9a0146c3c282604429a0253218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19654be6c8812205f3ab393d7d8d005219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528786512880de951a112a15d395a55e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb7d247a93c05fb84e38e89b0b932221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9deed83dbf178cf4dd67829e54aa1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b336ce3faf98bdd583e63ccf7051ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c06a95d2e33f3f34dc74e06d76b98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeef2c48cad3282c4dac9fdab7a38a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e52db65325bc450483be15b07e535d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf84d74f090576c225a8b49f9e1931227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11f2a6f684bb6c66e587ba2c59e2b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d89f2c45235eb039041cf128a80af1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7c7c247832d794b5109c9beb07a97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b294ba22db9fd4d74c9fd94ca86882231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd900ca8d6da613738d721e347b5101232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878585b2c125b4c7a2b63f896147646a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98170feee5e4604ca4ba38c2fb70f4c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d091b85620e58accbbfee7e03b8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d106f1815220d47a007f9d47f7da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c0648c45c6d1725e51c0bc1e6eca5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3df4ef41cfda4eb4dec2795ac136f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160c04e4fb442fc4d983b683ab07f3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a6edb9c37dd99b12e604451b08c16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd516b5845ea86fa43ef16c8896cf49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9e4fe74f0eebecf31d4990d802966242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecef08d986315ad811b28c8a084c52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea74665c38811dd22a166c492b163a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459b9b2ecf3a9bcea390692577de842245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1431375ec8e8656bab9517d0c26ea44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179f539352aa7ab4dd8e41849500b30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539c9b1727dff9eae93278b93113190248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c8151daa71aae2a2cbfd14c008ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7165e063052387256a0e17fb907f7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f487c53a691ae65b5998677e8bd2f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f815d6090a1d5c1a9db3a80a1b70e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829caa81455e17f2d1d9392a953f19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b09c43722e9928549bb63341eb60e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caa890a6e0bbe7d197bbf9f0e82d60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90668d3e741db8ab059ea9f6efdfd555256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e76e25ff6ea93423f8bc8a48c34db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894a09224406cf52a1750be8e609665258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c502ca7e945e6d4be5c671c89ce910b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5c8776764373d0c9ff26a8ecffabf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4fa8f17a3a1b2ff272d66b414a4c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92970d0c5f99496ed809fa2b7768fee1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f937972833c08e20aefa7cb9617cafb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9653511a7d358b72216248a267a646264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd49b74757aa389be9c844b3b48e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624da8567b76961f77136ace53340b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b5319ba668d97f9bbc70ee94bbc7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0b1994ea254f5927535e58685bed5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922772cca5f0ce321e3a81b3869216d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8334c3b5b81d217c0f0a1ef7816e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5d6defd4f00823356b5e2173fdb40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7d8418ab6fbbc3142902c3c4361a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9a7babb4670d9e228e91008dc3de6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2294f9272a505707601c9ef1fb51708274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706085943b7abb9200b53535007068c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e9917a07200d09e30afb47eb6523276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab2ffcd820ae7141580e62e062966d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae48bd6564da5f75e162208366502d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea4329d70cfbce386921e701bec7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16c2b087708d884b55cf85828768ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd203b5f628a0a28dec6fd9af204d00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023b2ba05dfcf6aaef23cf481ac02d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbf3fddbe5bf18beb1bad0f9940dc9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f89fc4fa952c22cd459d4a6d436035284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8d125931637e035a5fe81fc3c3994285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30e5894da1c83766b4f2ac21864fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45330a69816739e339383cbfb850e55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e41d925bbd4a2b8ce9353150736bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325338c4b04cc77995ef58682a6a0645289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54025db8e81f76490bb6214be268d52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b52f10b4f472e5c46bfababa216a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61241d261640609fee2bdc38df5017292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a596087d9f46e4824fd5e1d90ce2bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94a256cbde71cbe9c320735e7de13c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e711ddffe5c36b7de88fac6c67fa8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7920e8e17e307554e96fb98541d7a1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab6d3d79ed83d52405d326e23b037297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d225bf5be3711af5262ba4716e0a55d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14721aadffcedf9a20ed45f5c97c0a72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9f7e39ef819683d562c1b9cc5627f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b3535c6b96de8fd5fdc3c07301be5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b93c984959f3cfb7d7fe6a75c144a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03800991c7a03a040a7966ba9b2cea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492adb850f572d68143036d37f5b0138304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e65db7345dbabfcee561bc8d7927fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036fb4c4f8e24210d2b9b65b0b00377306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed370a51fac87dcdc0b7a825bd0605307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d8d17867cb950114ab9e960ed06b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f4d16236996f3e1d4c0e0ff9a3e33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd4d85a53f1bffd36dd5fa407711f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1254115d4ffcbd98e071bb071725a99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43ad27c02d0da2f490fdd01c6aab57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f55ce333abfe60c690a5e21e566a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a243bf20fbdfde3c54d6fb0b5dd20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93243c62e44f7a3c2956172a9742d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5292dae6e09e6882fe9ec4252cca597316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde701e879b8875b0ec3a2c55c42426317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec9c9ff4b471e356b7bbf1d808625f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c4d7dad9ba95b44aef053b9deeae3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff4a20c859dc0ac4912d32b97db207320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab0ee51aeceda615c7acc8f71024a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f423b8c8253bd6d2da1fa128b6671322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d1d3855caab9fccb8b3f1774b0076323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b2b903dfea84770cfc123283e38ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998d3bfa1c68b28fc9bc4d928b00570325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00627d2b427185980433be8870ddb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23277964023414e110f193cefe4dab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ba6e92e478e140a1d06b768063029328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08cec4924bde9a0ae480b1aa295dea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587aecd62cc5698bbc4810b3c900035330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc345496aa400006d1c696be5a749ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bef96249e26585572afcd6fc725b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57388308ead1a0cf3df12c79c7c68bc7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3970ceacbfcf378d072985f2656d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429d564a3abf560e36e51478992a593335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4d413a900a0d42da7be6c456448a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7ca8116de9b43dfb8b2c38886d0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d688f314158c49ffce919b32a0f190338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e95d39c0ae5a927d04f217dcd563ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc283c3ebe5b9ba98ce75a96040317340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bfdc6fcd2565758539c1a58f086f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e58323b8115d2b98ac408645c38f93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d1d7b04fac0b215c0fd1b32d59976343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a7378f94745d7d11ceaaa90792746344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff474c7b5acc0a6ac3eaa19e4f3d57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554feafd7b277190eb780b07ca1a9a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2c6a4749dd3af96798a99eb04f067347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f68d3ff60f35c568a4c5a6fb228d76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c762bc1302cc796a465497d0362fbc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb197b7674ad36095491b709b617dc55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ef6c90d314ad3c65fe5e8e6185e7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759518f862e9156f14765d1e52f4ffa1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82027f4cb516a3386be32a4f887d46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4338ef89194913aa85ca2056ae207e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570afb646c5818dddd8aa032a6c1aeaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560c35b2f2ee52126f7deb37f04ac0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37083d9f9b4ab7715f319c8ac9b212357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edcdebccf56223d0d8681754f81c60358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e16c28c6ec179a758b1fb68680578c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa39b7a376b0ef52c03d62c48e1341360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650664814a3bb6ce785fea2efabe39b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9a9f50b6f700b862d2b0a3d203a36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bdc7a02980165eec2c5faaed3c4ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95c158d341be7693bb3d22b3408aee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cafde592d6f83d1e81e063f3eec38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344af6d31f98fd7da2cf1d7cbdf1e094366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6a989cea0b8cee5783ef97d4b6bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88b59078bbdfa02ec4175b57276054368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5573d9c438e0967e3d25743899c09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357af59cc7d931a3c832f05f2fc1da93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd81dc69f6dc6cf36bf3c46c9086e87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64c23f56da7de6bc93c5e4253251a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fd66583e02459daf4481ee1f2146f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d574c2f06eeb92a7c16ddc825061988374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa75db7ad332c9f500c32edf9dcb503375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd791f01388a3e3c3187287ca88a261376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549ff6649c365110b1ec96ddd1bb7e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd33421fa0215a2616cda0170bb999a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285a8632ddb112660fa555ccdfb8bbd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380c848f4ee543cc14206bce6ce17c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0d63a9ec350c99000e32e9481db81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766e6f7e16cd8b466e8d05242ae8bb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24790c3ea727af1f20215ef1921a84d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9693098c71ebc132d496f4f82c38149384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb074b4fe58882fc507937d65ba30c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891a781692896eb7b32f4e549e545d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3ea4b3a80fcbf672413acc9ae2dbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c1890a2875a6e75e80c575f4acdff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea09f538b71abb5961598000b4092f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f508c43d3c380cabb92bade011432d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285d819f410c391689513eda51958f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f58319ae0c5a1e4512929e4a5eb337392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9d6d71fa4d8aa07049bc4aaf9230a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea9d630a27970aa28643d95794732c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca6b7b0c19bbfee7d6b85d72fbcc18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35732d0c0b28f36b99c20881593a43fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8804e8ddad108e455227f1d91f351397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d131226d318d9a16b64fab2c5f017e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f592b1b6041ab06269e48a54cdc6343399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c36c2837b01435cacae39ad624698400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa340de2a2e8c94f7fa20de10674bb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd3f2da1fc78f19e8e1c0f5b2e651f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bc92d52cb4d545eb4b3f78b6c13c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e258a85a780f821b84b8e42d3c51e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee900c79c5f7bc03fb2bcd9ef2a8f39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1cef8d72fd86be95c80f077a102b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fc28d7e483c978f82eb5da5ad4d95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ee042b1e18c81495e4ebd4c8daab8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e7bc7f68093b6906f810b4473bc58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eae369caeac0bc9a5f445d27ea6e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5454b46ce0cae96c5e23d5fc79f34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328a9a8281f2229b6c32e6d6fce911d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b85a9a9111d2a748991d44c96dbcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9a0261876f984c7c4d308007371a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768867a05a1053efb9d6cec039b228b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b87f0fc3e133234fe4425f8864b626416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b23c7138339fbfd9c934370eb1b05e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10488a3c2ef2ca08ea6ab44eda310711418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a067a146ff6b80bf7dca324d14df8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04179287fdfa4e938734307679063bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a7f27d6c9954af2d242e383fcd9b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce862e9b3a009a04efdb65971c648677422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7968f72a439de0b8f90577778c7efb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4836ca4e26874df6bb9c5022460358424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b91aa28ab57a311d4fe28290e86bc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d96d32745500774e8f5273adb55b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ba703cf0c1fb2acd4117836d58e57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf65368eab57dc311f5c7a42f000cc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e95f749d38cc1ae2ed8c1a8e00800429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682e12742bc99db31ed96d9dd44c12a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5edf511dc3fbc11ab61cb2f2b52b11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a0cd427736483eb3f8d8d16129c0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3b28a4c0567cbc63a2ff80af2f650433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575a44fdbf4ceeb112f083f08ccbf5b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda0b32a3c6a5b7d191426b06943c08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e57b1eea8e6e2b67353a2bd3f10222436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e0652b91480591abf520be3f2846b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f42952e23eb3baee995477312a6b9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a626de0c005d57089dbab6b50e7939d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1bf38645a46233b1dbc482401561e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76d58a508d0279abd226fc9a19b234441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70718a084fadda76a47293a9da23e37f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd97c3361f1afc5a0e4911d29f552443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b03cefea8bd44ce23caa49c6f405e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52c16a9c58ae66b5d6df1314002c5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418c36f7be928a3f2c7a3d8e132eeb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a67a665cf3a18c77389b0bdb1aa051447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc0ef864a3a5a5e11e00a45859fb72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d0083723ff69f8e343bed3b3311e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe07cf4643924bd34483c571dd60e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1a18fc81333d12e96c1ca5e52a0a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f2ab0437a67cd10905333b2a8765452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435721c740287970ff88cccd620af69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c5346e458bd65d0816dca34666de2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5650998324e69e0722ce35dec27eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d16d8d4c4f5884f462533ce1bcdcd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b28f9efcf0896504269b0e477fa09f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bcd7dc80eaad00562ffa8ff7efe20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98175686b8489908fe90d4326d1c8550459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4b44ef8128546e2574d0ebf8b5df6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e10ab07c859cbd6bce9b99a424646f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084d89095685ed07688bec880e99bf0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe9737b4d49d9afd5dc8cfb0755b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac245ad09283dc18d62c83625b540d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b6463104c3feccaefdd9dc980f50b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514725545f3c77c7800a80e6d93bfec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1504916558a1fb3337472a8a732298467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956659439cc518c2e40a82bd82194af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f858faaeef9e33c3ea2e310748143b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f40fc0f89b9bd7bdee04d914311c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3b3881b375fc63f0a26b6d69c09ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac290f654ded29f0c1566238c4fb50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8e6c074784b2736a0c41d55340fa8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312842e351b6d85eae32e7aea28d2370474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347639cdb01a1d844cd85e2e90f43a42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd0ecf54963425248fe202850be25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d005142af28e3ee23936175e76dd38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc356567ec1fdbeb2cac7bfc2acff82b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f506a23dbf39d2684ddeedf71782b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d183d5bd2b43f48c6463cc70f247a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f948a158d5893876a176707a2c201f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d4696252b282db084012491bdc086482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d739c62251d231de08c099bd41d50a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1749eae034356f6a203d9869851a6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217d75b3bbd675cf6fdc702a5c2b572485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba637646d04c9a60376c2f920dc183a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945eac41acf958886a9b885833e756d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bdd735ada29e4608a2a4c6203e3db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ac3a452e90dfc073f178fc875fc24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0788667c4ed12779079e6cb10fd66e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec9d0d27c62c75e9dc8135fbeb9f02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c091d588c31dd970c9ab54c69b73f2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6b9474fd47b895e61ab5551f1db54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33438273c640bc91ca7169836b429f8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ad1a89dad93be55dbee57ec27bbcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ae0dea1b325ddbaaad5e91e8c4248496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280733668b046cc21602674afa956973497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c70c0131927e9acb409f5eab6b9426498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96c6adc7248fc0c7739cc1386f5de9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa396461b9b9e771b755240053f845500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c78d0f8b51154f01b9cf0ea249fc08501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621c90e4e0cc4bf4a3f44859d88650f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcc9befa8c78692c217d7833f2018e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff00b2d35357fd6e85183438555451504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67a04e3134355f3f63c656bd4aa4fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d0bf33c4dc0fafde3b198328675ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028693643b123e8cec7ab83f24a261c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ce0ff1a82418a9a38df9d408d6c4c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254a0cd094c29889c5c93c7e39e6f40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d48bf44cfadb9420661b75eab2f79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9c641bb91f36e04b84500630419ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483faa223fdd9c30de15b490dcb6da2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83edcc40bc7535815e681ea3c97c59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9216a61dda411aeeee43b960f9592ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b119c4857f7561cdc565dd62212100515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0474e3e3da7378afd452a1dcfb7da3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f836495d9cdb5282cd29a201281cb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa57503ba4b70e029370076a3f8b7a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d567579779464a5c24d29a79d2da334519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ba9fc89212b9df2ed079431c4671520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db7f64b4f6bca6c11a76fe83f0ce93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf19f63eab11247a31197cf8adb0b43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c58ccac8c3f5e60dadcda750df17d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be045ec7051e8c48faf4388b346de4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae638be9b099a24e45c9b2fe77d402525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8c52e8ef6f6bc94ce449e5640419a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19844dd95038fec13be3c47c2b06d668527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f559b32f1b30b39e1da06f5771a72e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa25f031fb0dca51606796de8f1df49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da0b4db0aa9f223b3b31c8e3c5bd9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fa4b094c34e6ac2d74f532c8e49a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463123f8b013b33e1d9f83dcadc7418532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4eb02ac26663aff032fbd499ae930533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce75f293bd4c5611907a21fd6209c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27912e5c90a77f15e919ca6b26ae0f55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1072faadcdce9dd0cf1f2c7b31d5d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fae0b53e677f7ce1c161ddac07d34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeef5ee08849033a82fbffce6da500538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c6bcbcf5165c765c3e80beea2a4e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3e0eeddbc798881e932e7094da6b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b95216a99bdd39ca3f6d248869ef93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e856a3d4468fce4c3293f29f47c1fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bec9fbe2bbab3e8ffaef6743a8633543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac378c3ac9292ce08e729f2d74d0c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358191ac5dc92d337efc822b04e087bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f65ecf0c61818e1f46a443128fc8a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc118055873048c6ed73e235465f1c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a308840b5cad4595c31f1c23f7c6d1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc78c577ece351e27dc0e30ef8bfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e8e58010d5d58b883c8c78fa822cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c2a299dc464f03729e47bac2f8e54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8362e6778f88cd37c063da3d6289b0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8d472d4663b2bc589589e8a4ece47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb427b9a5c135678969507ddfbc79ed9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a2fdee7b712fb205c8396a81a2ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeee9f061cca4d61b9c82d73badc9e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb04bf8898bfbf855d0af5d8c55dd6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ec0e131e8f2c7fec3f9871c8c9d4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224405495fbf483588c62f88112431e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c5263b96b86e431c40b812ae576ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96104b8a4801e1c945c87f145f43ff29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058a31122ad8e0b67a5ec4e0ecdd849562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b005c310b47057344462140e9c060563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70621104d8b27b278271862d479e27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ba5abe16020eb8cd1ca3058b4dba5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf782aedc543d80aec05235bf7a887566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257592e97b52295df37476f9484e972567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f32cacba470bb9a6d2842b9f9f7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b59312660bb1e02f00ea04f00791d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270038ed0665aa5926e098fe7794bb6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1db84e9245f8e1cd15f63f8356ff9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c35cd0be03ba2813741c284e92616572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085877b46c673bb75828c4c1b5819dba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc69d8fb6e34a7fbb39aa7adf99b869574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7aa9859a7e842e8d42c66ddae7963575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ec92c2fa249eb43ad12ff789fbe14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640c3de5d5680015d13620cfba11889577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bbdb3185d6a69d4039bfcba82d341578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885a9fde4534a8c7ac157fec26c4b17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ce5b6ef016dcbc194c1ce653cd219580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d75669590cc1ad759d119106616b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b681ad1f6bb1295208eff69a50b47e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b24acd38702a8c73c16025c74e731583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7e11714732d6f2264b4f95223304c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18178e2a08b6e467268cd23c9e5078cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f5818897fd6bd3b8ee163b5537a2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ef2c58aee5cf6ce960a72f9f2443587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e56cda55cefe346bdd1ce4006ccf7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e254d2e64d7fd40e0196fd096882c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69c0cb2a1f55d397bf0f29a041eade590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a10291d45d5375b3012fc955e2634591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ab17b17c0d2c87b203900220ff317592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7aeb489a55b51b5c1a4ddc5f19ebfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d68a16d18449d060bd95438e29002594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b96fd25f69552c4ab19e1aeca0b49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47c0e3959c4cf6aa9cf2820106bdd1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea019c313068f8a51bbbe1087a9bf4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c270024c56e194be4d9d8e1d95a2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96645a885851ce1052367e662d207efa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b10f548e6fd9efb931e0c8e01e0fd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8b3ec772b6c6467fdafe8c332ebb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788660d027a72f69d10d9bd8b2c9d29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b973fcd54272d390e70db5395e84595603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0124de016a126c5fc2166fd9707786604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3897cc27edf696209326b2bf681745f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67f1c2dd6d0780914752d4fea93d52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064cbf98a2cdf1af1d413116d91b0f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd36d0e2c420cd8e6707bc7cef6b78608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb978eca2e1374072146a0a53108784609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a48070000b0d49646837f52d9917b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90346f4b173ed4528746a5d3cb468c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73865caec8a69de3bf6b96f31fe5812612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076fb30e9ac7e434e4f8557bfd8594e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4704e8e24ae10f8473a0ef235da53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a32f3830b4dcc86066c594da442a6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e3c5fa98f4152f563bdfd4851c68f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf573bb99313768d8e910d0005e963617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce06af337f2d6cf25f52e252de1fb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1db6c57ab338ed102b7fc399b431b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71650c371486beaf43fc5a960ac1b994620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cf95169d2c4d8c2186061a55f780e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b938ce6c4fd917a63e805ae78c2b21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be959d075468a9cb54b7d748b3b98c3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eb0fb0153d692be8b873625b9f030624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39d3d0849e6fe560fbbe824c251af3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf4dad8bf412519ea25d14efd3df4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc522ad93677745a5f3a3daafe572627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40681eff07ef93c890ffab1ae4c2a7b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86644499cac7c6e2885c430968f410d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0feb1d16cc1027598e37b31b78dbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eea879c933a667311c5fd369a62dda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f542dfd009f10a72cbedc65f02a115e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b54a4ee37802e41a0bdccb8cebb0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543389fdb7f6c21d23cd4b45f4487a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa16b9b7dea4a30a5603b5a3cb9cd2e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e70ea69010e65ae644d2ee8fa3b6b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb52ba02fbdacd524a4d18c6fb78861637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e6eaee595a2bf2f9e70cd162e6587638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bc8ca5f8731b4ff05eafe97427a1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbcb8d24844b084ea28332426654e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad5c22225cd95ca958a9f93b28d347641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0844d478951448bb974e4338ed5bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14506c89f487aa5e416ffd28b1c5660f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f12b13d13b2610ffaaa797429c187644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff635997a72633e17d389cc4fd2f30b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1bc4cead474bdd346b9efb0df33c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e204a205aebdacc367c9984847fd0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a5c6736143595691a0881e8197ade648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e84a944edc5cdd3dc796cea0481d69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d730afb257694ae6d097f92cedbb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cad200bf3962ebe5ef78fe0ed2261651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d22c06a58990bfb4e0b5f91b8d24c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a124a073609f4e7aa9126795996c030653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a401558af115de767b3ce038cd9bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d6c964d5cf636f0f9d1ed687f0c5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e6345948cc9e81af7823dfcbd232a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c156d8b62914489a3a119e6b2f66875657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6341f0d8e0fcb2ffcf5c2b6b49b628658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b95739ce46d521338cae50a75dd971659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bec0f42019202934f9ea86548eae0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd3f35cbba4db756f2e84f74a639e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f629472cb1bd9cb67eeac998cd88b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcb401e468e01f026150f60e792dd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ded3dc152990c6057b439fe0e780e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dcfc0f0f9d5f44cb15e0743de075d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bbe42235bedebc807446ef9cf0899666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9953de3a206831e0f9eb4bd2b1db2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07b537bf3098143177a001895f5fea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1af929d1130b5342dd985d3755f4a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928efaea54d4d54cd16b4cd7d8a70cb9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99797ae94a7f7181bbf3479662a101671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f61f5f1e61c155766ebdb67d07b6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f79df5560a5d8835209b973918a00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17014d6213c70e048dc71d6ddd13a107674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8dc0f08ae31c0ed54c7210eb3200c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68d56448162a31780c9071a78552a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40814408e8d5a33ae589bf07ce6ab59b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664453e508935c30ccb9f47eff7b59b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad4c804954ef39581095314ef6af15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f1d3a764e75e657c10127516877ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f6a33db439bd9fbc0f36f5117462e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47195bdabd7112adca9bd27f02ecb6ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13723889d073993fa1eba6679ddaa93a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c2398ec0b4836e09d270dcc67dfdb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c0b9954cb258bb5e5d3ec1a0ace04685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e5812f56cf7793aa218d6c85b857d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda3a4881e7d262052a1e4d8e89b678687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0151c43a2d3c63f3ac8cab69e3a5c47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a52d9833a387974d28b7ab8450936f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb0816a1c2fdfb38473c65139ee0ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92a217cc87d3a22054a0a4b4a486cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7923e981dca1e840cbf363b829f145692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab4ea47bd7d0c52148e4bc81d1278a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e984fb4d7ab6f97a5b8905367e929af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a3225ac15de1252526fb605aaf99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626c17d972af9e20d81166b92c3f23b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182388c851ff58725ec0ae1187671aa5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd33dcd3f276c1e460f008f2211228698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b016e65daab178dfd541eb776569d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b28b2e60f5061229000c7ebbca7348700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1b3b718852fa097025be79d513570701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ba31561006b1da2dcf2a90edb4a58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf3d1d0a4ea3de42c773bfb6c34a61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65733c7207a5d38e5185ee4a9d7ea39e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad9bfb2cbe62f2f765a9ed95bd7fe4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ad05ee163ad54527bb0ad0844636706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444715bb5486c0e0f7a06ee5e0c572dd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ff564fe72f26a48234af5ee2de3f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339f3860638f297f2b8be67b882312709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3da2fc7dee715b9f18227ff6c47a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33d354c092f462b07128268312ef9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee0e7ed5af61de599fd0ee36336c4d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8927b1435c40fa95953e2fb95dd90eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d942f8fc09ea86130deba496a6703ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951848f77d8d9d9a2e70c89da09b820715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb27f6ba6fbcb887cdb785c416bf1e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adea07aba6e7c2b3c2617369d66fa6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de821b202a26fab7ff43573b6bdc78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cc5a229113ef2b9817261100d97ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d0f2c2d5e9695188c4a1c06a0caa7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d14b966bc36b5e1128429bd407a4ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073b14da765aa669f6564c6987c7901722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbee72c33fe8cf3d48996648d1d7c15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2d819760ac24ab606c9204c608965724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38e32d00e81d6a49e45224248a4c6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e52b103413d2e5116bcfb208f32aa0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ecd3ad6f2466a1e288dce3337c6c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798366adc08574e01f75f1608863df3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffdb7d1aea9e9e32b77ec0621cd87a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a608c455e706e2796ea5b3bff4552d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02a28c4c1ab6c0a21a49b644a88f0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c3172fa85b26c3584b077ac716891732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a67910d949729327c1eb1f3f73da9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3afa2c5b0b572f8d866226031bf9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c736cd1efffedadbfb92f0522ab1fc3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737117a024699426ec675338d48bcc80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3a98721e214cfe97e78fd56e2e1eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae5400347aa8da362cb4dd3ba07ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2780f996cd5798868f2eebe98d597739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc457c656ce829241792f5d3959ae04d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6074eb233c4fac7c1e2eda7aa8501741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091c070726a3f7ed3f0572551eddbb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478d03f8aff72c64678156ab721ab12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd8407070847cbb5bb26bedac6ac66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0040395e20f00d1125b32f9be561cab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caab2bb00a6cbda03c2eaa84f82af3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ccfda77e114b697125d59a0301365747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19807d691a30d285573ba518fd5d4a88748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf6b540a33a69e0df9c1a17784f609749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec8d6072d89029226d1ab180974f75750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bc24692e23b39a364ea4984695db7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b949bd3c9b5ee2b8130a99cd377856752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b5bdc5e0ce91e2ce88c5f514d27b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b4ba0b652b21c9c7ed5675316d29a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eb94064aa66c7d6cf962f6c3c6d16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a54ead598fe60e2023e4f88592c73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d402d1d365f8177e0c6a20a24f52ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cffb31abda6069bd7d1ec68b14cc24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713179c33c3a9af8431af2b2a03d611759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96e717cbac3f82458f98bd6918762b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9512a2bae3878be3f8d18edb28be71d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86ec7032aa4f66a70393c3bc686963762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72ad35c01315bbf69e980c78caefdb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081086a62192b61a0443f5ffadacade764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560e79904c3535b9ad0399534ff14d2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c59517b84a03a4107f2bb27c7cdcf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350bc709ecf4ac7313edf73672722ca767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8597908a6149f55bcc02c60343057768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3207e96d2009f659620ba14320986769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346f956cccf4a0a5335defd38ff4c19770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2035f3428074cc0ca7f8b36a4a0e866771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043e30307db53eaea0a3a8198ccefab772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda504e351ca7daaa0982d234f3c6e40773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e31447172f0c8fdab514c37480245c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026a34af76d0aa4eb4b5fe34cfcec04775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22784ec085e9c18d05dde58582cdc6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19081d8aa71c64f3be036903b541199f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec658cc7db326a83dc640dcbbea9b5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5df6417ccca998d8699b41fb59f06779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdf0233304a8f44593600369cb20ab780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79eb35f728f0d2b6745aced5c56781781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddadc6755e5221debdae22f5dd2770c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b255d21f382da31891d4efb38fd5a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958662034b4154eb775134ac163f8767784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3c05491b96fb4b1f230946e76aa49785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae3af6a5e0a46e207aaf1fadecb5e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6346b5f9a60ecca7f8a9c9de229989787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1621d061334264498e1a699fa6ad059788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c8786e9c099191024caef29633944789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d59bf6b0831527173b9a766dbc07f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ae810bf8ef6c9e551a932e9770e22791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628109caf2f7b55b94e18b616dc6d35f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657271a679e5023681ed6ee967fa5c3b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48ce5b2784dc0b1f5f2ade5ee32a50794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c45c563339e1e6f0e078ced29808e3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290069b587f14dd1be20c13f0bc0564796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83dbb8feae3683317303cfdca52f81797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa0c7536231f68593e6a97aefe6477798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267dd17aab79abe566330a8fedf6d8e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf2fe47a1b988bf69e8c795273a531800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda37fd26d8d67ab86c17044bc0bb5a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a02fa8bd15a74cd808deb74a46c20802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8f8f0ca60c59b02036a2de81a4528803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecf6b4b73dbc38526e6a874f7c5f24804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda177b7846975a7d53e569c45d7950805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531792b657fd0a0de6e2c3740ae1846806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116493e7707d838ab10e0fc10430b48807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25a076496df2498a493640abc3c583808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ee7e63799c8907de659d33c4b4d1c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac97ad60775bbfb21cda1f977e829b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db524b4ad0fe3b2eac21bc72e54b7973811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c874a0c8e27a4a7885d3b8dedfa23812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe2e76077e564e6f70374659dbde6c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef576b00189d9cfd42dc7ed277f2ea7f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e273699d3fce242e06c324a4301a044815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13598c560923bd4a8cca05502d434efd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24977e1d55a15f084dd21a1a7174ca93817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d6682d13b7373968944deaacbfa3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e728fb5ef0cae39313a4f2167c24c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74576e630c5413343fc0283935c87a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a925def1275b8678b0c37b23b3a7c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259578dd6a7e590511b18d2757bc4dec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849232702f9e6a77f0201747f10e7b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d0cfac68d2aa6d75345509b5fe467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f1522e4dfc6fb251c3797849930e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01596a9d67a5acdc3c99864ee561602c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5044033a77ff27f73e74d710e3792f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad68d7448f63cd1df34379006eb9f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f5b4ab4dec01f5b25a72d24653ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee2b48d6ecce802c2c1273411841a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef82bde0faa1600cfbd147264045f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edbcfc8adaecc39875495685c5f49915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd768785ab889335cba5ae2224fd90cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eaaa270b360e89568d4d2c3712588217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f5ef109355f1fe493fa2d2f8b590818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05680e4338d1de989816cea42c09b6a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44358ae88ca894acd5a9db67bf804c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39af9f9f26b0d8697a0577da4ead9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8120bb5057c9fe276ff76531b05e84c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5d1f087b098ade56fbe2122f81b9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59f5623a1255d193da870eb276be4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e908a618890b588189f46fc0b78ee6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38c45d20c9c734e2cda618ff4b5bf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b405f1ce10078f460a261a0bc6e8ebb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a7797ffe9641142751d3c8bbe206428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c5f2623e6805c3f6e2f78849fa8da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012d01d8a80f1038ea69feeaf00830630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47e39333aab39baba5804a06c48dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031090d3fab7fb64b59b5ef22104faa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c3c361143019c387a32bee5a1116133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f418c7246cc0bd9f179bd1d4a00bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a0eebf92acbfc35088ad7f7d61d1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b98c8448c0881ed8ea7a65689655136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a46bd50bc5058b35fe0921bef4e9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b238c34796898b5a7f5d9b3f759e0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb489ea91ab76047e86a733393b6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2845aeb74f7216e05c4a4b656c135ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2d871b1985f17732c0d3724dda8fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be570099ceb90fa2b63b891fcd0f265a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b56aab16e244dd26d3ee8b7635fdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f39128bc72a3722dcbc82f83fb55c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705347da6b713fba6ab0b78cb7f77ffd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638820e3d546902ff813a8fc12dd3b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b691a8bba6e17000094dd25cd5016447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bf9281a75de2928ea2fcdce2260c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4ec396d02c7ed8ba41cbee44d900249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165860741445f5ccbb840b128a0ac94050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa78b3360e512071ea38def3481be1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26922c44f5e0e17afbefeebbeed8fb5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8210836b3d1248f62839a0b4e1ba7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bc73f94f8b8d5a76e859e035bced054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cfdb1b86e862b8a93d0b2a87bfcb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1af798875d99896f24948f8a5f6a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67122815e45368467f74aaecee11b5e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c4dd4408e1c4e16aaff49b8c0f22f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae5f2240cf8c7e63a418b210e295be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5687ad7fb601fddb9d12460f5aa4a9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae7263cfd235bd6ce6b422a5df7e9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7bf176ccab7d1d07afa9f40f516b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0ac5b489489c93be3f8ab299ccf3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a52792966f83f29df5dbbb5ac882e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796a83927eda22542317861c981f09765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf653d7d15d26b75daaaf13ea5d3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7953c017dee9b8c879e9486b65f50e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8ca0fd69dca2b345260881db8f7c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb0e0f23d5365d1378f0fc1f60a08f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73096ec9f86fbe7b7c3ff59424b725370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77f25cc6babdbd7aed4854825df4cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab118a51e60324a6464600e24d3f87dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45eb16ecbf992a13af937a7f4add2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9edcca6241f8fd91b3f3d8f315425274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be0f207b80ba438e26fa2f3177b61c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcad0946d620ae18560eefae2e595376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a592a983e1e9e62912ea5f480dcdba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e06c449f1088f278d514d7728b76678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f688816831775bb2f3f1a0b2b921d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90420ed41f13a8ff84ee35822a7f6ce080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55999e7726407cd9c6bb8e760cb74e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f09400d686a282e9944edda4516782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291608c3c3b2f9bfba52da389be340483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a6989c17e499d95e1352112035b8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658fc2ad881d8e500f80fa07ae5798785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf745530ce82b8560b4e844753be318686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78898ecfa4dab144c6abe9573290887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f771a33179066dd9beb8c68e8c6163a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac92a6bd58e3654604b5190e2538ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3bc5607098afcee3dd9e61df44d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfbea012a07e517c2e5b1f8add781391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a679ee7174df91e2dff4cac7c082e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accef771782bc634d25f8a3a8ba75ca493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5268712bcbfc6d6a0958e4a462d504394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d43590355f5974aaeb04041da33a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53fcb652454402def1932cadce656196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283034b4f03a4030abc6b0151502c16497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560842a8d3bc27ac43843260fbc6fee698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524f35961c63023ff43db0d0718b37b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e07bc30e1073e8177e119adaecfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6f226099e41d0568d9dedfa2b0c22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903350a09b20ae4a05544dbd3ab1250102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13ea4679b3a57d21509b11a6be2d5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1205bebc0eefc9d3d2cfa0671e3fda0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112cab144b4b09bb224ba583fe16861105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a5096792a3716436fdd59c4e90af6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443263fef65cc23b53e22851508ee75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a526a641289507f437a0ac838a5e96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd1d063802731bb744f4b7b7d9b77c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67480aaf4f52d9dcc361d9939a314964110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93806b136787579a969c0ff6613d3b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b53b39d2e4bcbaf2ced5809505760e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b295cf27236ccad1db66f065f44ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e791810edc12e2d0b3696a20bb8f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb3024292c8040fe04308f60cabaef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c95a6997a59cf8b47022f762487bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063a9225c31b46e33cfb77f5730472c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d52f5fa9837a07da506774965a22c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657385dda852e28e737b7afb5910d81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa41213d2b86eccf3591d784f42046120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfe1c873dffa6b0db57cae6a33b225121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191f88587aef7f97eda958cd1f73e45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9bff7add6f0c11d9c4dfb02a95dc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8040c80414eabd0bd4493f35aa93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab744af15256ed1826b7145a35019c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbf6a6b5b8a5d9be11c2799344a7e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54114d4521a1e2a7648bae9fca7e9c31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d249ed92b4022ad0132ecbafa0c5c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e90bf3f2f67f74e02b7e3a278d164c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148279a82bf8f2011a3dda2de069435130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283390abe9ae6c5fc56f9064d107c7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c69eb37075a88fab044579e90c3ec4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a05710c286234c0970042eb6a82c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a8ba33168a883f3148f4c4a3d09cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48ee51973e5eda99610561f2ed0612135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f3e598af11fd8aea88e753bf3f0c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216948bc1da888d68f24405f74d96ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb39df3236c753e8ebb2fff7273777138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d222174783917a827b705d41a6c38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db5e94e4b7cc14c4d894e7fef3f9c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b8a1f63fa0044d13196bee5760db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ac400fed8e4113afd6eab45ef7820142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157095519cc8ab54424a8a4e03cde1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608f6fefd05ee4e13114e1d2bb515c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde75edff5438c8f2fd4c6395e967f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bf475d841a25cc88d4b4649bbbd28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfcc5f6174518a09fe98f1bb1e00f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144670eacbb437085151f79b852c8390148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5d5cd6f301145bc83b5d03fa705b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf88d212105f3e05354a3650e94b79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1b2f5c22164294e0bace18042549e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b89a263ab316947da33a251999e0f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbcf94ef810f191357b6916a4ce917153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f13a7ed4245154c941d02801a1a76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181aa121ed10aa63a68a58a01ad7204155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8af1e030757d06b5da6c7e80ceef3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc3a03b1aae17e0625e942ca5a0d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1818e15eb528cf3dcb9938df6c9ebe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d047553812df87e16846e1683e05a13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b85eed4359e1a2500d9aec1824a36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8ee942ea2e0d2ed5ddaff062d4d65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e2a19ad3834fabaa1aedc4d4704cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0230b0c5f903a712bf66093c7cb0f04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd97a528d6d91f3ff05203b3d5c04a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4be582d4ed0ae3ee994663a4f8f5f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea37e13908aecb790227a771ef32265166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71bc7a9b1c3933024a88e813c344ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db305816843d21f6cfd0887c7870f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66f18065aa6ddb029f6833a2477bca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28dc1d089b43c375f946d365921c84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271076ae88a2fec455e0d6463798b8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397033821de064562a263e23c810a3c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b75f3975691f3e805b3b262682f861173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9378954bca918b4f91ed4c3beab2dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0045933304539aed7f8802ff1eced175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc5ee0a4db2944790d2862781c6214176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d72dbb3df33e99e4578389c8aea96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3d52027235da3f000a100384f44f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b93fec45a2f5abdf7802c4b770530179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1efe5705c4bb4e795287ee4a7e6d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b4aabf6143fed0a0b6afadfafea43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e269ede48940b30ecf66b88c3670ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bb5db5f73888c81145518c033ee04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0485100986d21f339f00b5b7b12fac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f6e62b1c136868da9b8523a72b14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aee4be58d51c5fe849e01b02e987c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4add9a37fe572ffca754defcba52754187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c4a3734a2bc432fcee615e58626bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad02239e7e080485eaecbd879e520c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44802cb1600ff3d77817c3b2d2edc70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf60d1d26f0fca9805f59ea29e6c0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5aa4097e6acd30c827b1ad86ebd20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8082fd098a3c250f3bf3e4ae9ea628193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076957bf3b9d87f8b088164d8bd45c27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2402394b863652aef2b488091a3e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964db6bbd4730e99835d1382b36beec9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d9129ab8089568d8f23e25ad38d51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c84e1db964c752be93f01400c571d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f20c8d3d6e8404155ce50ff5ac761199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c24e7bdea569934cdcc5bf7b7bd77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66423ae05c63a6eaaf3bff7284cd2826201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526610ff3cdffb71936bde266036ddbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5654944af618ee33c04be42697a60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3320febe95166c1cf98bc697c72510204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9e8e06e11c7491b8bb25ccf64a33e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54ffe31b47852fdb5b157f4c5ce0a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567881e8bd4dbf758d0fa84b41ce4236207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823144db8899e705c9707471ccc2e0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f831c35f782de4f12e05dc751f7caa9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e61755b92b54d6f1c33236bf54c9ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3becd4dbb24a86e264fce98551a87ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38350e0fc4409b3da1ec9cbe88337967212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0b8128aa7f39853f458b7b94a8de2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891d1be7d1d112e75ab737c0e813f3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15002b5d19a0381ad2fb7a6efb09d922215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c943b27273b6d3a48067b7c6b5124e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd6c8b0d76d70d4e40e65ec2dde615217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f558f76e0e508d1e813e9f8e1f3e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f855cc632fb35253b38fe736a2dd59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12b6a376d4abd688690b696ea9c55b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd08ebc8f957979c586769492c5dff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1674ede17be25cb8cf7f965de373655222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a3811989849c6e289a86b2b940613223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34378635ec6b34d7ae46384b731980fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c85c915f8e1d6beb474db82930c8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b305410dcbe5e17d3be54ba5b17bc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52c122a8fd7d4a3d0952cc03cc4ddb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cf571e365b7da9b5aa918704a6210228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258be49f0f90b81fbb73a82652f49b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408e501b16c5bd5a6a1be36561785e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b05312d955ae7ab42b438d401e9011231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113d7bc441f71070d819777f931091b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac44e27f65f053bed5fc5df363b5e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2c20ae9d4b72557ce45756750c78a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a13e7dab49642a11b0f19b656ef799235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0c5012684147073394386918e4756236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4084fa98f57c2b9627c4438d7c9858f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d7ca636c238084ae337020f13a576238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c685bafce4e7645dbc7c3ded75b592239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b1265a90275d1a75dac9aa9c94271240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405a3df0b22c254cc6535af79fb88e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12cab6299d996b5eda8639ff55e8f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3512df8b50a89495a2a6daa7acbdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4ab3f23620cd7b51d310adfa1b983244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e9d06f37cd1e974e389dfb546c15e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1fd1f61b08d8a8ebf7ffa553f8758246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fadc6038720af6728fea35010145eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f888ddf2b89a239ceea16dccfacce4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d064f617151bf6ed3b14cb8b53c5eb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ada858c1fe4d6a82a170f457624f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539007cf734d430d70722274a09200db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a75f434c340630a52bde18a86c5b84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153ed768b8fe96452424dd8ea75674d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf77445d7ae053d21a96905da5994bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebad56d8e85f2d3057f3a19cc0b2ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3ff5e901091cdb1606ddf15a66ce2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a125f6f4dcb13839f676753c34f82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924328809a70010ea823f7cf1897582258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab34e86d22ab6f650be363b819ec72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41599e658f269b208ad2ae4464734580260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9fe6505dad4381310f986627f7bd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4a0cb1c2840d0aa1a2b2cd664b90d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e47fcfd29dfd76e93201e5f5b4bce2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8e68afaef25d236fdc19d85569b23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c2cd7fd16f6ebe678157daf6ae4b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fc60ff1859c615d33222f990c8032266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89680bf35ef0131aafcd17c888d85e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be66acc2307fc12b594e121137ad8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c5c0a93d91c3e771d620f63f54b5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c0ac1e3c319b805c03a23ee01d22d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11daa8b8939fcd822abb7f5be11bea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d1b0f8591497c61ef5d281323299d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f7babf5e59af566e461886e4b0104273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b6549afcf2c04ae499a5c8dd5c15f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc948c9c156c50564a512ed829ef2f6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca58914cb5c77bed4e10d75ac53271276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff411f878679b362fabf5df67718f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93c9dc54595f1d85b5122f6ab8ad45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb8984738a59ce6f69f5e62dee3ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85caf71fcb7180506dbfa24edc2ed07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af362fcc7a49daaa4080a94fd35af0cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d27181dd4cbca50cbefbe6075dbba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df211e6a08891ba33ae5e0f60e85424b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89bba5e00cdb9324c2809b29d34a90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2f55d661fe6217777587a7e4f87c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab552b9eb8bbe75571ae81ae88edd3f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e545b39abb425d6a1d8961ccfeb28ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b054bfb0593beb996bd910d7fd4661288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b51a4821edc0385f3a89a92ec4d6c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028c17d6fbb27bf08120c40f37bb9ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85f31726d981c5ef2954027c1b8fb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504a5c30c2725bf3612d114079d71c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c5eba9999414de6b502f7a5da6cad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bac2199ec8068227ec0eebe23d28a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6c5844891eaa45847557833a68198295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9c3f6e0c521fc1d8152bf2c8f8364296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472383e886f8fadea1fbc3547eb60308297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bad303d520a492aaf37dc09a3b4b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa884b61f3258bdef862823e526c98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eedb682bdeb79b256a57d4630bee64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354feca08432eeec9d96d0bb2efe110d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b8774b72a959470826d01ecd986fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306fc7f383c9c6adb0b56388e732d5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6df047c7c445c1f8bb48637d52b2d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e450d3c2adfff5d55928c60522db7e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69084aae20c78fe893d9e32437e31a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cb3e95253077cff88480e3ddfe6d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46c2d99a529f4403efcefff72c5a24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62968226b85469f509111d27c5cf7e42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350be4efad09f15869ce3384d9590c62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762b08245a2771f763919865df8c4d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c61eb25b45f7ab148e50a4b0e1602312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a52a9e8d851d0aaef505b47ed6d62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de90805c1a6937266a40170c903bd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6344eea69fca7e7b23e0f02aeb3ddd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6fb4ab03ae624733fec0b955c2cdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb50afa5158f4caeaa47dea4a97ee7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfbe6f945880a8829e74eff5d9a3f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677599949dfd6ae6fa8685e29c03e8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7ee30f841eb95b151c532a85f9903320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bc3fc235569b80f784b8ee42c290b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495a4de81f4433bb77226b36d35dc06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f95c9d7108b311e8a5f8d3ec9ef83b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75cc3ff62436316e258e8692a1fbfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35044c787062842e162207e41c94479325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa29d851ebb974d69b7202a8374de4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbaf82c0695f2d858dec2563cd4352327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c468ef9c75be24853c9945a19315615328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2fd2615791ac198ae73a5b3414812329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52f817855154f471341609ab7e8c56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b08ab6674bcc1cfea9eb988951f4a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e77fd48b95cc82de40969287f676332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746f54eb7e12b17562d75976d0dfbb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d8443d0225817898581957b7cae91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcf6c25e64ab9ad542943f12625037335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903586180e3ca2cb074f4270f7dbb79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55209fb4541cec6867740a371aab493337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddae8625030f4e73504578d74f25082338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed87cc505994e5cb89ce1d10ed340c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b5b0bd505c90af4ef6b546b0c7489340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac2f0bf909321afe39c65897918e2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78893a6dd5e0835d043c0c77e6c415342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8a420f24e2205fc41ca9cc2ff7c4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084a18b990a704bdf3101f7c652e942344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22e88401bb65dfc93068bbcf84ee68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbf60f8ba27494791552afb1749a04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed986c48c8fa2cf420f18a5f3940970347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345e6bd8ac71722e0199e1f06133241348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eec19e9237b4fedf8ecc0928a0ac4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4e0208580e4345597807eefeea575350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964721193c9de149f42b84a0efedbf4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4668292716593a2ddbe9b465223f37e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9c548bc49de6b9622aa1656e9d834353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d13dad3766b2e9c2ad01aea5ef877a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644c2c13c22bd51b539c4f30aa31f3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8f48da2576e7601f6f7de0aa56a25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b1487d61fdc15d0f0812116e75637357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7e0ff39c03066c879cbd19477f0ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bb2633e1c65f8aa8ce77e1882ad5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca92b0a97bfeadf5e059ca8a8a4bf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561435022caa21e57062c9a9a422db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1309fbbd9ed7306df3ec94400fe58f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dda4b47722fa468e20d2461ae6ff74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d34250f8f21644c8c06cc616927fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee680a1e44cc50a692fa9edcbf4e4aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca60a6ee8d1f591a0205c98f74dac63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e588549ce8c6de2fd8edae22c56f6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b836275b1a2dac04c4eb8d1d462157368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc96478f9b4f139b26ddd6739d2bab0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ccffbe941dbeb523ffa6414b2204370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f3663b9a72c7f16a2000c4df67302371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb70150b276d605ea6c5ed00588c6c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282c8c16334cbce6139107ad6a0cd0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af43d8f9df5ba3d3b05173de846aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927deebe03a4a5c5b12f9c37dca8e0ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccb031590dfb54ddcc17eb3c3265f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6be4054806ec33b99886efdae0e84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd200d4a50bb1f5f64ed06502d2c596378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda6e3743004498379f31b7f6355289379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bcb696f5fa058a96bd6d9f01e0af4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37491b41939275b7531a21c058a7f69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b497a24d9d7a86febb24ac043fe9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7b22c3f5b1c47e0f1862b3dc071d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dc7ad7bc8de7c4fe4687a2305cf5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff730689fbb0a4fe78532528d6f68e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b5f992d9555c73ed5e283ab9ad68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac284780744b3dffe8d420003a8ea5ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4105c13ddf2bc3d37f89559d3081203388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36cf9ee89d4844a130ebcc4e41a5cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69430b3e2e7afe935a9926b28233d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54cd4e3053c053b112657ca87cb9a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d949ffc3fa95246b0d59b9ba3bdf6e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ba74a5a9a0361427b4349a3187dfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c60d1d57a46bdcc7a443a7341c581394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2d943f91961cd404a5031058b3480395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f33710d9c32eefa975c89e11a62c55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef74699e44dc13be4993399d315afdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd775184d473a4fcbc84defbda39b5b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794bde52cdf40d5e422776e4dfa07a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dc009a791d00187af814feea740e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c4a166b6045e092796fdce30c7d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad6bfa6902a3253c7a21eff2d2bd20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f764c0c10523a1e148443b2429326403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91989c7e1f0e5cff7ef49b0f1e1eaad8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03b5eed2587e239f96364d2d93acc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab0e614fac575ea5bd68878e21c823406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a64c8c7cd60e991833df3184fdafd5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5cfd39b70c88dedf1212186eb2d3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a80ee4be8839025866f51c02ea52b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6987e8dbcf8f331a9a90ea08da0a03c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ed8297c2b3820727ac0114aaedd09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed30112b88617d31bf623de522d6696412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ba778d8dbde6e4c613a736720f257413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9edceef0c980c04155a0d951b3c8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2245786b56316e607467c047dec30f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d5f6916e8ae3a4a9d42878c948b7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c53482e3cf5eb2c57487ce1588be39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde170180daa38d311632cc55049a189418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1b2950f2d44eed91d81a77856bc71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039175b655d69173d784254ea26faeba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8585e1af14c2f107c63135e9892b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7b699f03503caec5cd49947584155422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62005e697b78af20af6c6aac1caa82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6cd7fe9152ffb687291e72a5390cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b393aa70d7f971ecc7f93ca0625a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a05d96c6f064ff6bf5216599774b7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e309a01bd9f2f0e3cd831075294a80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7098f5926372b592418f6e32ad663d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7aaa70561748ac1bb791ed2a97a48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f328faed2076e90bcb5a33632c0347430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb3a7a534d2d3091c5c5cfc2f5ef12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da4731e9cebabfeab854faf86272a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0d779e6ba49d3a1d25e4fbb71cefe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0016578e302b246b8dfe9c7c58c25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e098015f8697a56aa57dd3df629e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f87365e49b677a2b22e8d9c54fe8d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95414673a4b3a8b0e37f7da5502d5fb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7c239228b8d9e4cb6dd45716dab7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14453e832e5d05c4a6ee98f620412a6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3efc5136c7275d31596da7ff6792d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0af9373c056ae04e5b3642c97e0bf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a39c02793e2d51512323e2b5e26d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eb8f11c7d72bc1bc178ad604c7327443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d972bb4cc0d02d62210d55468fe171444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29a1e494d051e3203840c7b84ae624445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a370705e765558147a52108ad52c8a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ab8a3d3d8fdb361d5ddec8c879d2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbcefafce4a942a13262ae161e32d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7e74c95d564e6bb2bb28b0608ab48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c59f9f87290c0381e2cd9515f716d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc33839ca19d3949a5dea8f5e2198a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1a85ecf1687a30b6d51c65a7eae39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b7b85b6674c6a2a830f7704af28c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff25edc5592afd741abbb995cdb7a83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a732cd0e233c18c84ebb6c91b5e3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67810e1fabccfc30375e6a1a2a4a71f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7ff307f1cf6c4f5a5460df3622179457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac24182d968995fcf796bea11d0533458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5558fd7786b6e4d304450c79f3838c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933669595b3ac8ea9fcbd844916d8af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52a741bf5e43a160203b78f09ddc93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ce92666827a3480b842a707a9774462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4724afeb6bc855cf6e88aa05d1cd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf4b76ba688c1f91f8d47b7f7308d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1cdf7873c654a370a15056c24627b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c76345e2400da60f9588f00f1ab80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa64bed09029ba6cb8a5ad5f8602eb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a1794653d91b912a89402b8da5a8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b99a80f3b97e1ae921157df334c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464a3e0769eab771e71e7173ee52cbd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc78e6a7874d9f6039557f245a1182471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548af0f4317cef701dc6811ac3d52cfd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd515f9010ee7e365d448c817e5aa9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2703d9212cc3d18047f94656a77e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576ddd5704e1784e7e5e9bb6289d22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a77ddce276cd1fe91ab6a39c62de02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c66e5b524f90905318951f6750f2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd0c230098e76fd4da51c783c8778a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd7d0cf606d9522231fe8998d634e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbdc1d50407abec772947c7e0fa149480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ac1f7722243272180eec5c353b190481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099b8806df59cc5ea7b2a15b23568dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e25092da03f97552cd9e86ec2a6a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46762e7c4b98820f83ab3109e5535115484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaa79d4887a35877de9fa45c11bedb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e6b9f81c1eba490d2885943e9295e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a044214c156382c670ce8a7a3ca996c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b02dd14e880c7a0f7f7009e11c802488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a75e1662c8a5aeb42092e4b4750f4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e22ed4640d5dd34431e4678f4fd2a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9236bebb86e201c374c09df92b703491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a20b000edb66467e5583c5276e0a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dd5c6686eb5d08eec8c437251d48c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b2b62483c25a7c5ec67aa1b6b8f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7b49585c7729c038d525ada8e4b37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c862155182e9d3ac71567ae016bce54496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cceab413ac5cc000ad69770c8e0bdf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2888e6a4a835333f7133ba56744c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe1df4f91d0c0b89c9e2bf3edf0546499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbac3e8e9a8ee08236b798c9c732b9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a0f0853a6415134389e753e043080501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44e844b2f37c1f3543ca99c9455b26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850b67e1430c3a1ce5e6630fa436986503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aa2a97a02afbe60aec2debe5f74f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dbe7c4b1e6958ba6871bb779bc1b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254d9c5a5451915dc2dcf7512ee3dcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9cd6cb1b73a0c3cc3dd7a2ffc2c8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b06986ac7475fbb5b97392fd6259f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f4964fc4072ca22a8940fee02d291509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef2cc4351a57197e1b0c44c212f0c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6209f172cc05b14fc0bc68da3512359511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602084a635d052414b7e4bf417c3d787512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e133212cc0937e3f0969dd325c0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515163e00aecb614208dc58a72ab224514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ee5eea5cea650eea26af229796e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a7b5d426f2a5e4aa898c0bee1a0cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eef48b0eceaa98fc3849bf8113d339517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3b72eb7d2ab213398d9456b7ac54a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d2633667e55b3032022b98af51bd4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3df8bf6b850d0284562b999bb852c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa9641e634be466cddad931dbacc6b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e03be1722e6866035fbbe8b15c088522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0ad159718ddd0e50e7bb91685cf4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b1bf96e9d810cfc873b06a859868524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d65a146156c91349f5a87a2d843df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a753f21a3001242c744d625fbb1c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad34dd830905305f4b4816e1de148527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d0ac41d40912b0f381c4feb253c06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee8910edbed9b0a767e956597ad8c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e42ba4f82ef475c92eacec465c0255530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbaf427f7a186bda6d3c60a7f7cb68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c896e20da9f052dbe997fb24badced532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7fa8644221d4820e1339901ed1280533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b53471c68d3518c290086ccfa0ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f7cb2cca5680fac0b18ca9b826cb1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9f6ddb33b5f613d5efaf12b8042af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c970332bc05fc2e9bcd50e2749dfb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0aef11a058906783c47b8f1e3fc1d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9734b70c04f0c28373f555472885c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1560cf8846b4852ae85b54f5ec30dd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e06b6b54cc5d61a5abead8d61d6ad8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41f2bfa00fcc9d0bed8ab46246fae9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7c7c747d92f0b9719fd798d4c3059543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a71f64fa5f9f431294f16831a36cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364cf0676fef05ac663bad9866a00b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f3c2050f398f732179a0eba8426d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d32a241390f9e1c2ff88038c4dce1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf8d8906619820b56ff7c338da3903548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1281db41d0c62f159765a0b6b4ae1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26de41976a6371a09ea8a5a9ec7de6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ad300f0b80b6fdd4d92e2a831087551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb8e26b2e6466d5b90a154bdd0a94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97293845c96a9ad364dc36587876383553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e300cb0c524679653c9385c5c34f1d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdf4706293f362ae5befc6a6595876555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8cfc2b1a78aaf81f65609777bfd90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c322aad58dbd2d5eb1d751ed5a631d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8a2bc012b409af3ffc1206fb112d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638533e1c1a7a20abe24e06b57559d36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478965ac232d1e65b0be6cf74021e83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f80bb1fb3753aa16b04f3ed990ca8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70cbaac713e65159045dc278f4db9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab20b5f72e7ca3cb0a836ec8e7f51aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e1d653991ed7b46744b634470fdf0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e42cdf2a7ac495b143867a17c5392565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c564407df768810e245e5d1fc3eff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea1682734578a3956500e6c68bb0b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9bf40172077ecb35911625f1e68fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a15102e2f719d8cb312630102d890569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d31a9417199f35d034aa8e1bda2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ade295ab1ee46d9083be176c74027571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaa79aa0c3645f86a14763411c97fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e74b293faa2f607aaa075f1b0fbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b786556edfcbcb1287203689c276c2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882552ed7a858d0a41e850bf7d13f24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85ae8c88d420615180b46b445c4dbf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0bae175d11a5696d2363d440699fe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54672a456d46aa9bd3cbb628db986736578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bc05d039c105f48cfca8904122d81579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487f0e1d93c5129233a8fad097cc528580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfe1fc132fecaa6de531c118d3d2b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15398a4c26ddd82474b16fe1a18dc9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe47a0ec1a1ca69ad24de011f01fcfe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570537fd8f01e88ec3f1c68733cbda8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9766aef6f03611e85383e3dff9af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7288027bb23d4ce9db4ec8492b141586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492462ecf5a23e546a8ac0a3552a90b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0154fff1bc1ab5b123513e360684691588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a93788f33f3f5d45b625397f75eff4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc12ac7b263b6f57178669ef745e80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb152aec037c8f2d6c448b56c032064591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5858c3a2ca39363281c79f399befc49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8531b3e514b47e25ec17c21cfe8244593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193af02d33bca7592070536f612f511594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e219cee96b2240518d93b7ad662da7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a384a6547e078ba8c0e47aabf82812b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a5d908c27e0926b0ab2e132940ddb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0706064fe14a6f655bbee5852bf010598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb4cf15dce3f3a30973398a250bfff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830da4e2b9ad10c34e5085f4099926b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276685df8c1d1b958096cd3af61d6d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc49013ada7e9285e840333e658507602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccb0185e74d0b27fb494f706ccd109603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6546fb32685d3c3e237e657741995f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1bca2223aa36c88d7f0c6d1283519605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943128dceb7d83813770402bdeea897a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9ce8357485e98d6e5422691bb8585607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8d66563cebfb3d4e8d4a758c913d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a845c5c2d455cd77e08335d39730a13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6aabc3f82974b74e31d9df134920f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c8a766af3eedd20ee5cced2cf9ee2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6da72000183ae809d9a379943440d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a649fbea884e91ecefb707e2f6f590d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52079fc660923984c38db69d34946a2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d91704dea8daa96022ed4517af75e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e8610b7bd700e9bc3683bcc4f2fa4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bdd972d8fad04c68dc33fef7a7202617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f0d4790364599d85651620a2cea11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022869df298e7f5085d47497abec3281619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32013c19e511f7007f88182599daa294620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259bd004443ea7c82f6fecdba4d3d96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702dc7feb14f743aa7561815af91876622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c629f5171606d7f4c9bb533c9521e0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c881466cc22b3b5769f7c0e92444912624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8828c690076f6e480b75d27b4782d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c91d5353666bf3d48a13b557cec31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e0ecb6b0a9a4073c9771341febb75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6a187946ef132ab7ca13b6a1ec03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f096d6761f7e739e055059da12e0c9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7231ffd66d7ff9c8cf049f684b3e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07bcc40bfba9a59a23e691be53d2f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0ff183e499ee105d78d9ddbe1b5f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e41404b966a10846abed47f71eefa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7e0e0b966596bd8cc84538c529479634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4e5325c083d4e97f60257105d2172635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740b14283576d5919d1acc6df58c10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f2bb4eac272f146b00c95864a6c18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10408c66cf79b85a7371900505c65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7059c48358480d8b55d05112a6c31bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d22e9e88e70ac51eab3ef24eba5a86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fce068f7b09fbdceb73a2e850b465641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7918b53f9b5baf2e88baf6387cc70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf23d810cbd532b367af92a0c38fd5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b878fc5e765891fa9361d62cad80f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f512d161532614e41f0beb7a240b5bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bbb67592138880043e719b7e9af57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89023dfd2f207f4f2f53b96ca9abcfa6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3e8cd4df9e42c63f6c8af153d8a9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21feb41cf0b78fb00ee049da15faec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeafbcd4a7f7ee63e68e834b163ef9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93277a41c120b2195261d0a47f107f8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340f9d2f0e010061ba35c689f5fb5d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65daa80a2a22b5418229339dd4c032653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4460fe053bdc4501243241eeceb6e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c128cc937ac904eda87627ba57c53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebecdf7433901c341f0118852ec0ffa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12314371c0db48030f4090190040112657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b54841f4487715ea3e0ba0dcdecd58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99119c1a7880e93cb12407c595e273ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fccd9b2843b8a22a65360e13c2433660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990736b9ce0bf1151b4f590bad4d68b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4d4424229bf10cacebca3e4103975662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177be0b5b4475d72db44ad523f46361e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b7df57907864ca3610a09d7fc2102664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37764a1121d7ba562a934e375f8d7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6130206ef1407bcdea61260d790ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fbabe71f29d29765c17949e86f126667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880add43ecc6f13b131ca7a126b00a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869a05067576b6ddf2272e2fae2770a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0714a26654cfbf4d23568bb464023670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb873a1587f96687d8cb570b42281ce0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab9d6de5d162b77cdc180f401f6a7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd7311f90f09a095f11f70735df97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd61604b3cdd1036b0a62df3d755a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51f90da069d4de43c3c7ed4ff2d47e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363588ed669a7c174b58780115bd0de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3ef4c0c7452143834bc9d3a1bea41677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bd766d7bdc21d9fe9d7742af2d029678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b733ff4db1446dd726a2922cee71fbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79378c173e673615508b7fdc253bc9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b277373e5cd7c63a0cd5fbdcb6cd1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba5929880491f1f0bfcaf6f640756b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af3ba7dd27946057b76e6cd61330d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ba85e8560018a230d747b1dde265684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ee686f734bbc34c8734dea4148daf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31886ab7b32fa800e0f7366806d01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba247fb7f7e3ebd3d9ac1bcc6036f96d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd1aed95dda2c3821594ba106f5950688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546479e46be549f4f6908216fb3e5a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8fab74b74183798ca3a5b634faf4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181e0a4bcd1903ffdaaa76867ba1140691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f15a2aaa152bb472d5c7348e9a9f85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92c4d69dcae628672920514a122917693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb79dd8528229e2832c7c23c0e8a04c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f81929c811366990cb4cd8fe3805c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430653046559738e0d4f654c88363ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417618e715354de410967b73104223e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74eb9620ded554ddc97e4174139f23d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261bc6fa55b3b4e52c3de8a50eda502699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442fa65cba2e7930f2465a578ff73b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6e4dbee0b8f51b0df7ed0814d0790701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb12ab8a6ce09e87880b3f98eb179f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9d0391490bb7d9dc86f0489913b9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817dbdb72c9c8f1b50a6d5eb98f6e91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75e72c3c5643c6e6fe6c63f57631ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f5038ab7272de0376441ea07052df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb7f219521ece6f169f1649df8b2f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4909fe4738ed7ca4e484d55b6d34a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7595f02778ebb202529a1fcc07798709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae4b72095b4e7ff5e28d27cbf28da9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04741cf547500e7b404c255ad727d4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd79921de0278314f81664693b52be9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f6e8fc41648143c7cb647c3064f97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01049d601386c69ce469feb336879666714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e13936573f52c5943da54eeeccc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b341124dd3905642b8160fb6c3ef31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7535ba436fe5194ef8ba172e10b87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90ebf95a488a0f2f31ab67bdb840a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99239aa0de94106d13e295eb63fee1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a743339c6e15cbe1f943cd0ca7c7d2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7323ac7c0bf7468e191bd9802f29bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa176be419462abbfee90899f12d707722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7377074cb0b9b44fef683415d5fa37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2ad3ef4ac7a19756c66f70bc297a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e045ef275ae195ec4624cf0aca8f5b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69e930544e8d9b8e2106dede62e433726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49fe9ce94311a982e23932a117bfdc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66c1757ffa0aaa49e12b1a6e974600728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0088e918f144f0a61bdc701fe8a7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b275da3857d0f9e7a05b6051105ab4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c25145baf5d5b0bd16f296bdc432731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239303c8685d107a7349ec359138567d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf81cf02e12c5c04ede9b12b540c9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e54950ca5fdee74d3c4a434482f4dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa8afe11f61d5e8dbc84e4a7d5819735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33e88ccac192c9bc46ba026121c83f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1f8b402d99bf1f03a2d40edaf0b02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40169332fc4c8d59bacea672984cae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e729ea158325ce02db16977745e2312739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309bbd0b378feb78b18e489fc30f68f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132138c36a377bd6d5ddb3bc88e87d5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064712c45d15e66dae2dd4ce36fa6d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b992b33fa8fffcf04c775b09d0ba07d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a274b044453f6d4e94c9ef968437e1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce220482cdde5148ae58b2e2400fa273745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa22a7ae093d5fa61f82b3cfc4ee18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d004b105971f4bba02860fdf359df5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d75d07130c914912d007646ef72c03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca63b53bb205cdf80efa322b63b8d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339085073b874af60c4af9c45c44b55a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493ad7a0743c60ed66df790bdba9e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b077576a964d2dbcd505d30dafa294b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ab19df0c719e0d4bf5da4107f9476753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44059aef01cd4d958c96cac2394ce42f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5232820e25c3871815adc3383b139755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d8cbeed586ab44ec35a839e2fb66756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b30ab11b143549b3faa00038ee327757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fc808315b997e337066471f4010a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d13a6928f85378b2c26041006acbaa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbd2658ff8a21471a20f595b82506a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe74606744228a1e87dec0e3a19d46761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaccaa20f613a5d08a721f277155fe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0052122ee3c337aec00d9f2c4bf151763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9b1999754adb0e49e302d23d7e2d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1dd9f1fb38ee01e9d4ca9a6661a3f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bfd49ae5998a369f25dd175fe54b3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60460afdcc23a5fbfdddc760cc9b8c2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>