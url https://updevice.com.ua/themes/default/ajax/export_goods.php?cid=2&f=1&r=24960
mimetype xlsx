--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516ee6377491c83bf1990740cf3b14b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82ec588a794a9dd2feec07bb916e4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65848d5b472880caf5e368995f124a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e496c3658245a4c3c87d71cffa940cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34924be44888aa7f10214507c4b1fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b7c684f30e4d49aebad40fd0173556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15273269b2c58aba1d5da1f18cfd5db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e7cb5a4cceea43b7119c4d9940a788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c189a7a223a8776145ab91e2269d2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192b9528dbece9b2e951e11308a6bc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919ad2f588be6b343f6659460347eb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a75d12ad49c528fc852b1ebab864612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28b68382ba2fe3fae985f31e967e1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01c891ec0198313a81b21f64da717e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a243164b78f71d6ccec7da91a60d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb073aa16cb4317a974a7ae3883c2e3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553caaed48e46429605708d9b2210ee717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da049096e183aeeae4189a0f7f9766118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae027269976ea22fcf67f9a1c8ba67f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bd68eef8fbdf9ea08af0966927f2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd6797bd44c0a23498157d50fd721121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b60a13a5bd2bbd9cc88df8a081f3de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70600f1b9b778f2a8ff9397d80b20523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523358600354d4f9a24680e212c94b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167514efa114c44c080edd1e29b8f0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dd007458e1d23cd9ac2c86b69f84a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4a88b73d1fc52f777bfd4a003f74c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db513581d1b8619582ff98c1933e22d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c75f8955422c203616b4939be718529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d2d955f98964ca42d0991f50f9fff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e287c692c6a50104e9f3ce3ca4cdda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10913cb8e37683a7e5d39dcb15a21a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58c7ede978f1d9127fb73e639ecf8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f59c1c46fc280012bc50f6bae8ff934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf98fa00598c4a9500b786a67b5257235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d9686413f158d8c3a997f6fcb59736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109141df7c18290c6b08ea4c64413da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ae73c40f4955b0db0078f6045bb1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f949e14fa1468b68556504442dc8fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47640bce514825e5819d8e1b04dd52440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541f0c22451cd5de3fc173669fa06ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6a785ba393b6e68b1da3685d869dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77638f943e91b8dbaa20d661022e1cce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccafad5e730b49df040d6c8b3d937d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adedad1d622a8cdb88a2628b9f061f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fe47e57ddbbd0cca48433e396e25346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cccedfbb0268592d957226989b880747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0525397ea641e4e909babe6697e4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79743d93c91f480f432bacc55ebc4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b9668af51f5b5814957f7dc8c28ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e186c09651f8d3d6ebd3869f25b77251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14426d1cf2b44a9243710f1e312fa3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e68e6a6391b56c7d4e9490623e0ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655613a9ead1747cd85f97c5c987c8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a0359ae9819cc8b92d70ba4fa6e7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd33c16f28f421770e45f75595b23756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9c086ec3ef10da54b78c9fc41082e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc218b9e9fab8936f2a2eec9091be79e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a9e407131c825695cc25aa0d6d96259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9dd8320089ef76253f017d6d5ec6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5968312b23a3a0e668ad53f204526661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe0bc4e2bca234feabfa8f718f641262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d362d3543f0e5ceacffb818948959563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7d0e9aec5f4cf5dc8b9c4bb09204f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c8a2acf4199954f8a17614467706565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f660ee189a0aca1436e25fdeebd73f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f022d39fc40ced1a4b76ff123f86b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca654bcd20ddd8d0b3028aa989d3b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ad30699f63c213f87ba84dd13209969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b207746b9affc66f033551cc413c14b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eb9eb8d486f0a412f664b2337baba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02572dda0927a5598d4e6a5a9cd5d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ff5a2abb4a01bf88850c38a3a10c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dee5ff1fe9520c6f7c5ac4673b4dfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4018a9bb212e0567884edf90e38e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8119e91d84c410492e865c7712a8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4cb868837d3edce19e6a2d2340d8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532d207058646eaf82a8f1b20a03c7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225d0cc90f993253131de62cbd9915079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6747fd8d81c9a0a571c2d32a92a8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a191f0580876030d08d3a4a9bf5a44281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf9b27498190c171509992cc210cb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f39c8a2cc89b9f8b72d71bc2a274083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a024138fc50d0f60ff6053a874d8ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64094eae87dcba579a45a0aa33fe9d9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe822dda2994716f4693fa5fcb1cee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956cb6a1f9054eb4217ccb67a611c6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37eab07cd61f5fc1750c40a69c89df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c6cfff5c7fcb08ac48f94e297752789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f878f455a18cf58340b7319e2a4eb6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0a06bc35d072fc53ab7e90ea7d1b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c34b76d667cc6f00865180f95a5f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acfa1a66ff984d0676926ab1f9665b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adc83e91e3b8842e1d709766b09fd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9162f9a3b64140d2eb0a374e2b8ab395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39482e75dc7a9bf2f58d9eeca34b24296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc5a2f83f4f1fde2ed4163bb239f0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e1a29c961df83cf46e84859a878f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c6113c2cca3ba30de902e8977471499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f644d9fd2a86850fc60a2b45a448f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e7f105c3b4629f326713737b3b315101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b4d892a09c3574277e24acfbbe580102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e682a40fe25f9eb92550a8bb7ce55e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb66c97b698595957b4ac3ec9758e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a1075249130010f772f2509efa8ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3144c33f36dc8f7351eb1ad74043c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d415d1d7d80f67dd00d96bea8f37db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b798e645aeafb39982f458316c2688108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bddc5f4a9fa14da55aa7bc97b9fa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b92b6d6100dcbea38c73d49d1842da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a255239aacb9a4c7aa60edbba0836e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b03c293f808867b7fe026eb51a12af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7282fdd85e6e1b126291cf88484bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ddb66e11162c7395ccdc865b526c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0715a3c227eefa0312e05427b65647b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fb07bdac76b1f1a546b61b9786a47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44346ba0a988cb131e3128056d2baaa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b19ce8b030a6aebc502aab316043118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c969c9e7fdbbd6d90b264b6a0d329d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e2711230435cbbd28be047db9766c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da71e6ef9b5600d41e10beaa8c9e85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736806577bfa0183072868b4b1aa6ebf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b176d0fdd30e6863940b192c3ae350123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a91550e12fba36faf51f9561deff41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1e0688d5fe2c6ffd675a49fdf1acb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd46755f4b81152c54cfac09de79f7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148a69bdc98355ab54df5d4e35f5076127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c2644eb11e21b7beb010d6521155d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f587feca509d010f2e1f01c144de05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c94698a8f9e1750b68a23b684e8a7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd9cbe1aa451ded53fdab678953d1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a508becd5e3583afb4e6b0c985a6e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722ce0c43917118419cad85bc77b0b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b35c256acbb4011b71c0097cd3412c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bbae3da25be9dd4fa021a840045a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb49ffe581b7e628f129b71093d148136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdd8ca7e005ad972532c0fb9de89eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de11a274c1d6b646c02c94c6ff19fe8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145200f4be981c6cf183d47c67372cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d053ff2c044db8a980121e5b1f0be7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7c0f0c4747371e1aac273cbe06dfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133bb70d5b6b66c54e0599cb95de18a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6287578423b0a907054a4e4dbb7f21f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11384b34ce82b20fe461c2580eec83d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e3df866adf5e708c85ea96423a1c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f65cf657d057ef4d3fca2fcf6ce694146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6188d1a860114e7b46789b0ab349101147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aed9ae2542af16ba94802b112b686c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14d86bb74f415e4c620fa2287bc2c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c843459f1208a3e69459cc67ad04e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc132c4f6c3f12a1c53606f891085c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e0151a70655be020cd94520e49049152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295f102b0d663b67c623eab986ecdf6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2884bb1bceff14a2f206affe55f0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46c2e0d8403a3ce7792b2d4223b559155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef672c66ae1e251c3a24b32c87a7e82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af526bed6a26d19b42d47dcfdd864f59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ade9265467ae5883bac291b2c8621158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccda117bd7de868c73c220413701a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f30487322e57bb464ca93cd545dca7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6289b013f484e2551a0c59788d18d5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f2c1ee5eca65c9443a2e92cd3071162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fec3d7927bac776b9ebe36062af96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5f9f5bd5c1210411816b0b44b1f8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffef4212df2eae9389fa5c8b3f5949f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c8672816efacf1b91590e00fe7de5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160d6f775329f984566ef297840ddf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9942ebcf1876ed5bce59c7377754d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89366d321f8f2671896848ef7b699b98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ef36f9d72518a15bd7b48a3bc6437170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10946e9dbd8e464c3ee91ff76b797b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b05f0ad4a873c4505e75a6fb1ea303172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41351430a563e1fe61ed7c88c397e917173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ccdd8d931f95ddc6b283c3c205af9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820cb1687783516df898855f7493e1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506b5c1c863b91c095683a47afbd10a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9012489f8819d055ac071462797318177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7069d36ab0c84f6d5256e08d97d5a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835a04b320cd17313aa4248029e7491179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1379cfb8c34bd80de4f7bb2ea6ecf8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12d7b8c397b53dedc2104b54666a79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7974cb4c5adae745ab3b6ceafbc680182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af271377f8d84ec56ce09a5e9c79f970183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e1e5889649125b66bd1d8fc5a2542184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eec0720537c740cb60443873a4d1ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86a2bb5f2d9c95cb289bdadfeff7ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c37cbb4a7fead288ff6f11993e3245187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8ea6632cfbeeb38379ed7cbb1fb00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7ce6b8e8aa923af36b816f765c012189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be6f9112c63c5a31da47da253e3a7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a8e547339a681e7d8c4384860baf3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba9f73ae4e8a9910cdd9aae48306d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd41d99cce85324ab5ab0f8da1e2d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdddaf1d27dbe330a7ce14601e7551194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a296babcf59c59475db10f527370f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527d97d9729bb862416470e83c109b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a4b8e5e45673b6e02dc6fba1ffbc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2b99bf12479e1f83e6aaba296eab9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239d0f8a765638a2c5fbd4512446dba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16631a6633b4eb462c88714c4dcffeea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961a6ce9f409dffa116b1fa75c9ebd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07305161aa054ef26d8ccb3a9a6d6868202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf79913356911e7ed09f61288d05e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411e778d45ced6f117b8fe088bf7239204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a975526e1bd70792e3eb06c1cac2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cf338d15bac8e30588a4a505beb41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876433ffe16fe23b74e1a8f08ee545a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c15f0d6e405da2590d4cffe177df1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a5782ded3ae4806632f2794ad70a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47712f9484a16cc7ebf081bd2c25953210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d86ca24584908a2c186bf028abc1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c215e3507a7157f270631adfb7cecc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399b52af9b274841da7057286fbf43e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f608b76a5e45cecf257cde36b1381214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd42609ceb443bff3d01fbaf5a09e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb5790914e1172d63365756838cad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac921265d1cf0557553e63a4a5c392b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a437543d34318f53a38411c33786de8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf0cbc68693018ec791ee72bb2173c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cf0d671032048fa257c0500e94478220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eb29c9ee9e41c0df2e565b9b7b573221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b07d51f37bb862b649b7eab6d3a548222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bf73abf4cdd08329d55dbd45944ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abbf4a9c924c40292bca91ea9bd6d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbebbdf36f31178d72265ac477ff1c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d445459e89876e91932219316f1f87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc470e11f511faf502d25a240efc8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fc6dd24ab8263fecb971957e67527228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afcdb4840000998f09a3bf71df2fec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d510a0f12d4be4583dbd6623b02e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a432c390c1041d8f67fda42fc5fa3b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caeeedf9b4d0ccc220f92b3b0e2d6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70422884c833f7eafd4b2d3375272f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10558b1f1744c281883e15efdfb15c69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6cf6799de157b19ef6f3ab0dbd9b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e62357308bdefc91592d5c96f31a97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fbd2726d7664b6aa40c277b48d021237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf696707b79917b7c1556001626f175f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f407ea18499913836cfc17dbdd622a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a975148108952a98bfa2a7f4cec35ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d61d03c8b66dbcee7f93cef12ea40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de5c060ccad21909a16c8993c37ffd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665e91321d112354ff0809d126687ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933db5f5b07f449dfa3e7005ddf8cdb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33e9ee6a44e1031e70e06e943c5928245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7f4a5d57ee5b59382ca36b276f137246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f0e727b017701d70841ebd1cdba13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72247ad02a86301c9743af6fedc865c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294f930d2ad79acc0248ab6b92f089b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9367df443535b84e126e89b25025c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a1833746a8e0c7bbc3f997f345c5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a61709639229f2e6354871c85694e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506ad4f42f139d18a41bb8f4921e8f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbb4360c1c72ff19df4849d3a8e55e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a395cdda9736d469fc2968652021d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3b6d2d9aece002743a37fd481a824256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eb98b98804673cb99c11f9abc4de1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bffce5e5d61ef92045c4603bcbb85a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f45f0e8e09b9a80fc831c80bd8d7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23fd59641e3932d84e433dbddd1536260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb370bd9387e19789c740be96f8148f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6003128a1e96cf03e130771294650262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a4abf5b02566639270afc8db6b015263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd53555ba7531c6350600d21e8056a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fadd4cc63af18de203e0725650d8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f03b30abb5d0968e6cf6529333906266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6b6ff728004e5cf0880ca026d28a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db203fc442827e3c796d087287f3079268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5541852826d294eed550fb1cccb75b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22112108f83e8658e38759b3fa847554270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73873a39f1d28b5110313e5b90e9a198271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b903ac18ddb458fdc24babb5e3303272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f90c3e46b37177735fddec2681ff9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd9e257937035ea0f4309e76d7df9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab6a5e0b14593191b7b37fb833e415275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1420b8a32aa96674387214cf4f4208276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cfa9a87ad7f506d8552919121367a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76657d2f9c552d4250ca85ef9c27ee7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542b354aa92bd3b9fc0e064e1dc9073279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612e6eba8ed81b8037a7433108f8de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5053e8936ad6bd69d262370d0efbb39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9fa3c7933d67b7c08f6deaa3175c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7d0ce33bc89ec1ba9480abc8c0b21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad139ec64689f1b03e064496910f5d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b34df05950e9bab50d31f4ae1bfcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0dc854af423e8e1766bb74d877569286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780365f29fe79ac050368b52647a7c47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca6c09f9329f06b268047281d1263e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9115dbb7a5fcb655a4601b3f7b9fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f7c70fd02c8d2db994386cea76566290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338703f6356e43bc51a356919b297ef5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390d2f2427e97fb7824842a69795a58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b7769c7a42643fc007e51fc4a9a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987711fe98f5fac23dc84d973337139294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d732471c5ae9fb4d72c9f7238983a45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56367d84fc9c629f6543c2a2d0994f6d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f6880ac7d14e9abe44cccf042d8f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f87bca8a5aa04d31c1c4372f81f6e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512786d78364cebcb54e524fdef8cd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc836dd13bb31b8c51261605ec1096300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96c44aa8d122c4558456326b555e86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb35c5eb1f4c48bedd2271969db801a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faf03aeb073143b842da182c63ec5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f554c7f13570bd13e6eccaedbc3b228304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d913f527f2555be2c15bd91b23df091305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30edea73654a5928516b19f2b6eba4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900fe275f021405f6ee4595dc4829c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae8a75f9908ba1d2fd3aa5bc5d179f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a492b35428ee2d8ff6f573d111ba46e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fb90cae84bac58145d1d5a295f46b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ecb8628c1c357466d7db1136906d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b0618ade86a390c4a5a2a0ae333a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254bf78d57d7404f6231fa0729fa61e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93516f48bfde1e7ad4d771f70a0a50d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ab6d1ac3b404b49e8ce5671aec9c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d683052910abb9b348fa5167e5a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d9ed02f2309d42b06ede3371b8483317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087785afa8e85890be01d401254ce748318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03eda84d8705d98813e8161737106319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496b028b49070d75c68eee4df09ad2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede46cb1e853f7d7a9fd5261e72bab62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502618d10aa62f724efc9c571dae057e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f68395656e4b5492d2d23dd9d62668323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a169fa58c6a40116db5f4a5887b881a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45cbfed07d773726ed06b72113997f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fd0c0d34e9b5c8bbe3d01665f717b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70658a5a7b9b100604f53641a5132df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c1ac1f38edfd4b75f74eb2166af29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a06a9a1d13976766b6b7f74d85951329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159c6bd54e6123ccc03e6e228e4d90d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e3c5fcbe73f67fda18acbfe752b37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179271bafcaa8c520712996251406534332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a1b155f85fc05eeda1d857c3a968e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182a9decd804dae55787789f9c12841334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff30afc24854d58662319b75e4f073335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ebb88d6c1338dbe7e8260e7f4e8a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5873cf4318e44744a4870573be9af10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f9ef4b92757193a8113ed8212fb7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b05a2952e2a8a4b0c32857187a841c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db162482bf3df1984379881e2b0cc4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a295e0c12150a7a78e5f92332def8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db67548571c3e03ae712c4f66faf6be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944ba224b4fc5050743d649d88df87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ee013c9d49c11dad3eefb4e7c167e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9aed282cc3ec214dafd14f4f2ab44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0320aeeb0a4b04855a06460ad3f96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79ac4201a18134b4bb2b790fe27dd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a94490c6bc2be8b60f95c38d8bed9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eb72026c39e1100ebc4ec913b3bdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197365fe3a4ab812e72f2bbec1377223350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2731dee4ed705dfeac3b57d84b80626351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4931361541d4ac463adfe03c34eeec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02083d017e4900bc70db6274451fb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f15589dc23f3238a9d6e339e4ff65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48d5cfa28f10c2dbab5353eeb7d6cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2420f4f809ee5e26a3baf9416b348356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa93cb4347c9f33d8431e6e935ae98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125a7d7ada18c774cc859ee127f9409358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84a2964be946e4633f3069dc3dbdb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9c0bcf055d4dc84991ffe728577ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f82d492e219f72f9feb2a522625139361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1879247133e77fa5cd38c1f88171a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a821f742c4279320898e9d588c2f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b394ed4cf9ca41491339586157d01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7249ac3e3be06791ccfb44a042e01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de049f65c5e5345afba92bd01b0e1c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b6708fa94652a1ebb3b7174b1a66e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba236663543c72cfd39ea24bc948cb20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b07f4504460012df2067581fa8e0e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339214e51f407b4c8ce6c682b92d4e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f82ccd5b9dab52080a06f02438ea47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124161340418a9128b5152b77c505b66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c846fd6264bd152dbcd4f3d0a0c02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144eec6d83645818fd3a1fd0833c2df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fe293ae738ab75ab24df98c73cc45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b906a02da1de97949fab5df05fa4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5ef9cb6c516657a1420c362fd2f73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab3262785f53f5d60004075c022300378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9414f171ff1d1679ad368bafd715050379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b7b82b508eb1529182b5efda631ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8116191b718deb642196de1d2c784381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aaa0e54b671cdee6b6e595a14dc25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e230f8b65a893959e11606e74b0f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11c5d67e9cfe56c74a9f051827b577384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72a37c248668149a8c4d0eaf84ba44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b8a9cd40e4bfb5e18df606a53c21a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fcdad22356ac076e597aa172ba43f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de600427e453d7f4b0f9bb5dd309d04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e477193653c8dfc47a9def919dc07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d80361f6f20aaafe47236d368e5388390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba3a1f52f338eb07d642d58d31c42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b170fa4c3940f7ecb71760e227613392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eba384dcf903f8af8da6132323f7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af20f2956be6be5d06c2b0d856da52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a6ed42ac2434209291e05824a7c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e45e7c1a3ff7835f7f7efd1c4e56c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe2f90fd3f09a097c10c62e86aa97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfee2856b451c4d009dd1ced0aea679398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197366ee51ee16fa1610f1ee0856955399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6570d382f4f0594ddb59a14ee5fe1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc125c44a75099c8451748794f4745401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53521abef0cd6886a5d059060b6e191402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3040989a2cbd4d75df14be114df7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d911b458eaf00a71495d04dba7a7ab0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b24b7ca602be3cee8d370e3f0792405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9545e79818cae5f35414d98397f67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93ed20592ea09ba5c350e185d8b3c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8010afce578eaea247fb39472d91d5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2c3e660feba84ac2f1193b950f788409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a41d9a0f32fdeb72c63ae838e07c2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b173fec07f70437e28b3abf37da6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca00c5cafcbb59cf44b75f46c566f22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0522de3da9dda3f4b84d4f124964e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c0a2635ea7dae9d2e52a46216af3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bca2a11ea444c3c05533f351cbe147415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b29003ccdb9c791e8a0ab70c36cf1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e1b0a58ce8fe224056e624d76d5ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce08690470e1fd0d4e080d264c8d61f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc47b7c345323562feda8aa339e8821419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afe50c1323932693b8174b29833549420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f46cb279165c7491b22cac14dc4951421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676c348e21e150a3e60cea0a121bea8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d160cdc8e536924617c540de6cd735e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d4aba5f76e67938f99d43a9c28af5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff216473a4a44a5708c54781c002155425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f57b8718969f85eafde6347692bc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08263cf33f2cf1e9042a37fc77cfd171427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1ea149a9bbc34d0f7162ca7c68990428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96eb4547c32dcb3ac8b1c1c57d8934429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a688f3921aafec6be2955051c1648c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f45786c51300f16f561f202fbbbf60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e753a7e5238d6a9d8d6b6161e04dc86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fd4f42f4e5861c0ee8c72464fb9d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552dfb106c06dd3315791157087a41e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38c5e3fa1141972134e9562d10763f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfc1c69307902da731e1c74b086147436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23850240008e3f5dcb7f5af83b3ac882437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16538f8073fc4e34899c7cf9eee8c052438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661c980be0d40b44287a9f2e204b4c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e871b868af99ec151517c1e3b07f7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2079a329c758d0465102dd34b8d8d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63310055cf2f85339a79a543b85796c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b94a1903f30992fc6e77b76549c557443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b3683a2ec58d5b1539a6c80880b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9864cea4bd5da01adb5607009dfc5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83438deb91715ff031e9a93fe270371a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6a84c91a77df3e5e8c9b650dcc267447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71064b2f9552b3348e8558ec07247b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace136df9e7532cfaa34b41e30ccf82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312d53093d3d7716d835a89f481e74a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fff3427f3091eededc113022cfc13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64da5579acfc7ce1cd4aaf7597be200452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386ec32dafdfb3ec7cdeefe12d4aa99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f89eed92ee392c78d33f2656f0b26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5467fc420aebd019649e95443ddbed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72718639751111d76228eba3e11f0f2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b3ec0965a58f77b1a838465ba0f66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dd15c80c340d4924ae05530e04730458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9a1d90789752fd6c295d643ef020c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fa50658748172cdf348b8618e7a38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7259e86d6a015581837d0b88808d62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6593cc682ba13994a8e22fd916280c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6325425198cf439f54151261d741c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e3ed504bbbf83f0819ec9805fa09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4a49b1d912c7e7163e69d9769f735465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109006ad26b01a185a6d7f0f8435f26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6764de9367421c9ff5068d366dcb2de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1b3dbc934c7191e2069efe33e496f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822df2f40bc160a74dc4efee61bd88f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b5af64da616959e2a22edadfd8eb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51dc651934e83ae3d9ad15b04c3128471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d5ba2ed3b864625eb992a63b8e54c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f34d50e90378cf187a2b4c58630b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcfc0895e5a7fc810fc5e6e556a26f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7745570189af230d30dbdf1040d6452475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216cc7d2994955d63ac947baba51a2a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3349c392f16c65d7713ed1144f4a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9446ad8d41a52a4ae688b8adfe8a8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf1750cc639457f8f69bac64c36e08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7264a12d6a4435846af735732506d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a4490d63c04cde9381279dab4e9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393911a1881071aa1e48fdfec549ded7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c211a64d8273d3761e0fece4f06dfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f76f4d331f21516f193d857d3b13a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415df1d23dd23bedccfd6ec25b1fc1e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451c5dd0c5260ff897448ba926a4fa7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9394d0c1b7505d8d74ccc754a1f16f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b22c7a325cca6639eea13d7ca4e3ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136148bd6722cdd84926ffef25fd956489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ef6ee2221b7a0a56a47a7eccd7a92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcd2fecc1baa28ccbae1ec65c0dec2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdaf409db7743f78847e1830e97611492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87949e9820b1987c565ebe6899fb2116493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838a7dc02c7f2e683dc579646a8e723494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11036efa18cdc33961201d3247f33b30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28756135dc38b28a3817a51db93ab247496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83010f9492dbca70380db8d6a528bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a0bbe538f662628ef6a21fd2c7d1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cc77dd47080e23fe151cc95bfab80499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc94b96ab1876b92acf1034f237bc7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c76e82ce8426e8b8aa86db7d28a1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d06739a29565420a276db146d43b38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a048bfffbf77ca4edf732b88ccec647503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff37cc5dcc998030c1e8c7aabd341504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a592527828cc2e79456ed308ab0e48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9b32caa00f703117352a65dcd66dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186754484a109c86274fe57391f0a19e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09ff5a5b40641f29970baef0150ff6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20f05fcfb6b52facf0af8046728d99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e5c613fadf6b61507c4565e63058510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580d7d39c39d464263e3918f3cfe7ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f582054966a0a82945b44d7b64c9ce3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb75c7d1d4b392256860a24d983af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeedd2f0edd6b129fcbe0cef53eacb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae61e04f779c29eb6e373b45b8138d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901edb584aa215eac84eef8f649e081b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830b46aae89bafde072875a7be97bd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c019041062466b7376a0dc3a536d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52bd92bcb6e30c41e42dfa2f01fd02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4511aac00b1a30759aa8fb457814bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7dc5a5ff806e7b7a379606e87828521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdeb69be84d62299710e3292624181522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23bbb138edebe251963e6df91aa87b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b782cbf0aba55d280c8c3da5ab0ade7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f65b471aa8f6723f852c1a478360f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb527a0b96ff1dbecb1d9dfc00575e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104be5f4a407dcfb99ef68a09fba8dbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c19241e551561699ebfba1fb04a98d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b68d0aa3a51e660154774021532681529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b9a6ece40560b847e7e9af8e1b34a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4265563238e96bac073a107116b46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7eafee9cf3c8ca5c483d5df9d8241532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd3d821e6baea8b2e7338a0693876c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a09c1cd3baea0d6775ba186c2e0e38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71c1172996dec15767252e31e04be0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7372fe569fb3fdeda2ff47f4abcf6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da281e05b5fe2e1b3f29b60651bf7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25e172071371cae17b4982f576fa4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee9a23587d11fa1b923bac6381cba8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17424204256094fee95b20412dd84a3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e773afa36263be92a0172470a72f30f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3ea6cb63062346cd8e3dd2e4b33d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b03828eae8bafffa66d7d0ef9e241543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80a0f2ef5f2df519fe73cc063ebe38544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46fe5c2dc484e412402efdfee59535545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa442c8e1abf48c68548faafaab7c10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abc8a576b14495dac277db5193e341547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670061f726278cf840b2644b444f31c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d56b6e149c7c007f25c3f5f55de7d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155a323d9ee69199fcceb714d074348550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788d5106bd70b70fab0f5f5a9a5270c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad7be2a55208a1b42827326fe9d622552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855407246cf343a5204f0084a209f94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f411690c9cb9a25c25095ead6891ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a9b9dc4d9e3627dcdeaf80f526483555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32755bfe547ed3ea97acc5d4892a6b62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d9550da8c5eabfed56722b8617de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce67e2806d946bcf1665111b4647324558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bd1e430c7b7da111db1f28c154f39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62047ce0abbff5c9ecf7cba215e18b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932021b5addf2a0ffe609fbb9fada36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24a9a679e5d6423c8a5c680e97be8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228e62494f50363684e793ef5db57ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13b40b901fadcac4684f48d23d01c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68309ba3fe96af7137c5877f5c653ce7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0b1b5041cae1d90d0b97ebb32d374566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95afb60db777e8cfe22f1237e23d11f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c420e278b06e030caacfd6811dc8024568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4dc198adcdf0af112b1f8302ee91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912055b054d876c6254877fb43559c6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f4a71e645d1d02b9576e86155454571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9ffe0d37bc12a535f417e057ec685572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d63bc877c717b137a5faabbae42ab7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12177a033c62e9c822c712dee7ed41c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee059481b42e6d318c261ed7c2610e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac85bf27ddc1f7e1c4e737d025e91e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a9348328eb4b46d3f7b1c3a68c42b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268179fa21b5feb34e1101b44983ae9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8d98aa458d8ee56e402e173a2e42e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb280b8dd67a5174388d4b7d6dfa3e1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e1aeae381453513606195a28ab7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ceb5e659ce2e5b8f4644f08c8fefb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f97acfc6e5b365d9f6cca59d22a12583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f103b69eac515e5c62c5bd57cff6a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eded7854150504468cb9ee26e31c37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a00112e3a44542922d01d2f301d3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1a3c0b5af98b3fe1c1178f180139e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2bd6f274a31f0ec1f5bc05aae70e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601437d657b5c3d69fa6bafac6c23ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a59a9d96f1c24c78030d44a1c0fcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f993ab23c97bc2843953ba9b676b41d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220ee74ae234eda8af6ebdbcf56524f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee69e0a6f0ca9d70ac07f7f7b297372593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ddea7b7804978d54e460bf7e2292594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05a6f326b60d89b7633636acdb1aa3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc0b87ab5dfd795640a413780bc69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa3f66a9236a293c7f34aa86b78c86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453dc946a74c235b91dfef4c4163fef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e4d8c251a79b9f2a6c217262aa7be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb4a70be611ca08ea9a3dff0b279f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c907901ed5ede1a8f5b7c70af7a167601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93832c1c9f8c7f4285040065fd06dedd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8d1cc63586a28cee8af6ca0ef9a24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070a08a7cbf8cf9dd71fac11978c0d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa5072985ce7e0e92a72ed1098f2ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e32aa6a42438c12aa17c61bc81094606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b4c4f78b11fa236a186a4197d2030607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1c7a0286745c90ac8995af119c221608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad71d3a82f35337bb2bd23b65011c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9a3f8e982f946cd9b4b5e9ffc402a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a503e3725ad212f39ab0fcfc7f7d94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c374ed151b2a99fcb7b143a7798c7f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94cdb8a2545880148f405e70de5d91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b52349b5d373645d89ab76663c09b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d860227d7e3e7b90a7868f73c27bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135351d454e120425b5b914313adde0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4314c97b431b3b4a07ee3836a46e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e3d6b6764d9f2b31b193f1d1c13bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d611a0eb1e2926572bc58748039451a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a21a3649584b4f75a0ed27989ee51d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49727748b1018ec7f5131e72787063d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80f85c51b92fca7345a628b773a0f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2039b0be8d59403ddd18859e4dc03a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aeeb8c0299f3e8dbc0cf3d163090d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44742d08811ecaf45ed478301b7008625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2685f2998fcaa4bafc12b9b82b740626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ec21328894dd7426b963336a8bcbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83844070a0084d8457cc4fde2c15c17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a017fcf63e89e212a7d9ebf72c81fa8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109dcea8bc4bfb3acbcc435245d10e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a84404794a24efaa46037232309b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e85012feeab7ee6b75e2dc021e463c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda034986a480639692f8ecdd3e1ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f87d3ea44802064d639af28038097634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0c381caffdda77f3d2d485a68ed8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf0a1ee042549ae375d0fb12a74211636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee4fa15f0122fcd1c6593bf38575c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521412120600f531ce455949599cc0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195252580321e10e753bd484d3bb769c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f349ef6406d9c23e230fb662879767640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3a2f2349ec81ffeabdb84294b1b97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae70ebc16993f23ca1930c236e092a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69710e3e76ab87073af22ae3669541643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55f8944e9d6386e24c33027e241106644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf16c234b1f0806cd7fe52b82c796f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fc90e023c91724c0c2379329a3ddd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3870f7c21097d485aa87d54c787dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e72c85e4beff1805dead4868ddf1c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd844738a00651e8ff2e76c52c460287649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4444c2b375522b095c878682f3c71b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803aa522097f717462359bcf8315805651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806927cff26114299335e85411b9590652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5691d412f8f106e324979b9225a1a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b2aa2416cbbe2a683dad1a8a6d98c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5590bb73a01868e1ed8eacafd247594655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a2336e67a9c8dc6e1eea4fd2cf45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d14292612ae000585942099e86a1c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df549061723381b77c34d9b1578f94c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15840a5fc7882586c812219a1b228d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be2a02a6ccecd999b6dd21c2790a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69962a664486cac125f453f1641677e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19507743b5b3e9c0ddb1ed67932c50a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcda7586d03f83c9423cace655f5fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c44b349d4873e58bad8504e538d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e769325a80c0446a8d6481e8562b90e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09f961b873afd890ed7fb0fb993983666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba896b2d8589759f339c81b358de05f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63766eb83535e78dd29d290876614612668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccee63e20b83c97880e077c266870b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ed173c45732db2e3c95e6f0000caf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d29d72308c00e355bc71d7b8667e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f5342b697f8c0ba18ed2c923f0258672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7157f0025adea3c78b8629bc7b4fda7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873e3013940900383ce511c76a91d3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb983bb51be4063e646f5b79ef9d02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5da087475cdb5c25ab0633c668181676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ee39c03c0a25a6c897cf71899d757677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf7efae070629822140e925e4dedee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba04f1621bb4031fcaea4a047fa7819679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384af5d21a54f6940d1ad067acfdc25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3a14e86c75509c423bcc30b20ef46681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7ec40423fc0b74ff243ad6ef7ba51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c35638269c448083ef238c6d42a02c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf3fbf98e33c8566a35dbd9f05cbcc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261d99437a5d2fc793c862dfff6e396685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a4e76a7efadcb1f6b1ee74bce9d8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c8c913a31a747a287252553908702687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a0bcbcc9e63d384c0a7fedb147d27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb92ac831c5dd1133d1b7acb70e32e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486c28a9cfca1d00486d27750c79386690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96890c75f9633fdb67e6bd44bcda30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381853ae2e1d9178496e77a13a74d49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf97c366cd45b6bdde8e7f67027df9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bcf381ed1f78c022ad4ea5ae01a69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed045673e041e7fa22cfc3607304303695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fb8d52f26a8a68e0755eb5ca74228696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c209d5806cdca1c54d4106621eabc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c03084ac2135f8370b0c89ca3a045e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d90198b5ed7c071c75f8723f32831f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963ed0cd3501133c555c7d4058ca72b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926282eb26e812efc4fa47d15ea2033701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e57df210a0347e21e9ef5a582e179702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a97f2fcd006be32a206f1d8882afe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b757e917693bc7d32686acc7b01a7ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d25f9721716f922006fc03a6340a0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed79b57a8adee253b3a18719d75c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae25ca50e14f1d8dc4f58cd58fbedc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85838dda58eb02be39453f82d9f7e1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3750ddc5a62ac3125c21f434d0e816709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8d501440d75cb90bd742dc69a03e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a91a208bafca9e62b2bf1f328b2f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776970dbb35d61a69d5736d7a2faa2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b4d83e414747dc2866b1180aca22f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb821e77b9c501f02f6f4f997ee0c9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966661fd5db05714cd76f2375303c9a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625bb8fcd8e8c415c63400789ebc7d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb78c5a56b55b5c2e5d3eed730649cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc36ae3b4311f3e3e08efb723d5a420718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a99b8e1c36505736ff181fd0679d4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6d7c821a3552be199f5e9ddcb298e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb6c36cb1000ff3262a90fd2b94002721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e3fe0bc8abdecd6c19d0681ae340722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd0e88a1ae2035518751cd8db107f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b65a3d3db2e67ce514c1d7efa9e8fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76519813dfbc49d95e250349662c54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613f5bb3f80beeb53e8727b0889a05a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114dd2a1db578e801716e7501e28a6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62268cb6ad37f77e9258de0299d41fb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c426ab33fbb9130c0ca351339a1ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883015e8e0a11ab599254c2ef4e0e136730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b8bfebb028edb52aaf964bb2ff4b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd8498adbe329b64cbb69fdeebeb21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960bbfa3b0ef979c2e602b58ef9dc59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc25cc51cfcac39bd4055e5d68919d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4d8d0fe55349ccd4afc99f811ff0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe03418be452aa080224f53aa29994736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c231b17f342df4938e542a53cff3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609886aadfe06b5a83ead7d74fce9b0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6f9a4d0cf72438ca9e8f2228d83e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a4385b042c642301b2312b918e786740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ea7a25be930b3cbc4e38e1e142b7c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fb3949b1121ee3fc4010f228b8099742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f720afb26d48fb26195a44ed03cb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02651de6901e15824eed8327c6382f20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db518ce2ce628f339c9d1a09b26f45ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a2d2663c54025b2a49dc1b6ba3a39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861d2cd429b1bbe229d7ba2440e7989747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b09adbda5615f45d42f589538bcb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfa69d374e3530e3dcef2fb644ac5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbd570c27569d39e463c3f27f402f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348083aa5a9f5079a048c7cc8ad7e453751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023841cd9a1b923a481ae40830e35d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb082a2aba2811a607407da994419f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b6c5d685087c8fe3b8639fbbf1b89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edecdf47eb8f67e2e3e85c8220d19f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32421229ae766ba850d423b484b2e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d606e782579617f7ed6ba569466b8c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420473034ab96eab092276d9e6f88cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e629764914bc8c8c1ac4ba57e46131f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eee84e9f59dd53b8611a310f18c46760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f54b4088a5e55b961155aedccfe9e4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d2474ff85367d62b3086e4294025762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dcfffce6bd1fa53dbbd3ced62c56b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7c0bd7c606ee5f2582ac09f53d7f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261b6adb9fe14a6ffa3295d8ee78617765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2a554f12d01aff0b43e078f56e85f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0b8007506af80bb3e38deb3b6779a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95846fa2a9d6a2e9b589f37d2b697e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f31f23d78b7d06eee7c94b1e30516769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76e1c201eb58d99964be4bb8ef22e7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cb693a0f80b811f27e98a88de66e1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e10df8898c9c6b40fe2fcb15641ed8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984ec1be0dbc879c1298b3ae6f9a46e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2cc259cafdc40f76648c326b96a49774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4b71dbfbea8c59417e27efd7006b0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad26e2f2eedb2350c0dfcce9f4d91f1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf170704c99cd1c921497088740576777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e965e202b858098c54d686f07edf8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9748ab04fb253e742161056de156799779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c893297b80b3e27290f29d262e090780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2c2d6b1ed23f23e68b022ee12c449781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec259daaf9104bc6c2328818ad491d7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e14f8fcf8c896376bead130cdd349783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f61e1803a488d19bf0e24687f4aef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea33c40ef30eeafed15de0a5e1626ec785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458ba9135a8389d713898194912feb2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2ae4758a337c3d6521f540af12577787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09360122499e341f947b904f2d4be9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce63b6d7f59b58370fed2942cec9fd0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff74d735a0882cec3875cbf7e7adae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964e1e9843ccc28472bc3289c352485791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af02c7b2f6d91c5fe94b5aa67c77a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f29116664c9a2ea4eca39087145bf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a08aa80d4c99939b87cab76c05141794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ec57dccbb51bba32230c7e170cde795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1907009519bda6f5afeaa14a74078796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64bd6e10ec23e31cfe9fcf7f4d832e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd1de2ebe37f6373f5b7432a15b84e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d0c4bbd36b1cec60fe4b3e1855ae0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425259c9ad844cca033d1983be04b2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234636ae0a489ff997bcce18a4cfa4f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a6de83a83eebfbac439135548a340802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c38882df183a95ec16493c942a78a9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623a175ceeb0d64693ed43a54c796dc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e3b2b5fd42ce0e6a5088754f2ef44805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4511d172f9c40bcbd518684463d88806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20412efa5a3ba77cf294e08b0a2518f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b470b21cb393b4f08fe7ae6c7bfa3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd2ac8c7a5c265a33c43aa40a67de6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726d38f5b409252bd8303d9e2de3887810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea5b1a4d5388152ecf70973c0b7cea811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1ae87ff6a2d2bed41661b60a7e0db812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcc8bcbdfa0c197e87907554e5c78b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a361f4394d92c5f4d5fcb91379e496814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c241ac84e133e1992a7c4fd7bde9d1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54831e491759076007dc1d3a76279342816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae6108fc319b10580bf0e3eb880fa8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a7f91245b4a1bb60715b53efbd785818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b881e40062e9c280626b3dd755a7c819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e83f75840b8297eb3720e5cc5076e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8a12cee830160ca49c7e9206ce56c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f15b4c52b3180e8148644e821b59ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3cc53a375e6e261f0499f607a64474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95a65fade4026496e94afb79416f8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d539eeae7a593cc0c78687173ea076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f1e9b610bdba05c913e7a141b96b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bee6d3478987ee53a907ef2735e8518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167cad9c172240992ecff20cd721f899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15033a9c2111800622c54dd0c1d12d6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2839d1f995aef093d4414667799b0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4acd7824203485071be16160452ee312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805124bb9a50643d7cfdc126332064913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434c99cafd213f58351e0e70a03f2b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda724dbe99330b5b95ec0ff052c2d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc2ef627aa7fb4ae86fa0a5ff4243216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66102c963a492dc522d15e99499f74a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8119c773df5692d0c8fbfa763787b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177469823eb3917943af7f3ed70a25819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78572b2795873f5358830c03f9f4f91d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c6d80d726e90c3e1a56859320784a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901a109862ff346b5768f69a600c12622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f560cc4ff563e091a319506a802f1aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580e508e75eb74559346a1ab607daeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a128c23df79fcd38c57aab109dc7e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5514a65d6065d151eb6906bf34a41e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570147de59bb16811fa22fbde67e4e6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65aabba75db967a05d786d0795547228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05775b6b57ef7e6f56fb90f4dcd9a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a5e440dac54429532cefb1d56438530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e20ebc68eab5d5fe97961f568ff6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6496ceb0c5ada1b5aabdefaef427732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc6e5c33c520f2c8b7d4fe1220c57033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5fa3cb48817b11748cbde9bfdb0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289646b1853c27cc77e366fe34486ef635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b533853640f65a0ea670cf6d0472a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87a5ba36b72c7872f0f259832a497637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786518d56a581680cf411e6f27e9dc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b705c894605eb41ba7036a2c0e11839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b951b170970cef6c1e465a5ae51fa5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c8b9309034844940f5afc2e845db841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0189d45d8446256f9c6ed93269133b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42324bb56d1090c3102533ff30b8aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e59069c2196c9daf4612d897cbf344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88f836349b481a57c3222c4a5da08745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0100a64571d7faa00664d64887b3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e402e396ea60496152d34e298c48a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18635554cfc20e0f96c67ca13194fbe948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fe7f1bbef5c5e721d1ec6819fe02849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3ca6a64b6d322593b10ed4576a1dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec612094f2b06b7a065a33ad2b8ad6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54659f10333345dc425d67742bc9b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d750597950cbd12a531899f434f14053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828800dba5f6cba9c180c721d5a3fde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020e9fa3f2f13664b9868a00ba72b5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e112dec3b31c1b614bbfb256ea976156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e3a0316ced612328ddd1f2e17ad1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecc3abfa7d2442171e12771fe74bbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde2d63d3cb45979bc4177aa156c9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1642e5a06b64734b169df7d83c3d2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64489239d8ce4a45455d36613ce9cd2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb7e49f5fec9289df18b7c2cfd971462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a44e987eda3ba45a2c4add609148a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697c1d730cb37b23ddbb446fab0cf4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f220d6671b588ad8eb32e34136d6b8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e424fffe350acbe1a16138a0d08c9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647e44035e221a84f09f73caf089af367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6d4d80768546dcd34c911bfb88f5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859b615ba88ea1ddc97c1e0ede5ed7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdc52e77823310f78b8cafd255e5d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afbc6e50a345efcf9cad2b8779e6ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df277ef0beabd6451bee68165bb6b4fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65970a7a57c8c2c98758ff5a68ed3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca8f857f21724ea4c06d5125f0d6e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e32c6895ae78b8c9661164fde844ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e41dfa5f1d36dafe0111d6f9be75d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c4bece6d5b9ae3fec8f69072c934377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863be07e3f674448681475b5f06142178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d9e505410453590c57912fceba83c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e5b50c6e5f3efd965f876c348c86280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6399c60ae96d5ad98ddceefe8a11ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7f706e42b0bfbc5a9cbd8010ad0ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805f8f062368c818fedcf3bff49e0bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34bf2a00db7747b015509b79296f1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f6368ddb4f6dcac0f805fdf353d4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906d517462f1a561cb1cbf72113220586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3202238f36e9fa54b900a0ef8b6f3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f74d34cfcabc32de689f4b7942d46788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae94be094eea8b0a0545c606012f8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720560d14ecdb6a2695c164f1761a1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5597923398a6ed6f5f1b584d535370c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85914049fd950564078c9481da142892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c159794fed8283c438514a800e08d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602141990f0693baf382b1941cb439994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3dbede4dfac52cfe521e08b74b97695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe2a52c155cbb51ee8c32af59e63b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966529a936619e013f441286886e32497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b9a2555dd2a42d1b2f90944078ec598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5f6b6198c3d85d7eac68cefc8d32e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21ede376e75a2975d99c8f07738a22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef93cc9a13a221c588d7aa9ef340cb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2dca8813ae9a4d8948fe97532d8d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd8fedbf35ec28769889a1f35fac1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27078e4cc01794e98b5eaa284f39020104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e510a3055019c42420d6f4e327e6ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf97248757864a9449cf85f5fea16ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20bc4907fa3e8d105b1e6d68cd2084107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633482f4dfb8ad624a1e0e82cf3537e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e328acb136f69b35ecb11d987728f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9eb1921e117e46110914950535f5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d572f57c81bcb066b1c470c7740838111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95a063c9047bae64ccae7d2d1b02c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84028812d914a3e4aae7a6e137c003a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823566474f051ac9492f029180e11d94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76803004a9ae66867f7b30e43960e45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286ef76b792937ebd8135a289302e0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2bc86e424b88294249f0445b09289117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280f3dcf2b16ae980073fdf8b419d3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298b8d4df21bb24a8f10dc6ebe2c056119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6b7da5501c07649691e5611da9aa2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0a13ab2bf476068d95a10a0177f80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2cffe0d2f13b2c0a1d88c6269bba4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c525bdc8ee62fa8dfb214cc7ff49b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249c12d0d4632383b669e73c4cc8ee2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27331747936e321aa263254fba2a3b9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52421121b2e1e90027a867eeb0befe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943775537835f4efafd1c8de9fa5277127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fffc3460caca1548a2299bfdd4ad3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0676fd373824aa41ac4a385e670c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131be7286867ffc7f6968927960394c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c30ec54686c64557e25cefccd110e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6eefc38f01bcbb564bcff040eaafa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed59f493b1a575a10dfc05ba900b08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1beb49d38a7b155b4ef8a45fc78a03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f9f6bc7f3b1ba7f6f48d1a346468e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef4764df6a5002508778f101d558e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff5ed6390dfc3a42b4aef744e7fbae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26f51ff4f021f83072b833a5713568138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6255a51e2afcb4f34523f08842ed8fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a2297baa5440f6f99821a81bffe3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78338c96afdaed1145afef7618fd9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334accead7373dd4e0e8494937522fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513df92e4d205ee768f29caf7d1e206a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f7d1349bf1b19103d4075852e0452144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2736f5f1d21c5137c36878ccb346445145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54428c79fef0619fd882978ff2de93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51015d7bfb6581940fbe21f6558c801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeadfe6e5d817ee56c165654ed9b4f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdbcd51e77a6e5c52e8b03dff89a95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63829a596db9126b81b9890dee3e2bf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f8f24774474dbbd19745b9a553b21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adfd863b02d50cfcf07801579a6b7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3db0882ae23af161c72c4a1f474196153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22f191a73e98e363cca37eec065014154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca78dcb5a422b2e26023d48d31b17fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678ba782db116919050d2fbd1b0e350156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be912ffb79a089a88319c16c752054157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693f359072b8857d8cce139f757d61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b0dee7ea08bae88352b9da538898e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bf98afa3e1f7c7ec57095d8f70aee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c7126e0c9e660bc807f87a72205a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b112602ca3c481bcc4fe34b50b02c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23653e76d679f3a48615c8371a747a0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4e9bab7ddea40b8465293a1e19dcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573da02ed412ac63552fab97704425e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af3836774d2852e78da2927f2a821166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468ca5ee631a31223a61585a734922b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8733c6ba53f7e5df7e657a2e3a03e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce5ce5027a1093d921e910c0a7a32a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37b876207de87dabfbf7f2b5f793c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079deb49bc2a489748f0f41d0e0277171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13088d705cd5ea1a233c7d0f0c2ff44a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea549776003c796bd729f2b6653404173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca5c80fe68ed450968ffb1a797efce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1686dbf1cf072332a77f04acb06dfcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5810a4226bca8104e908735dc63b80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae6308f48c74a87f2646bcb8a6fc2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9896223b484d4521645f4e57b97fc05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761698979575e0ea2294eaedcf75775179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6b2dd9e9c53cbf328bb9535696719180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f30dd5cbf19d2dfbdac9512dcf09cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f970a1907614d2dd0a4d7be1a727c6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c12464e1401b2da42803513821f09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8d52de7e182f26e21881f9b617e3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2633e19fd083e57ebcd88397ec13c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c63ff9da53eff17d41a2c1be036b33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab8b76b3049df081804ec2f40c17fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dec1c5cff96df2c75e476033ae753188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9add16fd465d8b1616acd62bd13b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52427fa6db4f01c7a280042743c038190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad7e84e734e08cb7b0be53bc8bd819191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc723e63dfaab09bbed5daa0749e876192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f8ebc3499fe01d35411fa9632ba4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cefb8df7d82b45f2dc1682ee95554194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e71ed10bde560fa904b85a4e951b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba733c127ea15d7e56f875ea111dac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cf9dd6ad694c5bbd47f3adbcda061197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a16f343a714bcdf7d542a4d8c42a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d868f1410429da5371627f518d1477199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef56e3b8367919a4e8346cc53b90d7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece7b4efe2c23f869d73f6c03a1e481201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9095bc004eed9d11ef1eef734a4155202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0b73224ca71db80330ef9b7f2a03b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2caf66652ffa74341db4e9265a173204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c205ccc4fa568f875c75fe42fe88e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010598d563ddc00d71cb4ff3db7cfb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d124b502a5cabc1b32f57b196202a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe4ba59e10cba693ee11fb6303d0c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7326618bf93d408264262bbb30d503209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff5063a3bf81e5dda050ac6159084c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ccfb1e9aa7219579bdd61b6bf8863211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b997f34fbee3f41475857368628d92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5c9df8e6e1fc8c12831c27ecce7cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d642ba736d0d0715393c467c94d3087214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940972a013fd893eb725b748b1f2207215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5cb0e7afc56a803c63a69a8186b21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef1fb738bae4de08e5bd9b7761c74b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e63c306fd97aec508590023c1d96eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd0184c0648223475aa73ddf2b528b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe24777cfc2aa031bbe35fdb54d7a03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353a575aebd2780d5a4bb7689761259221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb91a55c6a519da84122a7b15ffd34d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242ba9951cab3b30fb23e83702428fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e3aece5a040dfdc924cb0692a7d42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27692406bfd69d421f93d1c19f9117a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4833ce246f19b4e6d0c793f2c4f96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2bc6bc975befc118408b86651b394227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7068cb9e1db0fc50e65d48d60003e75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ca3f66780b322f34ab6bbf25b0571229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde33af08c29dc3d741b1eeb256f2507230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8331c0133f8f51d641948221620700231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25f900ce7c46469a383d7bf0cf9697232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eb819bd70d498a0e8791d7cfb9c42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1431003985377e6dd153e0b7770b71c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e535a2c7a31fe5ae7b4428e6c54cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb53c2b38bb993ae7d46ca3f92f413236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf97d7a61c882271a47e9afcf4a4127237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0c197ddcf90a4243c6456082282ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbd360139e083687e88cd6cc971ee6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701452da20d5d8053f054fb24986a88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4958d196da22957c107958d9e3d2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f78c00c01413bdaf87d28f8b698f8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e381d87651969f53a063048b6b9025243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fda32e0cf2c896d68b9340cbc1b092244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa1042336142860aea7accc3bb229245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3160fc1a413127567a43b410cb82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10c7b4aee5dc50b2e93119dcf057b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314587c6e25db91f221e84075fcb5bfe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abb72165c013c7f5e891ae39fb51e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1c175889e7acbd78215eaa162a2c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cb7a2c72ea8ea1bdfad008089fb36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4dac12e5d9bcf949cc186379522a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008770ed18c41ecc329f215315722c94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c77a57d23834b64a0b2186da7ca434254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7814322ee7b2342ed27745fbec2490255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647f960803b68a20e145d084326a58c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bd08acb7a7dbf75f4fe6de0d7f559257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a65b37b548ca985c700cc67faef66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534164316341c1ddd84ffe4142027385259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44531f38a6fe996325d699d292b44e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f026d2dcf3daca79bace3932fe7da5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb3a15202130dd5980ee7d7533ab23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fe5206856a4593f86ea288257061f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ac7ab9076b983e30363cdda62b619264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4bcd9d599fc116c7053417e57cc78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42775448a9f82080731ce58352090c44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b82f4b31eb309a948a70e1dd7ec6b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ff37b0e12aa6c0e3ba52166cc626268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ebdb5e9c15fbcea815b136df70954269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102e2b43cd2b2969e6d0c3cde3527a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4796dc771e91c9be94dd24cf6da678271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dfdd003337fc59be2766433ddfeb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d0ac7f5549fe44f549d77772a4dc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603b242dab7555e49efc8ea2c77e391274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd64df013547709b0079c0f487e7f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5337e10e980d1dd845165369cfed2c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15138d5d2adaa2661ef68333e6c538be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a433d6a8bc4eb20236b8dde08fd47c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2e4350d742a29850a7ae1442cfa9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283cf5f27872b70c314cdb9927509f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c47a6468ef44ababbf15f5c0b901a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a90a6103b437c24c20d4aae70eece282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ffc4a824cb1f6945753409a6281f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c706c430cbe998575152c60ad63dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7642cbd73efd65d5333cfd8d82be0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeed7d8cfd055aea0d6adb07a812db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef49f6e05abaf3fffc76d2df2773b68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ede881671ea9f6d2d2a092637721a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a728cafa686d781c76f90d3c3134f5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327216331969683433f822b3c459946290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c144093db6672a9e4fd3b28ffcb281291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59da81800f9a9fcf4b651dcc7cf2d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7011c38ab4aa6efc63142add839b5b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92705f03156707d20207f9e388e277294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8816045947c6758b691c50c2c2b59b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdefe710529535989ee47be6a04bdbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd91e1d7ad4bf69d563e1e8dac0109f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14210b81d8ff2c6368425e96840e5689298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b99c7fb2caa9252cf73f1fbc9b197299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93877d61b3014491edf40ffe6b39116300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514408d72fe8bc9de07c5f1fdb84138301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1fc31bc138dbafafd10f0555a2e99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795275f347cd4ca7b91b7752026b89a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eec590ce022cbd0aa2f03ee970648304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22d442e86777539b2a1292dad5a795305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610aa2a6b49f36c3ba0858e5f8941df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1d836e6561fc842211e5d32b8e9a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1172c65022680a578dc9e5638f32aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e0ff480cd456621d5bfb9952e52e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427b9d752c58d3827a8889bf41d627d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f5fee90486adb562562cc1baa1de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db365feaffba6291cd3f15066547fe6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a37e6c0424c6c7b222a1831454c6e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff9ef8105ae0a9724a64b11f87d159314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0709979a4eedc64f64ebc6abf88d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca58307951829082782017c21af9063316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624a882ae0da4fcf32a8bbb8ba298a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a8d684ef6fc8a6f01a7bf9dd7016a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970878c240072538778aac5678e7efdd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc293160ba4238913bc043c10b1c5f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f71a3ebb2ef289441867e323cb5554321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a1db30f5e2b82f7b566cdc6c443a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8e1b845ddfe94f232562b26524ad2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164068c8dae80def6eba0bd7ad914c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6b8a5f78385dbcaae6ac58669be09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811fc2dfd92d43d8f3d6616cbee7965326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05e036497d96ecd920563ecb862327327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a096ec7b67a7d4cac79e593a98a331328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65482e6ec5c75f29487c442d30ec6b40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb957c4f09aa584823a470f26e1521b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37018f890a7f994ce15fab9faffabd5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8f25e8fbefcd867512939d0e78c70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94559329ba6268b38b8276fd649da2fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08766c4dc5a7acc968b9bac6a3c4f60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984f7ae41be68374b450abb85a575f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffe49e403a126c6f95d03fc546a87e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec143838406fbb04e5e254be5ff4425337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23146033f3a7e926694fd53baf615f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322e39c8570aa7bebce43e7a5757091339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb140aed014b58f5d80bc9e518a313340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adf2c8d64ac7e00c83ab2e130d2a5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c56ef89eb82f3550b8d1b573dfb3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969684ebec2586732565b9a29cac95b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a0b16efc4f0b9fa6a84b1bce2cb17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c2785e1c34c17bcbab4fa62eec865345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacccfbdcd4c85ba363280e9a3ed5f72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec99c8e27d9062ca6e936af01ba6983347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8469a0db914ece413f4246cef2f2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96766c580b8a2db8142624e03d33a16e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277fdfa873f7a2d88d3b58a9a381140350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c93dacf1ac912c1c7844f0972e71d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2b7e4c1c65c5191cabd8a7e41548d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72524047966419c94864f5ef2eb108353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c367c5bf0cb91d46e8b5b791bf64836354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c80e781712f3de9f6fa1aac6c8bcd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be204977ca19a0a537a26fbf198bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd7355cb9be229b747434bf70a3442357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1666454b9e85bfdce1f6a379950309358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797d172fb8e5d30ccba9ea86680145c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080061eea08b8f8915d056cdfb05e06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f047d4a0a3ff27dd25b3f56c00b21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381e6cf2b015f67f825a78ebde552b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfb18df9ba21230b741ee9f540b9b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9596f251d2951ce95f09a3f5c7c12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf4cf0ffe6524c66448dcef1dd604a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9d417891cd902a4ae5929f8f17f30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dd6d428f7803bd827784a901baebd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1cfdc6dabad1f9831a44b899cc97d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28687bda968d816d31581ffadb9c59c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607eb8977cef16da68563f010a3dd3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcd729014cc4a765fd570746cb9244371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477140dd60c7ed88ad3b6ed555ada66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4b0d8d4731d82635163e5d728603c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdd0bf62acd0696f32892b7eabce24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cdd278b9a145f9d82bb785a46b4fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc18b455d184578d6d12eb0bfc072d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8dc11c4491fe28ab71339ff93e257377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfded98ea552fe0fa539d53361b7ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd4706cc388079f803dc4e51d3881f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3840d03a26d5ef22a225fb3d1ac50b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbf67a10e48466773433fdc8335e08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4b4d4a301e2d8982bcbd7eb0428f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723fc7cb13c26cfc8a740c99febc8f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da5eee87b99b5c38aa803af5f87f45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d50bb0d6777e843c90e468ecf4ddb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58c9aef66f7ef076ac698d396670a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b7521156db1eed3d0321c80602e22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef968e3b8ba424d993cf2dd0b52a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afe750b8af9e9ed1d35e1cc8cc0db1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be98104d19a4ae2c9fa7732bce1f957390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa3c2cd5786a81277d12c6f97f012b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f863865733df21395d7f820ef2bed13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433fde45b37bba107a4127b483920fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c5e8e0f68e10d9742f6fb489d5917394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d953de85f0d42bce2813f6b3df15b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb7a5f1238284d6b5bc8cff990028a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5335d10bd02f8ab40e6e6f410871e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674e1b1dd3afbd5e712fe53ee5f8ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628022f016973c7fd45c7f778842eaba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063e82a54429e46e518a985d9d7517400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d565f1ab947174e80a0322435e743401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be7348321fb8e04981e5884d4ec47d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b22ed8cfb69e6718d9349fbaaaaab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59002c1ce0accdd2230536377370ebeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27f1fa4e459df62be069b5dc250c30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b394ae5028fa3f11c684677fac792406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a86992bfb6a9ca4166d9db0c0e5dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74816121e9de312fbcbc4d4863f489b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f786448581b0338b980ed98552390409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854068bd49990ec3826090400ca17ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d241000fac83cb525d77429eb4bd07f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9efc88d6e578e447f9c24fb942250412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885672d26999a6a23ce29e54f2c1319413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b813b1aab3f6d22966ee05461c9f0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164012df61e5c6f7cf2abf9f202bef2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5e3cb40f192dd1bba8efd57ae81f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6bee1f5d7ebf1087c63ccb4088fab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb248f41f5f594f436dd51598d74b694418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795336b54ae409179dff9aa3fccfc43b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aab4d406f29600aff8d1cc1ed5fed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50397403760751c5b1337ac806832acc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c846bcee7e02151e7e9f4cc2c0aea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d49719da735cba5d33fa8a8efcf84423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f835dbe4506b784e52bc8e982a7f03e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54895ef1196b772eeca6a844cbb9677e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c975282acfe3ac529ff1a674b8601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca659d44206dbabb9f420d945b63c503427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780e8036086eae45887496f58b56e5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab97fa618d80f39cef8f36e3dd8047d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff038f99e7c66baff30b0db83a5991e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957dcca4ae46272e2333252f7fec438431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899ac0661838c053dfcb0eb9013192f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d867edeaad11ea51a214e2dcf449f32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417d652941bf8261f28155307ac96c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da111f7e7cf51efbd0f78e443d6a4696435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf131637353f0cd146d8fc8d19fc58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd7851cd448fccaf836cae3ff9c31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea5f6607a96da1810e0b6d98a1efdd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374118126332c835494462c1d1b13641439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d78a1ed4076615978323c335f4b1bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd61a6c22b7740659860c1e30e18e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195fbf7d896dadcc2595a3e11f9d142442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4a6fda3b7fba1fa3291efc50b798d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ab602b7512e54408cb04edb3d901444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec8c0d77cc0f8975162f11b09392e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d0f5d8cc2f717690f4c0cc515931c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c654498b4c8963b306e947b6dbc07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ed50f8dc821b5b86d32dcd1fa3aec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e6585b826cd1f80141423501290e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3485a39266861a4e4c15416406909dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6c02dbf754e80c3749d96b816ea01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec38d274888b9b89475e5b02c30a836452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5251c735039222e05022316e772dd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6fc04dd3dda4449d3e2717d348530454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dafd4caec8d5268f6d681da390c97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fd62a1462b7ec10642708d2077f21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b506a4e4449d2a56d8bdfd6c605308a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e15b554b6c61058b149031dd0c6403458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04045ef8aacdf04a283301359619b264459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9561f6a1f0a6014b60b66294664112460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1135e4c7cf4ea013f31ba84b6db30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab490b950a34cee597e91dd4fa9ed7b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaadafd38f9641e377dc6d2aea359f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14a099432ad2e6ef308feda3719a6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e49269cc8b1a895dbf55f199a6d240465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50321aa04e98fd93b4a3b60e9354ff1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe8c1804943257a8159af048d534aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07651f50489873b1eeac8f379c837b90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8e13872761becc8a33aa0b952be37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ab825a23161134115ae9da2dad765470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc255af9c7988332fbe8e6b04299b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d17e6249856fc763cd2057279118a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b5926b2be2ac3ee21604e340b205e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6bd10987762e9002bc1314d15c4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e91185382e9893425ccfad21d1cd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5208b6d745aa1c4451f45fba879da07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d69da7c098ef90e8ade9ba2632904477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78637c8768c8d654fd9c0e0b45eee9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbff0c506dd1ec414dd849f04e1d1c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df2a3fd7812e7e146f38e275f746a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1ded2b309df6e43b379ccc1665950481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755a0fa3d9b7a006949159c1bbfb11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b4f02324115e493b04608a1ff7122483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf65b01607abb911463e1790028c5a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e9c3c2bf44032f86b52ba38b81315485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01941be22316d4391041875e1f7db54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb6c1cf08b495079276faedb94e2b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d170e7f9fd21b25b7bb8f1d7eae69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c70c1593f000f4e8f8b95c2954c7af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f7d461d8b8c7b5156dd7a428f4d65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a1a82cc3f7b14fc74f0a7af99c83c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d99b688d796b75b394b8a5aa64bcd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215453ce1da34c789cb3d0e93145746e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869358fb5d620b87cd204a118d1e6ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c897b626966fada33ea753d1268f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a5226f5569e5786f668acf02877b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c4cc3370eee375959a71c5a756005497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e333730b87e23806eb1c1595be0ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebf61c4e3fdfa5455e6972343e7af1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e51de47089ef6001b5f658aef07c56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a17e89922ca6822deb63a1f9526fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223c7b51539f3777ee6091129d6b26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f08dd89ba427aa7665c51736d956c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb283255626cba0ab8ac39c3abd90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e6a32aea1c6b9b275795ca9921381505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae5e9ba8da2bebff2a15fb2e34d35f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29952b622c79d4e0c0b3b388cee74fc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7d6225f339fbe6561321b5b95713c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156cc608454ae77dd299cd8187b9b5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad55c70774a9ac869f5deef16c6bc6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36307ef971b2cfe3eb4c98d2d51df10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0b1c629dcbf557cd77fa9ca1411fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f25162dad5ec7e8d3d6827b141e3db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c7117721d83b216ecafbb04f444da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c5d2aeba5b04d20fe0bfeec5c073f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0841a85c0463eca6aa9b9d038d3d33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2520cb2e9d9b4eda701344d0ae98ff3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97980ed1779b554ac5ae638c0282c0ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a66f4663a726952e2960a1bd436a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f0018cd7cf55c2d22cd1f4541b2df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d6a5a502b83a5669de02ccbbbe14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d578b79a2e3888a31b457810df1e0e4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525f112c56e3e1c58843c0bd1644dad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48969ea4a4ab82557d77f257a860c9e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adc3aab8901d3d36d52cb3f24ed972525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2ddd9db7b0d5faf6fcebe0a716915526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90abe500760e164ae0e8296e0df532527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e805fe469ff310b868ef9f40264fb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17752852dd63098ffa75ccdaa39e584f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3377bbece28714c40630daee7d2dd56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62393cc450ffd75e9c614fa2c69eee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791b9482fedb94829089403f5f7f1cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a8f8833df134c3a4d051c9a80575b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3ae71ae54d7f6c67003d674ecf1db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f272b3bd9eacf24df9f70b12251c075535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c472bad541cf8683394e4a343c7368536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b8a743598f7e1793311a839038c11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b6562b21588a8dc6ac9353de3b173538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ec76fc5afecc3ab7c7e99dc3ead1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0e5b679a402ae914b01425b5fcc59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1c3cfe239457b873256ca12c6e7dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131adb7f64f52dc82bec5542797e805542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb136de78608b106c104890b8c1a9729543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cb37aad0987427cc36c81c3456e77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fed13ec5d622cf52be10c1b398779545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7b54a8c19594cb77df24039ecd0a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7de3fa42046d4cd2195df51f37b2cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1e29ade3c70d46906dc222181d7c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5786292db99bac65ab710fd9b9a0b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69ecc20ca5c837d84601ec770e9b28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621aef0d91c98b05131e3bccb80e1300551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5847b13ac45b3ccdb4a8918410f704552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d49e7e916468afe7ae6ed004626b75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aece2c4bee8dc64dfdaecf41263535554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed24a2d7ab21799c20b2a1e49107920555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaca6ad2f4a57f842ba2f9e6b3f3a13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be307ce9f574f6d6bf7dd29637ee32e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515ce6b213b82958d108b54060779b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567da5b36c0695182982b6f830fa06a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecc7251fb00474652d9c5cd9b9a162560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08690d1719cf02b84257f6ce9c6360d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482bf8297d8d851502ace33499b4da6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b5986c0c3fe38bfc517e2a2beed5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3b18a5d10fe2d02853cd90c91c484564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a648ae512202588e75dcb99148a248565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a0f09d3be42687cf42ce6031f8cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ace6b49e400c8fd555159aa5ad6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831fbd8a46a991bf06ec7ba74cc794e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72804f4ffc940f063082cee342c46d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbd4ba7aa5234aca48dce19bc30b79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fc5aa6d0b1533425f0e491390a80a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4899e663484523b0a63e1f5d9ae6e22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81c5092b03e2a2e8862039b0a822ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0e097ac97aa80ee73121a8630e3bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e3684f00224c7337d38576f675d4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472572a93c511f1524296a61782a222b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61133b0cf0c3e4042544ffd58f93cc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a9bb3a460ca0f0d5d2d24c8fe63c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8718028948ba83383f654d2b668f15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4292325ac2ca1b94ceb34eb70306f59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e079ea96c1a03a242525e7229e625581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a6c764ccac5a534c05d08d7ba2e94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f1f1a3b25960c76e1571b04e404c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632088d2e3abe046fb5aaaaeeded273584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9268e9c43ca5cb3a472ed381212b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb488eac94992316cea50e811f1efa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c102e610c3ef837eefdbbe7554687587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76673cf05321f074835d917cd61d76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d87be5aad3ec3c59b9aea44a4a7da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b692db9fba612697494ad2f5120311b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655170296562ab3d84ca7240f39602ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731a4bdd9ab8eea311a1d6db2fe2b60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6c7439ca0d78d773daee6fc18eaec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb54639caa366027f12e68560833728594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a453a33e1f594e2ca7632fe77d10a6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f9c16bb66bfd8722ac38caa668b8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b4354f4531d29918c4a86d303c5ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d81de25cbc93ec28ae83514b148306598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110787f00c1f0776f53859388283e761599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef78cb7938ab1e0673293ef3c8efcb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580d6feca6795b18b692ddb47c87637601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e357151aec45ce436bedcba68daeb8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774eead42e4a1f36fc9fee24b5a86ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e11ba7224da4640bebb441a723d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d329c70af88f354e07062c1f35109605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3fd06a52a3eefa93729335a83efbd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fadf9b8ba2b1b74eb22119b24212a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b561014c55c37c76b0304d31fbb822608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8013d6e946ed604bec29aef24465c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f4aff1a968677c090f7479a539ce1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9206888983a09ed4c0c502c327dac7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3647724cdf876be743d04c68de3f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a994d0c9d55138d248ef8d49de7779613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60d88027dde9931ce2489471319452614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082802e83df90d739cd6e7f4c08d521615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3807402910e833908a217e4ef056709616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39626c1cd7e13192b76373254c445a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3512757232c094b3b1983497ab205618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03cfd4c3006053df348d0d028b5cd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be258912f6a9a3f70374293b5be24133620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbc4e21cee9d5c90ae359ef7b54004621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbda23c86822d16adb9f1ffba3b1ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a6f4f0c90532c373b430bcb22355d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac43ba224bb30f2c7bebc2d59a62a9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e623c40ea655161ded83cfeddaae3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5950a98b3976e1d4a9723835c13d8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb5ec80283d9e0e5c24e97d41c81c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d540747d1a8d14e00e05231c7d6be7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6e7b988d82f7df5e83e33ecba3b64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87342d25c46cd89c1a4be78fc091374a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cec49f54ab1270d517419027877109631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d48a601a64191cb369ce9059e1a051632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec452afa1d5254ab879b83597d6213633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45266ab5bbfa393edce477112d7de113634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a610f5946c2c4f1927f172089183f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838c0fdd34977c4ee6b5dc90609a5a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbcbc84799c8b201e3686c28a71d53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ea79b7cc4ddccf7b4f98cbda0e4bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3cd56637d87d39bf46529e829e28f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4574946d0f7aa252b72795c0ade53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630b46a88015b4e93cf83159661aeb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d80506f7c6fad8928bd3194ba62e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed492e04d8ee90fd27cc1fb81899f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66b03f634e0d733af8119f1b8ff714644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4848100acae6d9e6fc4eb97ed2573d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0d2880d40b6b26439ac945202f5a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69700edbdfdc62ddb3d6004105b122647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d3f22e667cf87de1e5dc3fff55379648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eea636f6513e985604afb8a797b80c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b96efa1095ece86a8c7077e2e9b130650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb51669087aeddf73799450c4daaf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18609f12dd9fa244a4c2a679a5f5d48d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2941992da467eff07ce781bf1ed4fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0285da9a858fd2f8accf095b7bb7a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4caeeb296312b65c2f3e4470187a3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee91536be4c3e100f5caee091c18a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8e948af2f6ea6e47147153dbd9bd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c3160a0d05e399136308d8ad07aae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dcd62a07c1ee9be995f3767fcb27a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73fa194eb0899a40d1077546a748ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287222c18afbeb266ec9d8f2a2d85463661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84bfe3d03d1946380a6832f12ce930662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27311a1e1119301fa0c854bf779a7c81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d7a5d8a8793bb054a18cee99fb81a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cdde673f3e81fa5e2453e1ee1136d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac97dae8ff3a4df233affa4339bd7b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccf8844d84d5a43b49327ae3382091667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420646bc95fcf6dbf70cd51644977a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0fa03b3fe98d53a49607b074951de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d9f0554159907c61e3a0e32f3a696670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacebadd97ca0c3c56768d3fd29e2cc2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b8df2ce81e41a96b6b2bc3298c700672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c3ed33aa367d2d2359f1cc6bd04df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6230872cbad5ba151e5ac3fb19396e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc3ea67b76b94905a11258f153419c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005129aed3e871e893e95ab90fe2b0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191826b0a0985e7237edbbd3b23ab58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ed2559ae25c07194cb6174ead3a16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073351c7d1698f654482bef09f1b98d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21559b96f36dbf3c1cba0c9f7f8668680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a70328fca46c050e49852edab24728681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1412c31df9dee64bf948f2f1beecba0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afda6647827ff949c5b1da24439b75683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab85416a16d912d0b371bedd2b2091684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7b9ae4bc15662537528d97870101b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1fabc863ca64befb33adb4abb105686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422a9f8ed34a9ef43733721a3940412687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b590b3e4b718582df679ca56e61550688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59c173335230657b1690ad9ba5187c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c418ddcd1f8552effa5fbb63f95b1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df60c92b1fb3ea9b420ceafd2a2cba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f130b4bb182849335862b85c766fc4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eb6cc4188ebbd319babe6049d1186693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df194ec4b62be41b11676f22d4d76b73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e14f28c41b4d39875317fdbc8a2fe1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e4bbf64746b3370f9d426d144f9a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc6a29fb522fba90215990bd2194b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095d97d1c929a3ff33c88501b1d7e12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce945b1c9dc63e22734010603585ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124ec6673cff0d87a92156b3fa93f84700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdb1ab841df4e6d1edf284d337cc7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ce865be36cff42d3dd3c35ee29d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccc718c445f4a9986595ca5e1e33b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407af37d1ab7884d3426a88db99509c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44942e02223dd634f1e8c521aeb491c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce77ff7f5d1d5502333427070e79d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809a693a081a6737d0c84628d874fc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfad71d921afb560533b02979b7ec4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b4980e26510964a294bc124c01688709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b5575d2280483e079d8302964d805710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a514bd1b253ab3e689b1d6bf00777a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bbcd9cde29d5e2d1b0d18441cbd98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5120bb402c4617cd4858662a02af69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc452bfcfe8c5a8db51a1f3abb48189714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f14da31e11168186fc1c171a46d5fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1caae80e98e7929654e971ce2f171716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e404cc424e2e6e53598be090b2ffd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc08e0a30ab2c5a51d3710ddfd818d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ea03b751f0e5e93c22c41c7fa54dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76805cff8e05741bd9d5a78cb3b3f67a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e58391f54e28bb07aae6928a2aec9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cb49edf4a3763aedc3858c63dc6ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f4d3f9a1e5b0c6a0e6f5c135e6b76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebd1f611b8ed53097b831dee2d15bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25c5833205d568c0294e4d137d2999725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b85545579f3f90042691f3731791aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32074ac21e5403dc4f983e22cd079a86727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd4d0f1a3a8d6f0ebda735d7b74ee8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b4e9026848bc0861546c6fb3ce46d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af7785d775dcd35084f255da0f55e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba348492331da2558662a8f73951d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269ea31c1dbfb3903bb1378c150f270732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fdd7196c0a711594a1c7a35ec3d93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0cea041cd4e17bcab21e8a4541805734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaffa3bc83222687c6c7978ce9f53a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d0d62af9b23ce9aa244a636381222736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d3405a8c7182f4234cf798500ca80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71292d793033f6651df8c60fa25415b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e808ef470f5c36932c393363c770739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b2a484075a233dce9ac5d410fb9c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5f8c853dbb38090ad3f942559d6a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a2fe85ab3b11ebdcaf39a1667e616742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31e2fec6af43483dd67cd2840423b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff06596b11062a849b23ba4e8758134744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096270bb8d5ec37bafc79e2ae54f4266745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b70d999d67cee028919b5b67612e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c4bafed88aeac1280af6de9125398747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59648bdc3127c88dc13a43ad48caa2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93062cab30268a1c6e37f9390aae50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd86530d4691dc1e99563ddfbeeb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cf08386e25e53389a74b8493cd233751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f20cdb3254daa322cf2a95dd7a7e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd8ae974f301029db0053c10af6ac4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3313b5d0d275ab4d714ff88512092d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f9341326755d1c6de6e6e33a3c891755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092ab608dc321a00f27578ad42621ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2125d3e64e391111b6eb54a39e5f86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c4fef55dc397fe49536c4f759afe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50224f8dcb6b53dd4312f096e89ad57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c365bea1e813a0ab25417441b3b5c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbd61f9f651cc00b0bea960053a27c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d09d110adc22e32f1ce913583f7b1d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba8998458345caee4d089295c89c09763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7df90c4202622b38a5ad168e7c40f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0442cddeee073292790095f879cb07a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a55288f282fc85ae0f31808f052571766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88d55b2b4582d24c134cd46613c8bc767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>