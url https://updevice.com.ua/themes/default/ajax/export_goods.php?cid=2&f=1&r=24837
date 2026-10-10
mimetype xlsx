--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c77058cd19b90d79e1690cf0a9e731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fabd9477b859473773a8f1cd584582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6215baa03370388f8d073651b31f1fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d337551a62cc79296ddf74941c6bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36974103dd2602321d8a47b1b982e44e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf91c9c239036509c1dfdae9e3af6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca712fd14e592f68a44fedb4cd4a6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cc8e80bb80b15dd051b27bdba3d2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99020e7428d76826e00f39c4d6561dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a151d3e63c3a5fb91eed5481cbfc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447a54b1e2a3300e50467d0850ae98811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911ef8b4c7bcec699f4def11ae0ba9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832cee0a84b73665d56e1d42ae8d92b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c5a456594f0300eec56dd8877af314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcfe606cac09e5bd68cef9a7b3402015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae07e007e7af068b6132b360a6f42d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b5ac8791456b0494d2f26bee50b8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44828c018917531d55d014f4ec6af7da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857a99c28f338205ca2e3a230c4e4a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3510d14fe2feaac0c0bcb5984e3cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218a207784ae8b6b25d1e6841a68cca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894ca0668041400f70f9051ed0fa76322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9269c717530619c1602f49c2dcb40ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011f0fc1619955d61ae14ed4e7cc43c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dac6de020bd12aff530321a04e77c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f762b26f3e244bd4857dac93a8b7b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2e7585f0628428d2e1587d8ecdf0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d0ff86c81974cd974d71e7c68c4b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3bdbdab379587a66a22f86bfcca4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cf85672fed58f1e0dd13fe63c1f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e18aeef8a368d4ee93e01e77ccd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8f87ceab8b38c14550c134349504d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273441f10305c8ca847f5eabf2805bae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9403ef235884663125c3a526ed4441634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee625df601d9566fb19e013da30254ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4b6cea62b45f969e8a03dd487230336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed87d2e26c326e518acbff3b66ca4ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e393db77540d2ca509b37ff6e4500f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4217bc46730b101a61225fa7173439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ea1c98431b630febd0bfe34dc569240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c03af04aa272babb7a28ecc32a840541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa1c7f953335be0eaf66fd4f36364542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11545cf812b4f25856e5d978cde06643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aaa073b5ae14144a2a98f5bbc730a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea5c01ea9188f1d4d7abe937c14e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6424c992b804eb4370ae79382e1cdf946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0ee20cf59af0a39b2db8c5af48b1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50e6823162531dd86a9561799d835b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb27c385fd6af6deca0264330d1b85c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24db1d0a4c117c68322b303a7e1b9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f1c39c3b133117bb00c72f2c87c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74281bf2a855e2224b84b00a5e070052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885739de16e21f58ed07f49369ebcf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed6f71ae0fe0d2718775d9171fc7b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c67f3084f6ead06bf8b9fae456223355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54396718359bd56c5e2fc91ccf31228e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19652a6c6444ff096ab731b3a885218357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc4cfd14becaef6d9c690f99920dfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f29290b529dd7e0cd0d0fbdb3f939959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d04c61da49946a725075cdb039df0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea9d4ef825898b07aeaa9b9be0492661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a453beca9da280482a65458a4b43a5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6200b60a177fae4f7b0fde374b147f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c340a5f6b0c928f1f398d9e8d6a4d2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b936c89eaf500151e27f3fada2fb13365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa34f4dad03b875d7bd3ccf2b2ca5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57800e431384ced6a75e9c7ae3ab77f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00ef46ad2311f968253cce495fce0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764643165bda6dec1dc974d4b916423669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565e05452ce9540800795ffe1b1676e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71840a46dcc970f98127fadc0b81553371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae98bb1ae04a9eb6f4f6a4ec2f0ada872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9d70ccf605d17ae88ec6af8cc83ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e9e48a76bdee22bf15fd8f430432674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b34accd0aa10061ab51a0c40ab92bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f33e13f02b631d294eeed9b0d4af576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72837e4737d546fc097f3c5016fbf1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07178622b074195e43c313b8d6410c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c01354e4209df2b2f720e09e040b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e265765de99c71f2fac8dac479c92680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fe7a9e9540b731c96caae2405d0bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0279f57ee5e5dada7d91324fc4f550a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61598fe659ea6f4f21c2f0f7a40b5a3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eb19f9be0619e08dabeaa91a5395d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eea14ecf10e836aef4a4a31678b1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb80e6b1840109f0cf558945a6eb67f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd911f8af42caa084e2d34c8cbf045f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58604dda671e41f67376e0c9e74e7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207f107c3a050e865c69b78e9eb5b8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de4dd510178190209e22d64c0aabbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806c9f272cd18339a75a8eddd05887191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee93a92a7b70fbc6ea833fa6c72c3ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86683bc7d0afb1587fec701dbaaa61cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bbaba7edb903d1f9e6048130f428c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6caaf1b7d3051d46f77ad3513c2e5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eba01c26ff88d350821bfc1964ceee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09feefb6551e1a567b2b7b8bcd99de197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b059fdcc1efea1eb089d38b72ac595698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeed80aa582e13f2b3b8759be2fd5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4903a9da8f1656e3287cfb448f09cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6dcd1362587c6e343feffbdbca5ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243457e0662d62640a88a509ba6b24f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb5b7cdb74c2ef68fb558befa60d61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22d5b69e60411fd6c9fece7594fa72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e1b8474815723cc45becf8c0366a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f23c77188a9e5cb5c1da8b11fa9c33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b825427107403d7006a598563e8694107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fc68c8f667e9a4ae2db6b7a996ed3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159906839e60a258b13ec106356094e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0a32cd2914e82e0f4864130ccf2f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc258c982b20391b59b5124d2dfd07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437297fa30d029356c5c9eddfa40370112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dbab13ad9ab6e1baab3aa4fbc587a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108bfa25cc6bafc993990bc8f80c256114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750ea4ee101d975fe69fcf0761d6e36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad1aa627aa9ce5a7d8fca408e65c20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46db5cd7a69de196c8d913b0b6298e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed610b10a9dbc178a1ac9448973461e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9237ec76899155ca218528140049e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd74113cc5ed92a400cbf4893bf3a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44afc969f208d21dbadc822472fc7de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8085c126b53ace067d130d8ec96ad2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d3b44bf914228dae5d4bbd48a103e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa41dbb24776956543788f4ee430dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4a7d4ed8b943e7926f2554f6781f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8cc1fa872c1a3674bb0fae609369126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056d6d1040bcd432138dc83184db1a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a64009f2d352a1fc1cc43cdfed04c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dd7d8bd96bd440ea9853ef6c2caa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16cb08df6d9ba4ff6dca013e452b8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1ae23b810feafb57dfad409e33e34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516da0fa0e068c81ae6f5bafc0af0f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef10caeffebd2fd7011503a1d0033a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44605cf4d693dfe31399fb12c4a6d8a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68d2b8023d754f631d866c3001d30f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee6cc92abfc30f4d3f7a15b79144db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea87347b7fa656ad4cf7bcb48f342137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d7dd9e0b3b0897f90a85b3cb37a93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a5daa12c28cef8e2270efd0852a49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fac9e5da9cefa77b03a34298451b80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd19086c97f69b614248b92ab6316e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209c55329be2043011d58324dd04a49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b14dfe60107bf279cfbbad764d845143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b7c43be79c14c2e8b512b896ba69f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd518b74af4256e0d228b236a0d51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992eab7e5af2a26e3a7d19c8acb3942146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779bcab547e48e451a05a5d1692bd06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305567e01c1fc1d51b61ff460a3f199148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1b14c4a89075e78fa3938fddeb9e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34cf5bb9dde18480a4dbb5b31d6213150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9bd7503abc29996a5c0b3db7b919a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919eaa75f06a83c9b27b11de5876649152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73589c5eb27e97501c8f7874a3aeca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffef0fd16e6557e3001d71acb0b7eca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d8ff42978b0f0f53110318d6a2dab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471473f471954b99d15957ee3f8765ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6302a27dc0db105c4c7b0d9020eab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e57a47fd05e7170b87bd3f50b7024158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922c34f4a01725a28e3d45a1a6e3313159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157a178cda72e26dd433cffc9831a7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60348bdb88883ebce873f761575c016161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42efd0a3e1ae34f68486f7e9204099162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205e64c859796d6515ea812e897b16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34fab2a86185b2e989a153b9fd88f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030691e6733b2c10d49e57a7406971c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62251d258b56b62f2e265fcbf92c7fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31134eb8ba36ab001355ae4811047f2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740abaa79e9c485dae6eeb51ec58f7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa8375a274080451b069cf0753c6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b21be2ff464dbc75ee58ad76bf7f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489ebf22f5441f89fb2a6535a07f525171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaba2f3b8778a4b8e08163f80651aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6cd358b7c9acb5b95e179ad6b4bd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de45d28afff9b6fb00a91cef74a1d9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d08dba587fbdc127a029398d96486175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcdeeaf055e6ea92810cda6c1808e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51e5a8a685847601c9cef50ca3675177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc0f780e36309b1dee667947d5c102178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68121ff2ed7f6fa35bd4a56b9a7ede94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98df8ab6aa342caf1ef360f137caa61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0a3d52300da5de305f727345572fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5fe20667b97f66c3038454a173dd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc3e586b0dee023626700689d02a06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106efd562b650889c3c810ca00b8853184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5063a0fe26c80f724c87a3ec97c1c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12ece3bd777692a9ba777e825e1cde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81392e3a00ce8a422bde02be85dcc307187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba75da8ef1ed02991b0c1f7384692c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4aa5e00372e61d5a1a0d3aec260d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304347a9e9f8195734c350ab780195f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6298215df084c05e7797979cd1ee4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e00c39a2ee92738014b6a294bc694192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ff32136318e93a68f1c814ea1876b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad0521acefbefc20b5aad47a95a061194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63e4e8eefbf4bcdfea1c44d7d43a45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c9ec8f81aba08333420b4ef160fa6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32fae6a85d164408c906dc935beb10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf345055ea7c9fb343b0b62795e7bfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139079cada2b1dee678dd33d7e561e87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e02d6789c9e6a6d47164cbebdbf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e21e68ca5b1e1a8a7ba016e6aafa8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d4f6ef34fa7a64c030f74ed372974202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127b18946f71777a30c6d840c61ae3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ab9b5e8afe8c56e06bde0a8b0c11e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a26943ce50cf762ad9fdde7da57ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f3eb9472a054a6a6054a74c665d48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e746fdf0189e9a17fc40bbb9cfb59f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17bb51a0c346c3c0b081d0f2cc2dfe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e8e122e212dc3dc53faa033b55e10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80875f232bde5c23f5b9fea8f459cac2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4d6ceae205ada8dff86e73fe9d78d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27608b0ffcc018303ff37f18277c4bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa422086a1121128bf47957544712e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf928574979ca55f5453cd44e0d819214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218afd91b3daa3dd11299f4e6f4a2cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663ddf766a90b53018036e451f6febe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8378499390b02d13fb68091491af5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df3a2856dd4ed7c190b7cc1c76a32e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6250e813835726b9d572c63129c570e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bde62faa7f2d1f155086bfa3fb429220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75d566a1a26f2891dd5bdee8c47af7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c82b47162355b9b4c6c46a8407a792222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2d875f0de33e9c5e88b6e53545b2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c960ed69a3b4ba8fd2a9134f96330224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc81573952cf3f2571eccaff4ae5d7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c056d64903cfd569ca5ac892c0cd0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28613eb0a0f4df1b1ea35df3b6d024227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cd065dc149072718bfe649c0152a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd4f99baaff875cc5293e9fd7badf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31b31e90fb397f8159387cd3637a63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ff037fac963e7e79ecc0492301b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d52f8d25cd99523ab610c7ec2aa66a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786542fb2f0ce78351b7cd79563ab668233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ff94dfef4fc2fbf8356249d67bfda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e93ff747234f86a6ba3762a0bae495235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4cf70cdf98aeae7598387531af429236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31057f06466b50d18296a3ca9685ffa1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800039b9312d73e435bda3acfb5bf1d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6a943352446aa6a815804f59fdef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268f4d791aed54bc444f5ed89b3316e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cb77cbc5431a4a682515a13f849b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55c06ebfa24b5bfeb66f89ba01e14b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132fff5e49e39ce5046517b06dd0d35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89007053f6f72ce052644557045c0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db202a331bed389fdc3e5e5115f692245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41f9898c91f1256d515799f9568aa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ec5240dc9d52059ff5a9eaf909bf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c2553a33b8948690e5a1a4aaeca07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c66b81d8a86c5525b7f7759b90dea1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d15d3e5ab75f941dee4043a955f5a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe5cd852815b06979ef012c7b43923251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb1590b249e8b348310567b29937d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ae599f2aa7af2858c092400f9a3d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9fb075ddc950b16830cc76167b901254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1bd86377e730185161a154ebf2380255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276720d65bd7fb0743dfaf4547e0fd49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b329d7dd038faba1a1cc9c13ad206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2467af4887e8925a204c46b5bd909258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cdcb1d7e0ab7e14cadce895d12486259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e344c693b6e9c3c4daecd92268817a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd1cd0374da4be367dc0a2aa8d37a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92604490fa6733a3ee253bf2b6762442262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab59ac47c07f67133f0807d8077223263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa58235df9e2774eac7a3f509a29d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5b33e93563a5eb49484ebf6b93465265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d4890cea13896b6f5cd7507936565266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548333f8def0d2c7b8fa5feb7941e635267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d43c9ade9ef9c10ad689c94bab5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8c35a5dd70ea60f39fc548ff9ae12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d632dde1955b1c039ae986db1371305270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfb617e430bd8aef5a9ff6016596a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62667a57266653702d2ae2321f777a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b739e0a61bac11b395fb7a0644868273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50201b25dd1a6a67d15bbb24ee3a527274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa873269ffaf7289262743c26fff843275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc65d385fb3aad9735d9363fc438db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65db3df82a573a375ff7e828e44b853277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6082ff938ea59b20abe98f565a96a4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5ac6463d2f20cb435186b4313c272279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984200dceb947bcbcbac41a32ba6c8fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9a5d64cd871441ae193b1c9f247e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681f648aa8eb65f45d5383714285caa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1f6f8289ea3635efe8a349953b0ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b48d1d2f2bca6d71d20ff7eb7c3b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907454447b5ca88f65536f7a6f60ef5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708091422c6bbdccf31406e67cd8924286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ae13822b833fb320f720ae10e73a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44ec12b62a8accc0f16c6b98b02c95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54bffffaf3c69d6dc6d391d088b35e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74872e3eff4f57afeecb2dc1f4af1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a27fecabb9bb73caed136c511d40ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adab7f28fdaea6da91ec17f11a8654a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298abf0ac28c76c678aaf95bb438828293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987b2a1056235033b98fc63258a4db4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71851f286cbe48765d2507dbf9f9416b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c66afc88ee758a5716492e68be419296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162344a0c46313d71cbbecd7253acd5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00744faf53aca1a351dbde996f11474298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d0f63949b73d29b33460c3782b6ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba7b95070a3cc7e9a161e4492798c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389fb691e715f41820094da836d2104301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5252213db6370e203837555c49e36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ddc18b8afc2609a63bdf307097bb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a27dc52b3bb47daa39cb41c57099bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc95a89c56f653b0f0b9c3a20a07086305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6b6f046ae586e585deee0e1f3e4c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab41ebee6ca9a9a4598f3491916d39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309359d5b81e210b97389581dee2c41b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8118a5584325f44a51999a08f42a4b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e64715dad2d668c2fb6956a3ab363310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86130b1be0cced630f3d8c80184c600311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e085b62eca20af74529bac348097f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad79f16b0dabc9420f022b63641a6b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afedc5e8e0d2ea23ba961b43dedbfd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55effadbea6e9b6ca3107dbdc7cb89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb6ee2e1d1654ed124f0a5144bedb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df96c4c1c78b072157e359e16cbf5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d1644d722041336b9a0b35424b0ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc390deaaacc211fddf6052eb68441319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83464d516fee6a8bac067dbc975c613c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a66531cd7e8acc73c2a9a3b76c875321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2960a12efc7e8674b9a673551af6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a705a13c97c25709f1f706063ca7591323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0e8acf49da9368d61ed1c108c988b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04515f0e9212ac1f09456039a718105f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c58d073a46088c267a62438a565bc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82647b45195ac024bcf08e3a639247327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc13acafb0b4747d35ece20624e07c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323d18c0e75ecd60c42fe75ce305768329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646152f476cd77618158241c8667b6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be39b79afc0b55f5ef67337ee576170331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e665adacb2f94bdd4265a0490b7ceb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2737b7e3c5826392d2db63db84f0cd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8ba13454ada863946d489ab310a37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fc8b76dc2c1ac85f1d1623ccb113e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f90d1b38d25346506001837446fcfb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a5122ef88841b5e39afd38e69c264337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f731c7f2bb4207179b619940a9566338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83c846c3a0cb23771b65b81c3639da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce5e03d1f6d19b575f701ac40f12fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad968be85ea3d4585d05ab0f41b2549341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752fda172104e6ea765283ed9c542a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd8098e58d89faa13411c59cd46986343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe6439a688420e039b1f09b761ed4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030f4fce652f5ecb685971021dc6afc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427417ce68bc734acac65f7086c905cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9763c5aa34c08f37e5d67fe84eea8a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5c6e8eb6681c18cdf33f907ff779d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22604c3df1a4865c9ac03992137c4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab27bdc2af948b283a671f1e62f3f6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03779e0825b95c71feee61737ef61405351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd46bd07fdd982a8a3992c6363d2b3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d333d0adccfae5b7ab29ffdc61767ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b511cc4f899f5a1298aa578309756354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adff4f2398e7c0ab5c73c9c2947cebd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeb836b387f91539fe5f1e2a553a73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268790f679ea9245c27ed51f7b03f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48643ea6f2efb56c4fe46a4394bc20c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9a0435714e46e82d2cf777d55d327359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd1657085246a199afec261c5db040360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945c04f9b0c0b86f552b7706ecf28b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3de6da56b35cddf2136591498a549362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaba9f293b02d24fbd470dca9d89e95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8245e0b9e8ec339ce730ffef463712364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a4a27d3fb11f68851cf3d5e12d6fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7be0d4177dc5d3c8c67585ca352ae3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc4e3c4fca7248ff1cd1048efa137367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a610e258960ecfa915bcb8e99d8a51c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d887c5c4de37ac32af83d83ec1fffc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ff1a458180aca834ba9651ec92ecb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4e019dcba714d2dea92f96beb1b91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae18162a1480c720988bee68bafd6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeadb87fe17adc8d85ef2a0f6411bf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de4b85183ac146ed6742a005210eef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948aed8a1c7bbea7a791eaaf11f3660375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932e3599dc19a9b2e01b3b55cca9ce1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d767997f2b929058aee5d65c8de538377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4d3a62228dd90f99a9e2cffe9dccd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c56eaae0b1487fc05ddd270bc68c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4fcd046eee939d76dc3481df40bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2fb97558ada6b5b1a969cf0f4b8d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37aeea5be5a4ec21fa4bfd31196cd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e974e4415f1c97185eb20e58f97cb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652791cf5ece4fd909634dead17dc585384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e97bfbce2d8d57e6851c311224915385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45df9e3bea0f32c0abeb27035cee8cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c781d6cd7dbbb1a4780f821bde86e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400636d87bdca1301ae89c84c0d5319388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69623a1dfa82599fef142895be289d60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba31cc58d4ddc9881af70a159f60dfc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514433156edf281f7cbd72e71de9a993391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd847a562dbe76942b0c0fcb5648f75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6ad4c7aeb820ad29b11a7a2d81646393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795c6f8209392a98c614a9f41264d8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f684a11e8b80f8c0ce6cd2177c367395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea6ea2877c72d5d117699c285a6086396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6171643c8d18dc4ac6bbc0ab239b41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcda9f88dc5c3c8f9add1e09b1577c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d877a856abbe950c15ba08b8095f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfe82d58c211776bd8c03d3611afeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba67f105d654d2936f8632ef015b3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c661f07da9003afb7c35a5c2ac37e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5f2bd19de7dad8c0019e967db8dbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b81695f581af241c5d650d21adbe9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc8294ac965a513e458c2c3b672018405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da90724c697535f3d166ee8e80279b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccde7d3494a6917631441f04de10c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33289e7cf1b1817fc3dd0688f47444408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90baaea91f0d79cb2eabf11a2ba85b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be172aae28b9e1b69c475577cefaf102410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69977549b19d1d561a21c1ec36d2ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f54ada292e7af28207c0a59aa6d07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889aab370f6f2ec895e0bfcfd9844dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bbe3429f8bb1e7f6017d65082c589414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf272dfab1c5cfd1bad4eb26200920415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69dcb13df09fb55d93b4b970369fc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4339495709a0a441aeadc83d382739417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87bdc15e93575b61fbf8000083eb91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90681ec2ee92ec2be4476a2e48b5368c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673cb5eb6349404019b1422c61513ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a479f0bfee0a98fa0796df08a023db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75eb960e8d91ceaa1b4ac5a9865240422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10e5511160c94a496a24e895f038f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6cd6acb2f74a99b012abb9980d42e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9a7e4bebdbb8ad5866476fc16df5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe70232c3a0bd6609095698af2ce294426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aad80ac474fd5adc593e313b31954e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4ad5f33937cfda6fe71dfa494e73f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfff80028ba0285e2e8aaa26fa47665429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc20c75e4f93f095cc061bdb206905430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d9853078072e4f41803ab70797f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3433b57325d000d15cab20ad0859d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0be79c7322f417cae163b77cc4b48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c276b9f9ad49872cdf666cac2aca4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d278c85f41cedb41bd09f6e8adf4ed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbbf8790afbc985ba7836e17d4624d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fa2986403c4a3d98dc0868fe52a61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da048c68a4abd089402d2d95846b2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c20bc44461911181aa6a466bf8531439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b817193c5c6876c8286d4eebea557440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5395a6f3b669d7828b34401914722b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbd806fde73354e241f323240f3aa8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d6bab92c1fc2cc6608fff551d0d13443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaf78b01341b91e93a76599503b57a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930a18298f532260beeb334d3feb4b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff98f866970d5c2b24a90f3b8ef3fdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9574a1046f15a20fe057b083be9fcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80821a4f62f4ff7dd1fff595cc855b55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786d224786fb5d4c1127d57c3befda0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359501247956b258049f17fcb12bae6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d078a4b302a57f3de232f61af7012451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda25b8c1caa7b87b1829050e9e218c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584fb3824d44da83420aa7c23242ef0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998309de6df056ef8467107a2d0a19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b293f00174a406b7393b6a085b959ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87c4d90fa654ce4d4ac2a081d6b290456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e1f651ffb12497bfa4dd824237c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e4ef28a46632c9528b78c92473fe2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56682b4026e7f381db01b4a3ccb517b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6228a5116e5eb1e887d10b279dc1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1312937b9a26c658125bc7588f506461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abe5f15260d65a07caaa25e832cb5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a069ba50e1eca0b7f90035ccde280b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e666df5fe30f1ef058ae1cc3cccb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18df618abe9bf4a43782f5b587af1a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecab5dbd36d122ce4986c46cb359b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a7379f33ecba235b203517fef6ef7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ca401f0171e6c1931e98f719f4bae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd216b077baef449617ccf1dd6b1e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e716c687f875a5c74db01c5e5c7258470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15487ec5a82a1b883a6e0790e04f71cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4062c4f75751da71138f3c8cc70b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128068cdbc860b03dac85475cb705dbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab3233171119eb355182531c2f9f35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6ad710f684a7cc7618c914332572f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3965390511b8eba7b11e4ee50d1fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710442e9dae9ae3950e73c5765c4e2cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02280ede1a3d5aba3f4b6dc07eef1068478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff4d8540f3ee7da9d6e5aa36fae6eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962ef6a40a4253e577386c06f3cf17f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806ac3e9d97d84a5c4b59b7564c914b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab89af35567d7966003c8fd81654d1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbcc10aa3a2b6b19531124728e4d3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98914597210b0f3701bca28e2682a3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba874d04ff61afb45a945da65dc673485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea14652eedc4e57af73f71127c694f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4e4f151d1f1ba87997246ba0489af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8068b61b3826ab4c25730060def4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf5c7f110532679436053a2c862654489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431352fba234320c7ec051c071d05bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dedaa0c875146e8c17f840c8c1c58e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397cf2fae1ce33862eff75614f34e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa1d3613d851ee6d88ac38160af863493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4665909dc82d20942f51390d35b0cbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51052c4f80a5d9a4a830e6a26ac43924495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119569c6e3cfef8300900b31272e27a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a5a1a03ad5e89ca9f9bfa5d1ddcf3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a91aea8a9aa4f4dbe84f6f97a517e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc14871da903520604d88fcd1a9bc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e79e57847ac22f566b37713cd212a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124f90fdc76cf7b1f7531ed667755bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b668011504e3aff3f163d5bf9cb7805502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89fe4430e69088f2f8176917f1622e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497743c5307180d37bc4d927e4122a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef7b00f36ae43d7c667029725d7be2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06110364bce8c60c1fa78400a719df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d741df2042917a000420155b4af63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a80568960e188608435a33f87e14a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffa5c9445db1f9fec693618c1be9f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4409dd58a4316414cb0c63ed46fe5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bfba92daf562eff3d63289b265b10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a4ed7948dac1e76b57e9d893fef43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be30532a921911249c33bcd4f49d51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5ddd311a06fa79cf24812451899cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fea79c15fe8c1f7fdcb6279b1c3af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342592b158413e4fac6abc4692a89bbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a77c9c139a33a5a2cc6d6d6025dfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2de1b8efbc6d9edd27de0a6ee115e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40244af70ad2397753534c97cab821519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4569eb98dd823aa2e90201c6edbd203520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2ebc4e2018262600552d382dd9193521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d7f75896d55fa8be7848b57bf41e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2df378868325bbfc2ff3f77be169b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799facce2ae941985e7676828cf28d47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b79d3bba24f9e662a0e2fdb2d0e2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bae244979c8ae37b1d0812d52114d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8009c672cd3846ab22c6cc42a011a03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16055c922b53af27ec5a8eebcf083f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f214f094479ca38172455c3c4feb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0a776543a0cfb88832d01d095451f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af0f3abbb9cf08b470326dae4f7077531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee81a672c86e41982bb3b9fda92eb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061988443c98c7e36a6eac4a1f4a284533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad8cafff701645113fc5ba749d2104534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32854862f9db1b21795e5d00a617152535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a8bad85c910c0030e3867b5ef9ff6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26e8666ec8eb9b8e5e8d77eea6d963537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def02d7a904baa485a9b17e72eb3782538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44fb467ed78437ae40f74d11eeafa2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deeff7d1e0e29bb292c320e9aa9ea2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a4fae33c24273caff629c3152791d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65298426c44cd3f71e84f7328f719040542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1b9192fe745b053a4446ac2702f3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df04f6d4ec83b957f6729c845d61ac1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b72e89ff475681fe2a337dc7371f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e194984272ea12f04a19bd30602e647546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212feed318d8922ff6cee15900c6233547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a072ff660c46314865199d1009f8526548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed5576bb0fb36fa769f7c115bdb1a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7aa1e60e23c68413e787e92994d86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd529af097fd28c617fa383f58128a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b859a0d72feb6d97e8b5b55944d63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb4e8c692bee203571da69051f4f73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a43e2f54bf275be561fa6d8487df05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274240bb9da0359ad5fbe97ab1cbba68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd8b7b80ea88be2ccb121608bc6773556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a9dfe1cb7e8cd64156af34d5369bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094cc11bd317ce89f9d33bbbc24a2cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1008bf61fb09e1337fc7ee69c5fdac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38325c2fa6ab3495e31a34cc858310560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652f4f24c7a9d6fba592fb0e59320c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8a1454cb12acba5d79fca6a0d1e30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b391311d7b084a2efe603234d94aecd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8002cd31462db886eed10370b1cd7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb7f3c5e99335d64488964828689c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f27b12f18f6ec6f0696256dd5789b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e7e3a61be21ee0b641ff84e225d2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ddf325b9c8f7f9d1c647008ba741568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e26927580a338873763f0efac15db3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b89faa157de25f9146a2f4a7b940f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01318a7e328c903a5fd5ef17a08e9164571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8fc205fdb90758f30c55ca7f5da5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acff408003c76ef98727c2745f9d838573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b7de69d05af007c0e15e0bee749d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673d913fb9fc9b7675e70423dbc133575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fef00324baa431699e7aa8b592df7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1929ad9f881c523ee3cf205f885f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afa2260d5070cf8adceece84ee35e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf3659af2bfc24df646956e8a8c8a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c7a136422f3e92013dcf1b604187e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d73f9856d43b3834f06303dc5defd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f0c472b8779d7837cb5339f8e3246582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49606b9313dba5ff964ced42ac38861583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1734b1d4e97f2d1ef2e0f7d10a2a03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f4b41a389445c90c14aef5884943f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e56230cbb591c4b4604cde46815b11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ba53e882220239e3eaaa6566f8c5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab31c4d278ac99d7c6725efef6844f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4fb73d1877a7b68331a3ccc1a1736589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c5e33bc0e46362bd9af8e559df7c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ea2f79dab78580ec68eb164247843591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1435e14b71391c7114887ff8d59f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd573dd254e46b1da6e399a3fe43887f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a9341c1d1050ca3dbab1e82fc2845594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d9150c73109acd605c54a2aac4df8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a361d01ba969a566d90dc3ebf77e84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5a96cc13ef4378082cc8fb905f709597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65cd2cbc4388c67d61408a0948e00c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90772e361312b1457c83af370412cca0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2ff4e1ec708d201070e9fe2d28432600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2b6b241d2e5aeb868bc8d3dcd48eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fcd510bfb30406a485606b6e47834602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2465a5769a2ea5df0968b1d65077860603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b47285fb26904aae8468bf812f543604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bb2c24fa0de9bf1aa4b70b1c214c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7875bb5ac8193842c725345fee6298606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aa8718653eece3a37cefe8d883ee4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6eede04aca5a5ed6624c26259958d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692732ff05ce124fc293760cc8f81fb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b0cd56dd5bd01964cf730f05871f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37b99fb4052cfa5058602eedbb7b04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5c279461aeba0fdcba83c66ef2345612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1a4c776ac3ff4c22abfad9ad83a5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dfbd1d1020d455fa9a50bcea01f83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae87e1c88ce93cffec97c54b61e68c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382dba9033e45536371fd650b55ff56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126df4a84da0e2808a3da003b77ac6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc23c3b77b58762db3924237327c4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87426bcf967ed6bc1a09dccee206a29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aea49abbe011949628bee5a29760d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc568ef3dc374e25422349dd51d9a8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31add5dd6121c81536c26ed70e0073e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b080a99fc38518c7eac0b5cb8cbd9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df689ebc184453ebf41db883803353c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9790c44ad6487dbe04b71f39dbb694b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d10736135415b2652d880768cabb2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ac44581ddc88ae92a4c150f086cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb0d6cf502eaf1020d2444ab9f656628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f143a9e24629fd6d731c0bef3d7cc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a18f17dd97e6cdd9a3336c7f4f20a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a204f52a23672425e2bfefb9dfc6d51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac1affa0e9368b2e5b069d1475aa20632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5387af5feab537c2790ed7794ed47633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab386dce899bae4a0f8311962177d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c88938338a55237762b71e787fc80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf6062d1277eb38c7c5f4e15f10faf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa945c083ac390cdf2cb8623a46dd8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836847c9497c7b8b44160dd9b044be33638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944521dafa42e823a7460355934622d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90545a3b13f48e1d25271e7cae7cb0fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc40b31218b79f24b0e1ab903a5f4ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7504c4456c7ddd9307e12384468f855642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dba9833c39197903804f167ea3f46f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c876956dcbeb940683ed88c8e375644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2e3fa96a90cd2064db3cf5e99309a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10e4b5ecf23fb40e0b2fb63b0d3cf5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fab9bef9b3cc13dc9576308becaa2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a96b8b23efd94c72bdb912f6eba759648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad22fbc6177335585d019693f8f61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858861589fae7fa90003b6f4ee16dd68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86afec70258ea3ad08245eab890c4f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a245debb741748426e68889b518d3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c36d7ef940ad849272e4b2b303fcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e47ed79de665348f33a438f5f40c74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f04f20e47718d7439c6ac42145feee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8390bce550b36f32ca185de562b3a45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fae1677cdb996c2e54d3bd9c5b3eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacfa114ca0483ea051d1c2404f4200658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866b45a588b7c1fc6870e6b7ec09e4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e2d51fb746e6e484e5bc0d251baf5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80f81533d13f2c0c16f564334c7e8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eacfcb370fa5c83acc94f86fa13dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103f510797418f0eeac574458e78c7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db7f9deb7ad1b74dab4713d3aab959664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f892d47caf5bff0d3538404649ef1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6dfb14ad74ac78ebf6539da16cbfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10df70b1d8c9e6a42af27eaefd2977a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6e49e07eed19f677c1a7e16b9094e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3098d3860d0ca113ba62bbb1ea095cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7cde234c8495c0ac7d54dddc604ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5c38b9b5e788fc7c67f7a890183dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6afe88296fb42316e347150d398ad0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c42cee3f8fcc76acc4db9323dcfb6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522bb9db9284f69121ea1a540111852674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba183d6ade445b8a677d777305199e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01bea5211fa09c5db10c79bb1ec6ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e70b13a671b378373686c8f426cd4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357306ff9c95417086b094f991664941678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ea99bb2360a6962b03436326bf462679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e577878f59b5f712bfbf617dbde15d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99dbce00f9f62fc56f27958974074e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde544d83cf5d86bca2558d98560b845682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04976f4e76320c1a3880d392f8e4bd1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5e243e02450f9ca3101ca29156880684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635b5d754a95e8b573632ff3ea68818685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5ffd94b4a6b454ea2ac36f9754e29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64512ffa6eb5775e7883c3f7eb0d18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1213d2222f7ef819999f728400fac5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2286e5b6fbfbc7cafd732b1fe9a3ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f601054c005b215710fb3a4100a9b64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a391815f872b441902fc50dd150f32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf8ee938b828feefac1c9c5d0ff43c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf43746366aaa0d98d0162e38ab5b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2e7ef5481bdf8076160aafafd656e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865287adf0e0c625fdbfa6a2d0666d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bf4dd72b3fec56c3d2bbd6ed0ca0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a7e109bde800b363a34c28ea066cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c520b1204bfd17613ca4a710e71ef75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73952b1db0dce2663f61fa711cb58c31699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2ba1bb7076f2993d8efbbd249688c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9675462bc36b3f9e2e9073806c2f50f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63306fc63ddb9f943767d0d10df7f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cb20862ffae16e4900262bd030645703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97ca8f54c816b5a329896a3cb3b8c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8774e8a06225c4c1319df63e56908705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d48981098613d3424cfffb31b356706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d3fe421f1f5b9ea7b7c4caa94a238707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd81dfd63f39c5b6f4f093897638c27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645379e8b963804fcd335502c8a2933709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fb284b0fdbf1d5e79b04f8ad4c6a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04b67ae4287708220624e2d0452bc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba40967780eb42fc0c00e1665fa32c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88659aa58fc87cca965a48eb680d66c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73d02ee11fe1dd735617c398ed39cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f58c5258db7036f92da08308d3fc3e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9237a248bc990235d2f8296f9bdc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac138a289844ddb761f0c01e819c0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731a8034ee39211717b02e50dcf25bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f8d7ae4bbb18eee9a88b1048aeafc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43333c8c562b8a8639a2a3b49ea1a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b2de38110308552dfa7d86e091409721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222ab03897f97e40945c9cee06d86ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5461ffb0c99dfa75998498270c5b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87810b2eb3d7b55a9d09071fd5eac223724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb872db090cd09d15448941bb4428d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736f7d5191928cf47123b5c3208e09c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b9c67efc0805946a3d00a12a35f7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2126d0025cce1ed4492417d8ea9979728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d37df95c2d660ef55d8c2322d28b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ba7bf84949d96b7d4cb5fba575d03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46fb288a358c0422fb35df460bb4c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d0dc5c9114451ceefc301e59f8e05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1358042c80fb114c5416c8ac4ff1b5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f22e98ba0bf52c92f97cfbaa546bbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93e7d61309b02e7d66d9743f318537735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbc7d44d1ce1930533c1e7349d566c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc157fa9702511d95d66ec503a985737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65af050fe2324b416cf88b3a065e2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0945c2735ec36ff96deea798c9e91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabb5a39c2c567d5f75dcb595bec905740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9262152a827c99ee06991ccbdbc47f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155dd6da0cbd79903f8c95c8010939c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633be2e0e868705e52994093572464743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d847a9f72057a6bfe2b74f4d47dd36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0eaa24ed5d2abbd4c1f96556b2ad1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c731a254c6b1c4fed0cdd636ed442746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5ca9c21498930a11bd6eda4ed28fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9347cd45382a1db914cc553266767748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd695c4384446b7ddf38d772fc17ad85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c2adaaf92683c83d511db86ec4c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cedc86e7973a17b79437bc49c337db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b6f651f67b9093cecd5434cae778b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c62c5e112f14ceb8f57df4d911158753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f494bb69aa12588dd70fefd79f3e79f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27528fd64fa174becd06d625708151eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac087aeb34f6e2f6e7d918f29779fb9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f82e17f1254a07d879cc4b5eee79a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5efcae240e725622b658bde25eddab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46306205922b3f5753149283d384c08759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d00a0d21783bd33b95a45ada5dc02760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d157a25f3b614af568d6a2aa4facf20761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3a14618a37fd08884afed093d24ee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055e736d0a319fb0426ea15a22971a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59dd4ec870cbd893c0b40ee64011f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbdf7c69b8ae65e989bd1627e10017765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dd903c74c776dd67c11cab117dfe3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dca0bf72d02c407dc21cb3ac24cb2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7610b12a862e963b9810553499d40768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c77e5f61b88f5139148ce037108c57769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d3532f2562ed6ceb78c051d1d6e92770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f40580f52fb8b379f4298cb245585771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17437bb222907c81d0f809efbd768248772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62057a0508950eb89cfa38eb0e0eb172773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01c7ad2d346e80a3dc4f3e489538c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baf3991dc70fc1c7c9dac3d269bea7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128f72f72b61083a7e4bc500d0549b7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376b3f9131a05b95118ad02545f2447777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b6999ad9b01de18e82925b83abb68778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f491654c23cbfb7d22bb53ddda7e2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736af9ff2a0e31b700c8c6e74f1a5518780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321bfb220e8bc987ca65ef74443c501781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8588a0f5640cc27beb98015d150ed65782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa359dfc1c9d8a1b3430c2c8ce1bd2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee27dac72557b4a1f307645d73d9df784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420512202ee1b1a4a13f83f2004e4b9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697031f70b5b06a9bd72b5f0d70c50fc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a83a9e7b360ece582a667cd099686787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f03bd16e22d82298499d5be2297603788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c82d86021feb8cf32c40042b5402c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340cfde94e0c9ef3a2a28b01c4eaae7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61dd6ca908b1e903451ae59cf4857d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cd8ac9d2d620c239bc1e0db5c9a6f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e95fa0658182bdb0b9895614abe257793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4dd838a21de65be01785e5266325a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb301838006761b8a8dea1662aa3f17f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a8a415129b96fc04993cba329a4a7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7e80f7f899e825df8d8a8812ec67a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4b0e85684de0343cd6796c047f68798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a1c9c514ecfce954432dacbf22724799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564577721be02f2f5e65981de4e2980800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0503540264a89dce6fb2952dd0fc3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610c497984dc8da994b89f9b969bcd0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ba9bc90ab987c33e61ae7ebea8242803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2232a1c963d00a159c42e81a0342a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf61d13d97824adde2478531b212891805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281b131b988a07c9360f63106abd884806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689819909d3d7c1d5043cc862976587807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588d470585b8e8997069947707cb694808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54d5a82760c2587ebf22914c38cc1e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6df3e1cf896fa11b0d46afc52c09f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7172b663b6419a776951a9b6f1a6ec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffa1a85b01e9fda56fd8510d387bef812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026eec4e66fad529accdddb64817559813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af297d56560a127e3a6610ed9a46506814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a4053c55bbb275ebb518dd364ed6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc84d8eb7530d22cf2daa53c20c936816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee1e89932267b1f91fc3fbe4c47e34817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fe6d8cdbfcf36064c4c94e924e1bf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89efbaf2207520bba65784b7f7412ed819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b2691edbd4807fb5186140d219072820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f5459974d594aee366a52d018fecc821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a77d7069ff80f873b2dae653fdf5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5c8cdd5c5ad0836a2de1507a3fbce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d70b007878614761fd46360119c043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845591c8e1c88bbd518ab99f1eb884d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20154dc0aa6f198f8e9e5648fc09322f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245792bb392f7dfe2b965c58eba0ee216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03030a648a91a16d69c5941578f4f4de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1991f29608caa076613ea660c21cd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20f531cdc68366c70366545ee721f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a855fc8ad5f9c404ddc45d28ff56110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727e24a6487d245c641f5dbc20cd87211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce0978c6ecd1950d20baf592e0db6d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248a366d913792f06c29119b21df29f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea2d7a7e42731034bf5bf2a7b51c9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc771008edd611ab458972f7019e51c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298989a6c568da0111c4e123f0d19fd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd9720b684dc319158c047fe9d4a1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b155af01556159637831774a454a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6617180db414c2f475b86d3600b13e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21ef26edf18fc621bba1f7dc3e39cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e033a06d56b7e5baad86a34faba260521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220cde34ddf01c394e3470387d5ba422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb23f561dc1deb825f09ae45d3d6dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7562967111e9ac906733b9311391df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d1df06d53687d5b70fd4f246c73525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05af7c8f1b1069f8a91f4f5b514625b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714d8998ea72055243c5b0626e1856927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06c8911fadac6197055a1abb2d6d4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd72bbf570c7b2fac4a91697812f32229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c30691b335b0eb212ca0ecc5671bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b10c9de8754e9955b657047e7ee09131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e3df58a3aeaba4269dfb41b24355632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8e6c514ade8c7c9dad5d1e9f7c7f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cceb1167a7b2501308d3b282e4a01b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a73c379c81d77e3be7dbe7fd0eca135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480a972a0b2def7e3dc70c58483b64d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c596d951dddb66de195a3adc376e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce05956b5c1948b5df0faf6581f2dcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117dee32f22f99917bdd2e469e04ea239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b70470357fe8581403a77f5e55ae640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0221541addb2910a59923e08369c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7af120a15d3225cfeb851430248f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b4097f495b9eb85204b3a5900a9a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ee6a1d5e0fd9696567a2a11ca82b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac83b361fa13d5733a1e7bb4dd18b1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d259b85954fc00e8dac720323e39646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2b24fa1c0b7ab55809642b2cdf05447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb0de8276c6b4792210395b97b221d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c35114af71f3fe03874e3980cb0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309211730de61db2a3d655299abeadf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b1e443d95dc9cbe866d2b4ed5b79651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f23922c7e72fdc01efd8c30dbd1bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bfbeea3f5b0435286822cb84a82a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dd0cd336d875c3ac285a71587733454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288e81a9699bf56e960b34015fcc0be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7dccf65f9e00160fa199f99c9300256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe83741de3919c2cdc0bfe921ea8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98190ef6b1bd7b6cf72f91bc9e9dd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc72ad18c7ba79e7f1ddd126f8f6cd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44c825ff17e62b36a1d05b89160e1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb57a9ecbc6fcab02646f9f3b991ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd215abad1ebad60b0f24c8f336d6eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeeeb8c9403886720c1490d31b074163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950e03c8aaabca0ef2e673a38c4c84e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6f5dda636bb7a262fd45f65f40f0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142fb72809002ca01ceb53808830a9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b846e3df695acddf1259e8022306a9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9f05bd89c73a4a8da0d9df97db2e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629654bda85eef7f8d00b1a6e82bd7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51da85f3be8b1016ec28362708c2ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b7429b2d7f4ccb6b25a68d55c80fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded3c25d1b4d5e9f91b3b81d7738a8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a970fdb8919cbe681ba0441c84a0ca973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616902815068c8ed8144ed77d8d59b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5097cb66aea2a28a5bbd6bf336e29075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b5658f66de16abbaedd1a4588511c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d326de3aa138d94d508c8b0ec454177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ba48ac9adfd1643f15df04278c9f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ef916d2e544f01d9ac3f6a4acaeb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a5c1786e96fd93144c0f0c30d536b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d67d479ed528385743016a48118981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f5d87cc110c06dfb12d4e4f586d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecca98b9102becbec008dcfd573dca683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbea61d1afa2d2d5cb7fef31d96fde184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37979f6db8c1e1eb762f7111ab175585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07284759b709f91d5df2c6b6d7465ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1fe64dc020f1eefb13590caaf047287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7080d5e3bde83c8125b75bc3586a3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2be4f7e84e29d4bc691b5016d29fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d88caade13871dd123e494b5c4b68190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1dce25501d62e5795e5ab4b48a3e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08965d53e26b89153065e858dfc66992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b99e8457abbe135fb08c1eee07bf3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab16b77c02c0d0b7836465937cdf4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c404f553564d3efa7a25421f230397695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc691a84249730c0f54eb421d5b1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d3bf182371709aac2fa4af7757ef397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dde0840f5f21f86e47999e224c425398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104961ce459f2e886344a5b8b34af71e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a7346d996fc47a6e92971b7f8b3fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06f4ee2637e461a9712c4969d30889101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602d370bde849717efdadc4c7196305102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f7a1e6dc40637531d81ce7eb995ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4059a2626610e8ee9077c4dec158d2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b588789174015fc8ef48d560574f5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ecf80ed1cf03bbd6be020366459ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f8b7a5d286222a8cd4609d95fa3f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a8bc9aa452ceebfd8807e034db38e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c5d7698d9b93cf3807ad0a42fa7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91580e88481b623fd0b6e7df3759bf65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363f5469b278e2a4f277b7bdeb1768111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd74f9cda2141e84a4dd1df09ddedd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bba1a3a937d75d3fc7ecf5c1caa7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c0ae895d60c886e0a4d19e5edf5c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7259b313079edcdc158b9e41b38731115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc95c0773b801dd346d4fdd13bcf1d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83e4bab996fdba1e0219f30a827517117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3011e8d6b60d1ded6853949f7943d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec430dd7145fab9e5dec6841e89615119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1659bf3e70b34cb462a60cd2df34c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cbe3cd517750c5905959fb5900a81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fafaa685a22d38e7dea663c74085dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae718cdaead70642ea3401ac27dd9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f412b3ec8137be3094143f98dd9c6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50042cbb8d3cd07a3d09fe5d8cebe9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716fd9161606cfa413962eb1a8a98e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd38c30109caa32935b8dab8b8483e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb65539734982f16c34f63886e06040128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063923652fbdda5bf0dc9af245ea7084129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4544985eedd7fdc831235a0b5fbeb57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccced7425d51977d0e6ca37581b2762131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f97d9605e796c65542c1c707975da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924caa4d627d1f523af5b4d82e5673a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b77b90f96974d0c8827e437301e30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574b01db58163061e643d89d5e7dbf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927c3fcb0a207f51fb76c19b30246ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf61a77357f4601e2f71218f5c618c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a17e48f867aa4990c46c25f4aafee3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a5316a490a3cf24157a98e564ce88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2312d831da883ada200c3483552cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36936372d756cc109668a499a5fc4c48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aac53ccec25c409e01563e0481f2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aedaebdc185ca080bf76ff9a248e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df7b3581c835173b5abf89840b5ae9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd36dad99fd041e1413347016ecc8ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b97c5b973c87e62629a17be24da78f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdafa54d6ed197a7c852e7b75da461b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2801df6835adfb58dc32e8d42be4561148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2986e0cc5d9495480749abb59999b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f992e529a540006a93af175e0d1a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443321668269c71899d4ad713a4c1458151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8eb57881c892736d617ed6a1de189152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe060f6ce506b9bb749c1db02cf79b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e872c8e5a444d23e7d9e0083a31fe54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad548618449bd1aea82b0498a5852a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bbf93118f9be8612a212a3019a09d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b7acbfd074246dd94cd04cb16867b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfdab72a2773d68118006061c186c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc34ac6449d7620b7b374116d6d29da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e253eef2564672760601ba792b29a4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce95dcbd44902d5225c0566e72d7722161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862fd2b7a69c9a86a195407a765ed58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0486a219bfed4b1f62c9d0d71326bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec824ecd61ac0f579573ef123a53d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaf50094c8ebfa838c18212ff77d67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff1d79ff9b260d4eed6d9fadb260f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad2d56cd3e722f4d4ba7b5ec8b9df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6af15ca67017ef6b6f334ee5776007168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22674ac9ee627c5e7c48fb6addb3e5b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272c6d328ff778cc286a03d32f4bb4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80702241f4977f06dc8871464aea80f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca14ef0a3c4b6e87c2f869edc1e806172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887d0b463808630a33c6e5381f2e69e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925a620c6729b52b06d2db899429c32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e1f38441e8ce7fb21a2dcf9dc64e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77139fb02318d7edaf350b181cd46a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82a126152ac56b0fc8e179fdad0d98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4561d829335935a23924f14468db2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5779e74c65bf51507ab57ee018093e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c809771cf3ffce16e7bd6d8a8b692180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d63c1e4fd24d65f5661d22fb7c04e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b364d854f652b86f7049495d160c2d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c339155626d1b5696daed207d6bf6e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ca27cebd36e672f9f2e4ee1dff8a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722dcb051d7adcc48bf2be609529ec3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eebb2cd59ea157df2c5a668d720257186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba078699ddacebbf25caf25fa777f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e2723efc6f093ab5714019ea46434188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7786a5e914b6775a955936b5f13154c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509f4376cbbd6931a199cb9350c2424190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a9112bf96c0e23619f40f93a5188b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67393eda2a0922c84f59382798de27ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1441d414b2cfc00ff6a062b227cc8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32d6fcc3c9d23f378eb99db06c7447194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a30a6723e39a00dccf5f0c6e5420b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc650468b9c88fbae2f655f2e6d5dbc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d50afbd1a537285035184952d4d56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c9867fe313224e354099c4946053a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af011330579242060942dc0205dde320199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc1c6e3fe62267b6ea31e829bbc815200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8027fd1fd693352721821c80f9830e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d437cb3a01c52eeb5325c47e60fd554202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40ff419c6eecb788f77dde45a95b5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d31c4d8d655ca9ae0f0d1ec6bf2cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcbb317f67048946524c06ce71207c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93247ae7b014d848f73e6ea9209621af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd97c6825d1daf6c2eb9bafa334635e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead2d1f5d96def7ccf0c77d810c9c2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e91123e7bd03f377e81304288f151209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b899d73815fae0e8c118c5f936b9cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a965d23c2d214d4941aae5c9d7c15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6c09149dae392b4ec696d702e4fe1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bef4a99db8c3c49532106040184886213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2218e27560a9933a7d58467cf28370214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df5fe5f1d35a5eaf6e1f4e05705096215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ddf58b1b83e01b482aea6d464ef8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8364b03c0847670719e3e279e3a56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c622fd98db1d61be7efcdc5d063cdb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8064e8aded21c00d7ad64523f786902219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eeec4745fbaceeafd88d2a4b49409220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd63f429e7df532748e05f1c8efb66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d808443f289d36a8456e4c9f3cab9f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749c7aca6fb4621608e09ef61122de3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36299838f7711ed23906dc9f298ab225224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eec22e2bc84d2c2db10b4fcfb931e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c101827e6c664052c3794206b4d93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2699680dd5077ec3ed775c539010d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a30ac6d8c57e3f98a4032921bb00d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eaafae320b31b104f11ff838c723e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e9868b3b3c943f3e72e94a250695230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df65c30a30a6a8f367eeb7be2c538e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608616212852c62289e01674da530b94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47616aa165c9346f394e411a6cad78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049dae43b579401999b752f0b964d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29024307ef3450a5b3255b7fb651eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a57ee71d4a9bd1ba4687017417a7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdf43fd9fde1b1191b8a435d0db652237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52736c4178fe6828e52972b33388f8b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fe7422d07382cee1a8fabfe723ed1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad3afba7639c2876cd0bf38af61617240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2eaaf24435f65d7f6f0e80649c38f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c783d396dc6d7f74ffc49443c0cad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05078cf47a787e37e522498a2db02e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1332e9426cccd0d088c09f31f70c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c472329e1ae21a3b56a92ea8b9757fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a9617286bc32567b861c53798164c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ddc8dbd77edb45db3cafadb84ee51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f574569635b3f42b0c44b1ec6cca1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a765bc38776fba6d7617ed2bcaae10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fc7b268889023286033c901483f04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dff9dbf9dfef2af81bce0b24e84d26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abd4f7602a912b4ff93235bb0c7713252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701feaeb8869010c621d0e5718d4a4e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a97c61e2d069ac43b108ac9c98b576254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4a93310dfcc562f6a3006d7c194a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ec378670eb4c00f5a1479095ea7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c677ef2b3770f8dc8366208e5191a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a51fa3fa6edda91a07bc35fb7ab23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12482256bc570fbfb2924505b5862065259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f10303181b15df5c4dfcd861ee7fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff21fe31872ad2ae23ea78e924d4d1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315ad2bff9fd7b0ed28d591c4bc6547262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b0fea62ec8d1c8f8e1a6b3c71d632263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040771ee7d6b52fb358e2b484831452264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b548c6dd4ed9781c668e3be7a5568265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a361c52953863243649770f4d82a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250706ec65455d01b447833a38b7bc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb2aad95c24da273b33195ba67bed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11319e1df805b5b7f9d535fba13eef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd91462632c6794e78b956500b40f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a01a04ed68e94dfdc00224778250a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f9007181c22e82fa3487436c30c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689e14120d8d612f26f26f695a60086273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f74ce3efcd73470dd598f7326b5742274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cb7a2b3ec34cbb0dfaded91309340275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe167df4c60924f6ede0178024e1b21e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00b3f1616accd749b6ba1ee447f550277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a71c5a41315062892c80778a00d291278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27dddcf65ad26be530cd4dfcfe6e5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44c0bb4092acdfebf759b587169bad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99220d5c8f39fe9bb6134863cf6fc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2196cc85183ba1353476e72ab8c9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd9d73d2ff329ffba07d4bcf23f5d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38a5149a179a007165485e3fc13330284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b154e4f45e11345a002518a9a356b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60733f89eb9a773531644fb774ad37dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92708f8e464a67dd103ff4884cc0c480287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc060752bad5aa327983b2c9fa9efd33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1b54e312628e9c059bb8f7c154eab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301953787ca22778a3d36330dc9ad56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9a839b9c45ecb1a5ced6b025f9696291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16a65fb4ecd79d22f544b563ccba29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdedc0c54497a96fb0515922708d0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56489813e87fe4b34b8a5c3e43ec4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1f8dcf1aebbd4315f171b19dd1826295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fd03cddecdf0140ed05d49dbaded1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d044854209ed4319e6a0d0b4b5239e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826be192d96277e9b933f76690b60fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2afd7222b930f7064e3be2d1de9b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82009d07ff4467f7c14ff3a2d3316ba1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2167b2074c5e375363a1f7cf56e0bdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcf572a1853b855a6b646f1da59f86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d17f7ddcd93d20c3f28cf04d5c08bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d44db01830f3959de76398a428e5dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26771d51cb4a18f34db2d30d42fc6de7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7697380ce359ef5c32b943755ef84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791288ec8464fc102129700df84c09fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102c00c042081c6e3f6fb2727cf6818308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d460b45036dc713ac6e022d3d98595309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a1852554591ca103f819eca181fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18979b1a5e1e2b621e50fd9d322afe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b22021f19e24043818a126154d65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5165fb352c0fd423c07b736192e3f3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77093ddd0bfeaf93a51321f44e5d6e12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2230b680c0feb12b8b95297454242e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868958b8b7a15b1d04486aae9570f93f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c4078148fb3a320c9b51b02fc8640317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc6eb92a44756291c36ea6c98852eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a6942a8916bc459c649a05d7cf9af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b0c403208ef3bd17a2543e1933772320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3f8e9bffdbb7e4ef08b77458081d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049e654adad84f7e95ec73f1e29331c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56833478969da9b30f057240272420323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db946592a47d0893328e51955fbdff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f8fcfcb150aa78b3609b943ebc25a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ccd50d000d3b2e11d79a0a84a6a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392dba925e591e763d00899ee94cefe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97481e4a99940ea4c41d9802748ffe8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d29bfee83b15114424881b62a1c9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa99e17e51cb4d9c23d34e426b480d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6ab8aafc01c23a80f90a82839287f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517320053c68dd5288ff9a5c8c28534332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b50e2a8e4540a4861ea3ade2f2d1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b3f40affc27db6080335c1c6de793334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a5aaa755dcf88df24c033d17a4760335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462fd8ffbddc5bddf9829f455f351d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b9ddcc01a96d2ba3d57b5c53cf9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a325963ce7af76c1fcf25e19f4dd9f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1b06a059be256f5b81266bddd3f06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f82464a947a9d0decc3fd11983092340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16af30950dceeec1718a28cbc209ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989094bd40c4e3e13d9ef322e4cbc41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e270796216495844e8919985df068343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065477cda9e43efb2f66e67e7afce17d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ff99ca9b31567a4e9144f4df4cabf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de68d547aa27b871055036f8a1e8295346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcabf6d532c5602b9941d4ba12738f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bc03c4efc72c751a8041adcb862e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fb8d7672da9d6a72f5785cfcab131349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d60b1643bb6148e204d934a1cea785350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76295c54fe277f91ea21482b1843720d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966e916a41dd0988251a1fc89f60078352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bdecd97c80d0e175c2ef98069b653353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a307e60fc923a4540460a17796799f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33513145c1d3f7e259857bb96f77af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38ea18f586e269dd2db58a5b3b960d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4278097e2276b9feee9765cf26fdb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b755ec73a27f8670276e0c42fcf420358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ab50ef0c73f9a908f69f18ce624bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c81f49b7879b9da02c125c17809770360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec122722d98c2dd19c5b9bf265ea2fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b059889bd0e7676889ceee59f1e527362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69485766227c10faa800bf011d1ba385363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a659cf1daedb89229cd584171ae1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd639e74b1b5f81117f1e18b4601954f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090d8882a4d23d338fdfcdbe9027b9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf72b05e87a680b23f08fc4efc2b79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1781c4df040c21b166335fe2478917368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04690c270b99fd7ebf8609de5d5ff7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159daacd5bf2930cafe8606f0513b01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf84de29d39f92381a6d237864d29d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e8d95583d690a66f874fe22463be3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f5ddbdb97a1ba1d2c3877d6b63bb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d32977936e6adf730e8b68ba9a011374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fcbb4b9ec02e36f7d851cf0cc0aa6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429239233b5378d8f2a3de486f52ba26376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0b6d62afd95b3c6b794cf018e024c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47845dd0fce3e6c547b4ae377d2ab8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199a54aa067e0ae3de776096b870659379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede55fe31f503858ff351ec18ca860f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf92741573b06779a489df9d96d2a73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1089176e3b24269e7cbb8c056bc4f7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350548d4518e2357336541358624c68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d3b36a97ad9d4637cb0f5413900ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6977fddc32a474ed038d830d297a4c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b397bdf222440c62259311f23f2b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2398c8c1deec1fc4ed1eba11d942ff5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998767e331abbc41ffb12aa5a00dc910388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166c87813be5c9017996e949b60e07d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31bf0543b8374fe6f765e28d083e8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c7196e8905de63a9db82059f58d0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877045c59be0bfecaa6a062d0673f7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4bfacc82fbd658e422ca7b17d6f53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1e38fedf30c69850a46e16a55fb0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231fe01bb7fa8863647edf28aafd341395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5061fa10afe7851283760a8092f14a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6e57e15d7d333d038e3cce1cd2419397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12709b6fc7c90eb3f75d20f3c14cc33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5372e022efc2c6e91506e70d4348c77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa187a95680a19f4b84b24aea34c94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce66696e320e248fc8c50ffd3482b20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a493c572d8825b53a8b9f7ff2bd44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58cfabe1fec699213b8eb9f333e642403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1100bafe9c1e66a6768a50060ce103404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b957f4251cca10acb80b98b2bcf1099405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a932bbb5bb2d414f1811326f35bb8d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cd117a7bfb130a09b209a71c50fda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e5bb9a35cdd6cea93fa138ad12324408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8a183a8ad9c82fe03508dcc0c4064409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ef7091379277affed3a26cf89b6f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1be8ac01fc264ba8caa25a9071596411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571923526a706b44cd5c160db9dbfc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57058ff32535fb5be766d9b868446677413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d67c2e29d8cc758244260a9563f0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dd02d8f1f599c4fc88a1ae7040439415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a629b3b6a608e183aed4e098f246f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef75e017d64a77357f3c0d395b06eda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acc080b8268e4028f904c245ed2621418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14556c3e8437937df5a8f87cdc9b947419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c63656f5bfc8e86d749e36f14fb67e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b59282d8b64910ba6e0e641896b33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12a900d1aec962af4372461b0b27d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c9ec7700e471d41243e5d66b2fcbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc052b2809d8cd045646575833166971424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8c2d97178b436031a5c4f41c146e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be074113aba1cb3c3a7f74736c079a92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07149261239a5c8981463fed726eaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75bda45f6007def0ee42646d339bbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eec54e6cf76facbf6cf6ade2eeb5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8125ef4878d74b2988583ff8a1fce3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ba22ce57864c642d929eecb1bc6a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff29bc6b0c2360ebf3d60ff3ef13853432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c56135641245d536c783894bd269d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b765825749f291079193285028a119434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02094b971ec5af3b95157a592aba4c09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae763d473272b92be926e4a1711c2b8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b384df158cb2a5ff40a22de433735ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67105eb8724fe70f76854a6084c8c87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c865f1f7cb9f6be3a78325de79c40439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a328e84743612d54f28e66879651600440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76e6596591863daf077749bfc33049441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509ea790db5c4231ef2a17783864eb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6d8a02b5ccd3b5b18b1a6b9703b78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf22df6d54260ebf6234ed99e727d5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81315479a8f704420ce94928a5e4e00d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd022a459bfc95941204995162faf6c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ae6e323f0943a68654497b18bf18a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49d9e494070c620d3ba890a9f64827448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171be8af111ce973c22f2eb33cad2b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c133145bbc529fd52aede93c7a4232450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08536dd03e2cf87ddadc7e381be4be9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d34db2536a0ba8cdd98daabf2cdae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eb4cc5b44302ecb044736a48db029453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeeb4a225292fd292a5e24cd30ebb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51ed1091972f56570509ed6cb8c7f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c87f5f823fb2cb0b4c990448c57c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f214c1d16a1850cf9ac2c947e87e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db868b34a36bd7dd4a17d98198dec6ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473d61362e7bf6d504666897c887459459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aff98389e1e073c880cc237b9fe7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a7b59a46170abf930d3d7f91b06a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2e4a7e4a6ed8717dca07104b37f1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0667f1ea88474d60e15c0ab75439c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0e7a97ee6fed1a1c4ac720fdc77e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a248ce3abcafba743c8fc609c5a46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a51204e060e6a2034c26254bc9853466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fa990f66ff065198f22d240b88b93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bb0efc199579a0eb277d7c4087fe8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd38fbde088d097ef8aad91de998313469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461195c456c58227d8f3f0d68b24f166470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ebc4591a693f08d4dc6470d552a60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58489366dc301facbd3934bc71a1396472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8390fd808a76ad9006aaa560a8e2eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b40fee6bfa8e24b681888514d9fc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161879d932f316c2e0ff99791742287475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0241a1c0355ef4f3abb6371e88314c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df83379d06cd06ecd4e419bfc56001477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38428ca57130e085417fae9f8bb4c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b650de6b50cc33f1962d8d983494a6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036311a5f1f710002405ae9e389e3680480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21c9bdb06a6d232f235bdbc2ade614481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d4dc3fdaae369f8d44473e2e46075482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712497e1bf3ee72fbd68c6ad7de594c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f12fefedd9feeeeae5009b64e6224484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de7c28072ee5d0130f0e1911c8dbe2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd6b5added49470f24e6453ae61f6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa879a4558084fcd8baa3edf4d34dd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426bfb9f1f1d36d3f1a64cf1c6b23d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59910f2a214105d6fc1d50aafcede525489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c461eedde3375f24086513cba4cf78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a327d50c6274e9fe10ab0773a2215491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31a000b61804285e846499f103911d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106252b1f84f62f2e7b75327c3a1b2f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce8f0f665eeda917c92bdf188a6b8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3eff01a8917b7c610d1d7dad6f46c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05292b4d4ca7fca6c232f4c32100b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded649a4d2e7bc17fa107fac152431c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d0dd3fee7e8db71bd9d71e05c816e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b711582463c95c11ff5e7d2916d9eb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b5eb239c0b41568c802d4d91e916c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e02e52be0f2abe5fb894de4a1f35de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d0f44da2cff8e5ef9d65851381bfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030c6a93df6af5de7534254ea6e6fcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a3d8afb0380268ef828f0623fd590504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd01ccee929038b1e8e5372fe1da68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34c9280f7866826e57bfd5c9f0121f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c3d0f13899e972811a9373c2e9525507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6cb97667ff025c6d93477a8a543f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2f201fc33b3920bda85be1949f3d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91900a8f69bc0bb4e86bc9d7ffca88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43551a5c55977627e9a5dc80de15de31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bf0c2b832594d5c6a9b14c9fb20c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eb3d40f1adb31f4fad156cc730c42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bff7b9ec078568e3762da82484c4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d204270e9fcc1b62ed98df6a1d000515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5c834208fe2a893c3e412e0b0d35e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed160d4dfbc80968179bb54e7618321c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d212c4a45c74888e4aefc206dd2da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc6eccc052a6df1c4b3018c5eeab7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7ff1bb1c26bb15e2a14c619d3f93c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a41afcf692c17ae9f182284828718521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c7a040b3c2142091341c94f107667522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ae432b3b5ea0c21a30f0aa492273523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0aa7534463852ec2c8f53ac2a4b303524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a6df7e0f33610bcbf9d7d8277a646525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73faa2202c0b6502071e7173bc9d8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b516a99deab270c32f021522c32159f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be62d6b058a944b9f144bb91c3125b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7b0f443d140742856445f2b93a670529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619c60f835d7ead9e589584aa019395530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e92576113a959110739ea9b9c85bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e7f858b430a409bbca23aebea4f9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99850f99fe13b56ffe9675a86df4a225533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50299054dd2163891f99c6bfcb09e80d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5d9be8039605d6ffff3d60d85ae2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a016bd6e1148c759f46c937c43ce71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d351cc091e81b16546d9c165dda6e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ee220df6bd11ada9a900270ec87d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbb2627beedafa77f175f1eac432ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49762f19d40e9b48c1aad6e6b58cac64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec230c5c5c4680acd9a56c3a5c6e994b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45d9825edb462722897b05419d15fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ef8f6a43c343a2d416f3c310e4196543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5ab688e533ffcddca11571b6c0306544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf5289b873407f2c226ed7081f3d10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239f4a0135c872ffa5966a4c7be08e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422fb808b6f4f1b3917c05140fc05cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097ff51ee9184a7014bd68a24fbd827548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8f7c98aea847a27f3b10a0cef3ffa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf6384d001426e9005ffb24af5380c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abc30101c805e20f144f83eec46ae0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be617b5ee0f85be752e9026b84c823552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8953a18bbe5721433171e945495e99b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c93fc8ff4c8d076af7ba3ae9eb037554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75644adfc0ed180436b933de1957917555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9448d3132e97ca8376caa78c6573e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033f4751c38b7bb6f6b2ea0928e11c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2cd6bfc43efe2bb5422c627689765558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21c043c881877d9db488e8b45d409d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50551157ec0ba97075cc3bf5e931c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8261fb7f4ff91aeea16e48d723accc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f35d0ebfc6025f650a9b9a1e4a0e6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474efa59a4c9e5fbcccace88d118d118563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a6f4524bfef8cb1ca5e41b9fb680d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd8a87de119d127209355171421b04565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182c847125be2836ab012fd3b58de7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4750ca8f243b4ac6f9b21fa43deba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5a42001101ef7f6cb7aa2ea5d2f2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a73a7fb14c158fdac2112b233aea33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5412cb1808818e959d117d98457e0f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88d3d0ddaa9fd42eb698da028ff699571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3980c072727dc39b8cfe647fe7d7f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c4c129f07490f92a95ad0a38701e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae53a86e7355d485a0a5fec53aa843574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653960f702efa9fc803a350d6009f33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32411cd7b487af2ebbe42f3ac3910c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006da88c193b5c016e72021a5cafc300577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216ae496ed1e1c904abd1a2322efdde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd9734fe835e23298dbf4e4862b204579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80948a7fb4da407e236179fe32bcf94d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653ea0acb842034d3aa0a20ba6ed885581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4b9fdb8f98f893649dd580391d858582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620389ca624caabd30d6c8bb8769b1f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5740dba2ad13af70caeaf5b232a14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f5b70d8ab510eff452f2d30cf1fa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc42cfe3480aa9865d44e5190bdd6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6fc2f31397064de6f8f419f4564dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a0f4b7787d0d4109dd648cd9793d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70a0da7514a9468f8a8cb0c9f2d8f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb7284b54c6d6af1c55e1fa0de61c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d008a11ebe5f2c3eeaa379668f1132591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f88b563f4509b181e0cac849943ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3360addbd93938851be0e7329306105593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f6640ee851f4cf1b7d24797f4891594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060e78fd4cf82249865f5ec89da52d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a7cc208d2bd7bb728f8bd46ba50c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e70d5c9a348371c4000483117417597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e564586e00e5d25599b18990a14ad5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd839443ec815dfa40d1a5ff5507e70d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cae9db960811f7405fa8cface47476600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdb0b8cb0cc8c104f44cd7e1e16503601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7734b630c9a89f3e3c9b02cc3bc72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d56e3ab34ac53d08428cd773522da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7f39ae0721e36c1d7676ce5adb991604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499665328cf223769212bbb20dc60caf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21b6f1665bceaf09efb12ecef4897e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc4529d8c03fa8342c3f2a12908ace607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6523ea00280385cf8f69e10743669608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f566078e337539ea5113fccc2fc6f14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77555afe5ecd815041532536b7ec217b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd31661f9318a401f9c3d4471080042611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816973cb48bf8fa4f2926ab2f8c3e7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca7ba5b5016ced3b29de443697385613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e44d687d9980d956b2051cf15d05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a73d1663adf2be81934f9751b5150f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a97a1ba20e9d2fb84928c8ac5d20a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cfe24c51bd79f2aab24f186c77c78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c3b27e6d00a7bc8a3129d4b5300b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804761335efe89c9ae2fd500d3d40f4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c2e099309e3edc2b67da1f71d6943620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d7fb2b94f01d7f47b71e6aa849a5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cca74d1b1610c5cb5847632ea3fa1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc1368491f02863c40db8180b1cd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d325334dcff03892b8335e02b0fc2af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233417994406a7dce413c307d19d8c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fb2d92929b292df07ae9df8172c55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49b9573d9445ccc39ae5fa2e9d7dbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0f159b95ac8004b3670de5eb782da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d1cef2592207650f0672b812586f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2171f0c2d1a0b2427a2cc1e16b401630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dac33fbfb13c09b795878d6b82ed0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437f0e46ba3d60b84baec563ea5ffa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd885f6992cd5f1500e5478d58f07f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891db881ec68d677ed3ee961f03cbb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c8e2cde6a9d1159d7ee71927f8492635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26f3a515211caebf62cf2cac182817636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac03f023cb2e28faa3a78001fc66e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6571d1eb195f6087f7e8c9c6b104638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0039b66803fb469fe3163bc5aac4cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a545301bb4ad3226c4e8a09245173640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2161a9e7ed69d8c8af349086f3716a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e46ed61d6f45371a1bac6898e3a2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6897b71fe9a33a4b3d1b305b36fb5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c83f4ac61e0db331e3698dbe313528644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0a80a12e30f6ff9f8ba632d2fc5b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe77ff029e91550a99c1ad8c2cade9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1e8833a113e4ba16756f941e9aa0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ddb34875f66e4fc8a3d760e8aea8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe7e99dd94421b2d5b2948d6cf6832649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c195ec1cad3cf7cb06c0be57c30067650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcf9ab8236d6982e829416ae2a6777651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f05132b3e64c8d67002d96bef3134652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd08b9434095b991f0fe90e2d17edc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6259c971e55a764cd3d73df7125745e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1a23601a6a2135913b4c4341f5693655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ed6f534da524c972946641d11ed5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e6393ab2b5457a7b8a61d8d3f6991657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac8f7ee526f1413dc0b6987de39e2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8aee0fa531626677cc36f63a99376659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2690dfdcbf77ea165a494f722963d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dcf6dfe97c3b4aa1f08f06a407515661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f91f2f0e86a83bf41342a83f71df3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b25797ef69b03c84f857c2e1578fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1817f35a479f99bdde2fe4de08a1fa7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8989b4914f32790fd3c6f76e205b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8535f4458f90b7c3bfbe602dd6335666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8b0322d793e5d67a7fd363db694a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef935b51f1a1c2895c4b225c061fee45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c4b52d1c4c9aa0ea9b63c5ba3196d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d684679b09ffdd12f8d4f38c8d92c91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9b551068328ae92d258cac7d0a374671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114f006ac02c9aaaafd98971ddae3e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a15c4dc926f08bde5c487c2e56b816673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e1ea283110fde3d6ad5a65fe90cb2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d689bdcb3bc5e1f03f8a45515268146675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f7952446960c6fdb01ea945e1d6db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9821e1c6d1978e1c0546aa7182b1137677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf3df71f14396f771514ba1a55ad5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca33903fba134523459daa6e61ec1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11917e8901d2c33de5462c1df76e17cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e063190a18668aa6905a4ea28b2c362681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c7ec187b63a0f48d2e45e07cb2646682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb0233f9de1bdfa401840afa7e281b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5217bb0453c12a7b7862d21f38b9dc2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb4b2eaf32670d15fd3437ae65bcf9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56a8bcdc7ac867f4d66cae1f3e5561686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd070577da88e13479ad122d5c43ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a667401f999090cf919d5e26e6c3ca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76e21be651c5a8c5600581e4835c94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd116862077854235e8dc166e13c79e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e70c001ec7fb18e6177470be3e8631691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e73881f2671269a8438c141933e4f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2149e54f0817cf2ba81cab3979e20b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026214ef58d221510ee1a1891edef99b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec00d34c1415d1cb29d7715baf697ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae28b19b76c39992a3fa89c12ab13a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba356fd806dd69552b80e3e2f485e896697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39741b37ab896a5030c2d0435801ccc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940e622bb16b4a7278be193461718c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07b4202f594a03bc22a944a379775f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d320de4797f61493095bb0dd79759701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9634a3d1bc90f5b52ac7beb4217373702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538812b2f02bc7097a0ccccd68c8e5b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd419055482873e9dd2db12d63efb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44c7005b87925388e4b0fb5c7cd086705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed990ab37a08780a4bd8ad694dba7e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae84f8667633f02da239afb20b4d98d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95adde423912a02fab9d2ab70a386b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1916d41ffaa03dcc8dfd6366b4ae740709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a7825e369c69818e0e8d40a4904d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ab1acecea83f0af5ac9f6e494a501711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4238bb49a70050132e51f39da2aba9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d650e66420f785e0a4ebd2ea2c258f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30735ac70ccb934fd17441d5c66e52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211af83119895c628c43ad25c74ad8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c60909bc4d21fbe391c1067a998440716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb3b7a4edda5dbae08e7f314f8f3d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e679e955f5e7257e14aca2e12c63fa6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82dc37bee6f0aea79f9baf45b88a7d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4b1a112663459ddd728c1dd5ea523720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6f312c42bce27fb58652aa4e696f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901709f848644c5ff9a4e3ed5feedaba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6c572fc552b7574507676fa3debbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec3bc4b6fc43b9b05b5288367cdb8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571fc19dd82bf66a404da5907a9cb46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb3614f3956f6ed4a26031a6b54669726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85782bf0a551c173af3eee1954578b99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0337c25a74502c39bf8a13aa9bd7d0a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f6090448942fc593490447d82123f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81768553677dd2449ce6d88fa544ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd135b5a4eaddd9565eb08ef73392c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a60175d514dcfcb250e5dd20f989b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c70bf9c09dd6fa0ab163c8683d3d0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65ac902b1b644124db4a8915dbbb44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd26b13928af7c78c6b37fac845f01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86402c2649d0bc1b3f229b58a6d384d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07514417b37df971b6dfc2cb90075832737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0752bdd0bde0003c40881de0ea500cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7807290666ad6b8956354cce9404e58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba0618a4bfe259db4731aa90e98eeb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c2abdd788504ef6b5a7cdcba802d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5560487067a73997200a1ad0cac92dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea411e75c709c99f5a59a873af1f6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea848ddd8e428989b302cc989706b97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf858123ee11bb45390565079be0b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38cb094e3726284fcea33b34a1cfc6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58bd7e02242aea3c23f30836eb06fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eeeea935bb49bdb17fc57e1062f65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4d66577f607996b18b383058a4694749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676443b622736c823b4b3dba95fa884750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1c128201896a9a6c5eb1c6bb0c66d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420ecae6111dfeea06a051ed1668c42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef1beb6d9ff7cf26b168872cbb1906753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f174c97262bc8d97d9fb6c056ba1da8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dd31f2032403bcd8cb146e420937e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a090f5e627b7fe40ae8f41ff9f59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cfe6ee9884ec048ff19149f6809e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ac98a567a70cb10056e979cca0e62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b91063ca8eb06b19a71c45c6a6e3b5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ae4f650b085f369bbab9c16a1460b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadfa24653cb21e7efbb3cac7be5691761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff56217065cfdf47217a506a0c59a1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5c4d425f134e0e20d3b4cd32fbc02763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4c5d217f84e0a1a692b3a916f118e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c79f4acf186ffdd57314208411d60e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd65f5218b059d6dde8d0590f80b09766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5d377123da2b8561cf5b0377ebff9767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>