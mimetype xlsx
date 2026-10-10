--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352312faab84cdeaee089977d30fb4001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ff910c90ca42d9e1052c4757ca6f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95481f539c6c9706df7ba67756879d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280d0c05312193dec97a66ce866c0494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026931037213104b97a0919664a2f12c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523813be6a1a39c4af14d9c9851fbf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c958b885056302d7f4e3e87040129a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2dae874691fd0d98ae630822e41e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427da10e2e63e488812fef5707b3489d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d31ce6c00a8d01f82784d97df501b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857aaaaf5684f7802ce077c8248a79711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405559ec783c54e666fa3fed7584ba912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439831c8e2c8387a954ad5b19275bdb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bfa1d47e3f6814b03537780ae985414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cc5271aba786b669d8e72f330d2d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e4f7ef4f1ce968de433eb8b278f3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fe2900ee674db13214fcefe576ecc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b4e19249afbfeebc80454632d7e5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6476d94a4ad31bdcf6e61d0a776388b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172deda394bf4b3a317a72785f4f41520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fcfe82bc327b751e840ccdf1fe92621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b642745b774ab90fd0d5263975d057c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a61b0a1e1115c2f44fbff2d0cce6ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70fe6eb06bddee74bb5d3f0184c1c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb16ca54b0ec73b9d31ea358941dbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf367f13908f0a3845c8689f6a57cff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481f6b971f1e3f24ef4a72ac056e9e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e6422de0b456e70f2e5edfcf42a2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc9261f4c2e0f29cc3b222cd1187a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d7b423563b790072f54f59ae0f20330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f01259659ca6ce02fd1373e834fc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f7b4fc093901fcbb131c4bf4800cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d285c6c56e09cfbfdff27f0f7c40433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3290a854969f4528cd7224d6bee8d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d31b08ae33912461d1cb6bed92a2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c914472d9e3737c7141fe26cf70391c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1edc607c7d0cf87c9bd76ca632270a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9862bdd4f9d4f40450d802b13386238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1d604cb49ff80acf0c5af13b8037c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc136f8a12e39615dd5de03525e56f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4088dced1fa367e15cee6243a3f696e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dd025c349e605a807dc7d34e4aee742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52249ae3088513b1986d97e14fa02a8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b10103718e326d3e09e273944f766444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b914a2aba8f1bb80bf2e793681560ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b2653af048cd892828c4ae12c2c4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b91610b6aa0d65e221a9331213d2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b499a29eaf0e37c0709ded9e13b0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052be969d3c90ec189caabfb463a04849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b7cfe1adc9185e3ed7af0b4f1bab450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f747098cf8662611cf071a2c2ac63651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72af54fac4c35b63fa2b399c4611e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffbbd6811303b01cfb3c1a8f7a16c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381e71476d2837dbaeff7d0b3e590754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57619c9c8aa48d05205f13163d137c6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e12deae9b0ae0bb06d793c1e4899256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac82ebf74360c96aa0a2397d4de3ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df538b4ef5b4b289825425d87ec27b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d062400cb0dd4142cdfb25af2f17f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc019a3357c9a0c8664b79606e737efd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10177b479a6768102f858446a705b82d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d9c2cfdec72425f60f7dd67001a9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426da317d6b89e58a9309626b79067b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c859c0e04b0429592fa1cff44bb9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08087f11c865150b2c90ae0005bfb54f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c723139cf4d842d8a268b56335ac9ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad44954fe5efa1351442e9d1c8c12167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93955836d7c1394f05cc01ee38f89c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59791f7d0c07d57c35baf06be296014969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ead6d4cdea2f26f892bc55b88c2a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc0fd7b3da24a01dcc8eb7ec186adb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696cf0d2026ac21461c83c95fb2785c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ed8b3174c638f800146fe6f7530b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628011b59e41a83cb286581b790c55574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330b73cadd8a1f9ec9ec2a98812b34f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a68c0383ee3e17818efaf2970ffe3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f466810f067abc238e0d11aaef2d9ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097f8259497d24b7c3ec5888c96c90378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b588872c15a5247187dc7d4bec268179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761ed0d80d6ff527243eecfa6471c3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8050de311b8fde8e6d6819703631181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f5ac4cdf0ae8fb36d936bd29f6e9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d272f9dc9949ee15694ad417737f8cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e66c24911562b7693161ffe73c4ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e49785a4fa58517543635f938050ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c47e4aba0567a96d85ec838624703386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b79aac253ce4f8fccc5d409381200787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88145b8498e1a95bc92a81df5d6d784888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33dd934f59d286901afb779a36edf989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8fdaa7f36550db84b15c4d0c6421890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b810e8cb6e6beb182592e7723f3be691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e93d8b7fdc76016151f8c2b19acda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c3ed6c0003bf0bdb9f23018f244c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ad43b212933364a8df360ede5ae6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0826ed745acd3de8760282e576a84395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae141c9bfef43fead35d4d9788d4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b00af52b97401c4f992060dc7733197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca2816b70b0fc021f9140a76b5c12b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fff1b41b11e20f87e32c0f43a8c3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb87730ae9d62ac07f8f1192a06754b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e6354f36cd4966340f15c7ee0e8e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2b41fecd13acc2e08d0460dd85b3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651eb53b5d9207fd239443b1e345582103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a1e9d9d798be8f1ccd5d9833d75ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33679eb697fe02cb3975266f55b685b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bf1fe7b2f5c227a5dabeb7af23c04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82935dba60c7301176e228de6684c6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b9e9cf6a5b26ea784b515a5d62e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ebe416d4bfacb0ea49a18c74818f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c30c9bc2375ad6a270373d723f14da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a4237894266d87b63990c8a20b46c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90536b5529d11ee6f5a53d7752082b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b497f265616192e063901bcad5170113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4fa61ea212dadb1f7bcd93ebdd01c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166109becd75f40739f528d37622a15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dd96103a27f2f82becf99e1ad2a0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066b5dde9b4e0e4dad0c8ac955fce39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b2dc15b9a6f43f2be588850b3a6d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ebb1c2b3354a2c01eb460ef1a7cda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b52266f9d5a6b2a746019218e3228120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d3b95a920fd231b480a5efa4d33d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9a88fad85cff26327391f074f886f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7c65a05989b58b7825498b3a4ca6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90053adc98239d2771f7fb351413fbbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17802a7dbce9195de7e18b0e641aca3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715055babc1203fdf4e0e66d8c588f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ec3f8608127da83c0104f04fc9b24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291219d6b02fb848abb3d824a6df230f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3a7568080f4b847a3ded583a809c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9567f023ccd4ee7380c74a08253e83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cdf4d640b29dbe7b509ad44434f2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5f25c99ec3babe18cbc0960e59123132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18983bab8d71d17fcab90ccda542d6a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cf723401b26b059eb0d6a8b5eaac5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadc9c3aae796c17fa02a5b4d5ef201135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b14b44bdd3c4a565b03202c52eb78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39467863df84bbe69441b01f5dd3c90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebba505175a82807d0529fe7d3e9f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f868dda3b46d3c04953c0118f38b3c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566f8ddfbb859f379cf58a66b301497140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d47a6f3f91dc986fe6d68441daae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba9609c22d6b2e4b64d0669f34b66e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd86a40d3a14e3cf9695026226a913143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010d847b3e0fc25eaf374efe15602c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82deeb5c75acac07c9d986d911f62a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6822c577706f2f15d110259eb1f26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb162e542c8f356414e24399cabaf3f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eaaf0970660520fa0db3d4e135fb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fbce6a73802fca06df40feb896ffc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185270da5ec2124b5de919661191772c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0852b6fd0a90b9ab708dc3fc3682e49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbff7edc374ea029f7eed882fcc3cbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8b8855505a7f31ba0924c9adb8c89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6948fc69cd4383c77437618c94bc405154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af2d431e6a62dd343155e1e9fda14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425750aad6e66774e590b3a9222c95b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fdf690b9ff69fd3fdd7704e651436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935901f023ae9e7fa6a10f24469514a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea202403a2d1fbc17c0094db191adf66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e57c203e02581803a8c2a9fdf31aa3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0115bbaa6861cb8e637f78c61073475161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b1f74cb799286db341f2f26ef1f68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe9d8b35a135d8b17bd961748fe3c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099e429b49fe9efb63aa3bc4a1d6165164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643814759e4e40bbab67127a1b61d255165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de002fc23d4cbbd40eb295c8e4b6f5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f392b500dd0bdf077123d6d16ece0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bbbd096cd4d0b4f455de637a31631168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a7af1aa2951b80b965d7fceed7203169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be046e8a448fa6b6cbbc9a040d8fa4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071891820cda8e88c9c647bd17c3833171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8bae13125dc2f6baefc891319bff1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561291579bdc30153b61c4460cadc913173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb4aa96fe3b8adf47aa78b5c47d1aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a165fc6fefa3c3a8d86f0d4ad4908175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13aa0faa8e5ff330e78a4fbbe488bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81be4cae73dd23c64a43cf2572644d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653f684d6e3dfad322ce13e7742a47e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea6c8161d8956149482938c474d99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e0fe938e52f81f891c544f999e366180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549fc22b4f0fd4f6e279466effb0a9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa22f2de5ccd6783110aec8eac89939182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4b34e1eba7384dfcca5131d4ce19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dad786d8ca9ed2046cf30e5d50811184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4332aa555d51cae81f761255e5970a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae08598319579497f744d16c22333e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc657441e788923f47d5871fae6928e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f40ff1825ae27100e6fd91491c677e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccfab3c4a3a4a76957ec9bc1900db0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0c6f5d5551bf08f023a670bb5768a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189e29c1532cb509c95afded4bab713191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29413445448d794e3db911e68d0d67e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cac28ec23c6aa457b36523e0236c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893072d93a423235fb3164d65a303d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9928615d73cc958f0661684098130195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6233303e8ff6e70542b385e3d776d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ac2de020ff61fe0be27037a175159197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b817db64005cced6da365e6f7b3fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4662d3d70ddd404e9848b4e584319199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80642dd407e978feb7417f735068ec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1203231915b7351c3a9aa8f04195a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b940ed325137b7772cb21e5947289d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc60df63879ffd160703ca5ef201e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18829f2a13237dab384658a1bcf9b222204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0f8712d9f6329793f080bf59058be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7478d80872ceef7690d0930d086ba42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0958858cd877e66b6b8c9977e54b9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fd372c58635ada3cc12da3467d0e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aab4fe55f88a2c976bf9051937334209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbffb031db0cde437c0da48cbb6ea4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9303ad873566b5683f49f3aad764211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f29a7addc1b1e26dc80ffc7764e347212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fb0e7d155bdd75c637baf42e62d4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78cade4f06290ad736557bf07032c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288db59f474c2456997e88148ca34fba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b6b5bda48f9f7f3c86e1868fe8a71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb4023b4e9e4500c541cb0b591310a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b09023dd966f35382eb5df44480429218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc9ec11f2cc308991c5852f593d836219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ada143e0f272057b8a2261560a5d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc169fc0d7313120327d7f2520ae02c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df93910af67f82ef70c0e02cc33a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596b74a12a3dfe01a007e947e235bc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e165b3affcca4b7019c12d0d65481e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed1a4b25a05ae0e96605701b9f5357225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f7d6b78d62c1cdaf14fcf2a36ef90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6dd755c2a7b9f160e1fed7421571b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce14221c3f4f92cbccd01e80c9cced228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccdce40f3e9b5709ca9c73518e535c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ad3957e7b3a592044f7baf0365eae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fad5d92309ca8b469f7abfa1ff118231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2b5c4b9814d25dc4346f359cba4b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d333f9cc51ba44edb004625f8fcf90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b69bfe9065e2e46f6a151f87a87344234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df0deb4070b55bf93b42aee2c24708235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d92b049060038d7c27338b53310c30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa203085a4a2054d54066259be4badd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ad85cd57863e22e3b29d54b219df4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7c2778f0311f7ab3edbd563de405c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40124517df28ad5660ccb1621b6314240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae010026832cb9a78b9bb375b389c66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb3e0d6827965445c23c67e9870879242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea135b0da57a8fad6b788a5dd76100243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91217c5a6d3e48be437de665d0532c1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b31b2d10ff3f238f43fcfb681450a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf78627193773e042170c29eb65cea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05081f59095f4dc0abddb6ac6db69454247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e745aa24732795f5b68bb04a1687cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20743b4a4d4826d25a9c187fc8a07f2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e722262ef9df692e7a5519abc0caaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63601cf13c4d5c85e50bc58f9aa5c3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca0329609d1d0a7d6f978b68d482d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89283e4643a2b66d9700c7438876a8e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4683a2274af2f34faa4f614eac17b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5610429b2758d6997a12ebd71f533255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba967a82f34b59c67e65e987da88c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f3df8123d06adeeaf493ed5783385257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d6ed20937f6cfa051b0b9bfe52d7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdff04d6c82cef387b95df855d194f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4441a22931509cbef41aa0ad576506260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fc70e531e5e297b9dc91e3879329d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ef008b9e89358bc357426c92c51bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2403e60f1604f8c364bbe3ceb4dba15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a384af85eda18aa0911e16e556fad8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03732f21c45c6dbf09aded0ec990b6f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5b14d0740981fa50c2882d184dbb9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe15e5785cd3d984e1e5ed6b45aaf0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0899ac5bcd2afd66da92ae9296620a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4780d3ee3f757856164ae769b81161c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6375402300fe9e38071d2aee6c46b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cd8789e94f068f208f893e72bd96b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fee7a12f1e8c1f490b613a53687386272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb05cadf0f50df2c097eb1734a03ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd97b6de8b581ee4372b5a4e28b82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b660aa50bf67e4ef9065fcce1dd568275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dea9e3fd23b1398721eada4bce2706276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61672041702cf20273358fce69e402e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b455f5f8db57f2ce47ff41bef672ca5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a545a9c485dcdbd30b68fbddee60f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35294111374e1c0801c5035987b0126280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da89c2c5ba251cf65150324f8a11c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2808ef04a1833d976eedd6aa5ff7128282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debda9aaf0c7525f49190b1935494a7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed96609a681fd6e86653bed0d916db6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67517dc641c12620968aaf9fca493b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b207a28d717415a0afa88194013e9de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624181f993be652b7849bf8d6cf86fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfda7cf9d3bddf5643a43b7b0008c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad244f0ffe63ea49556897fc97fbb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c4408d54bc441877f480b9f8a721c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e89c1e3cef30fa1a21293b46de64e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581699ebdb112e176574731c1ca2eabb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ed200fe5dd0ef68505711231b1162293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19986f50f02734d52873a54bba92802294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5483582e62d9757b38c65ae2183082295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543d5cae747bffe6728948f9aa91bf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b12daa5610fb10a24392fd538fb8b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd224a03c2ef91197db9ca7aa9e5f24b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f617b9f7583621f0c8215d1051559299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb62f4cf19addd1cafe2ce3b46493ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee923639952a7ed63d40019fac7644e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d945e9fa80dac59681a01fb7651da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f2a7a2c7a3670f79ac27c0036bfc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e22b85bcf7318bb8a05b40ce0ad6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30adc1fc409af8a7b25db74af496d09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb9a1b1f5c11142198ad9792bc939b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011d126a8d44db750556941c00b2972307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831f1ee7581a814e49b6fff932cf63f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798e770b9a89df3e8e58af6a3123dbb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcfd230b1cd3600894bfe317126c37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d79f399813c54bc1cc7803036d4ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66753e8329e8ff7b4ca7bed20fccd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406024bac6f3f3a788867aabb34fe039313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80651fc65cf4f4715ccb92bee65ccc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc81e6f46e8848a93897ba0f3ef4a07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195f254fc4541ae1e078410808599f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10308e8275f83367561744d225fcfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf091dd6e609cfd2dc679740cf3b87a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7d6ce9181087a07b523ade01ee0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe08cce2b0e4927dfeb2277eac571d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb17639ce9118bb2211e4881e19abc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520429e797e339131aa1a47f3a97e4c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4ca47c7cc600313591f87c8ae34c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7043382962269935502077117828f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdfab87a5ad48b5505814f4551107b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0c9ac09c1e7f14b529da6f1a21903326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020c08fb6e6df5ce132feaa188b634e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6a0b7eb656751c161662d2d558d17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ef4f521ebb6b9bebcd7f5c9be4860329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da6943cf6b9945519be29b0e8e839330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504a72f9505346b087c5357c903e751331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525a81419a185ce6de0dcb3e00fc2aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345033ca0037c9abce68cc085341fdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308c9726c21abd542b38a5726d7c5bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553228fb618bfbd4889381b0dbadbf1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9888aaf83f3e43da735b9c7db17aaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9bd7be190c3b97a746c27ec388a36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d738200c02d9ab73c19fe472c2b40e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5451b2049b9004e40e2ce12e34d26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa1783090a511dff3779ec51428f8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d4d263cd77c0ceef69980016db87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf22e5f97b1ec04b8541a423afc588342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0eb5c13157b35cf91fe9cabd79b93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6567ca3fc641e3287221616b7e5920f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a012d3b583d85441a14515440d19974345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f50bdbb534b73e6509f021472bd53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3778478655c4ddbf308928d9c75cf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c361f93fb105c56367430562988341348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9fece17330552ce3981bb2d6ea594349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383df213b94e7ff9f106ec1143bf0c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144a4f9b20371b311f92f48af128806351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99a7d6eec6c1d1eea062073579e71f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070618fd1830e434559798bcc241ba0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3d8c505149e5d1dd0756dbc78970f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078618e10f51febfe9bb73d5f70c799355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55778be59bec7d410a13888e8ea9b76b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d007a4e0f5d27104b09c67ab7c7f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806e6b487231f048774c194755377df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa20df254bd13d880d7bf41089bd059359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606eac4e9e2c94b37b004be48abf000360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e8ac1832651b29f401d82c682c61e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e38d1b84d42597bba4f660814cf1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5fa47995dd34f941b66ad6b963faa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429472d60cd923f20540064327ae0ea0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2a35e226e4667c966f1ddf812e826365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d217211705e01322b3d2fe2a80c1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f58e27915877020267a847a3aecac5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12a0ff6539cfd856e555acb43955fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401df3f1bc2f5fcc9b6ef1dff4eefc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880f9f4540b0182e7c4b6314dcdbe78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951bf4543c0ae4bb7897252c57f356d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1edeedf5111b234e4ca2933467504372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2401be1c34af5f111a0e3cac4fb6266373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d6eb276a605ef31d3c13075a12081374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244240cbd46a1dcc48426e4f41c2539c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1966dcd9fda5660d8919d20aac071b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d81b6591dd0999eb63dceaed93b1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca1dfad55262964550e3f09768484a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ef9ed9858c857c5df6a27d1133fc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd9510bc62af9ac232eda5185cb413380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748a4fdd9b78d05963e1d60f2f64b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfdc1aff3c0a6ac5e2e01594fadd62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a44737c91177b1c715acc8f583d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590d4a772451b3a225e968444d96c92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149128194e4508f78e4b6cbf3437ce20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c793c4cf4806aab921eba42ddb863386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37bc69b28ee9f1009cace51c0cc812387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cf161b8d6012dd7674d2ebbb01209388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346dcd9f99f6c2d357c9e5fcbd1b48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1fd55ab7987174dfe527d0fd04561390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b424f98a8bc1c9d20a07aa37ddcacc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adde2129a63e77d85e0cdeb916bde0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b1b662268d8336c1458dbbf183d2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dd5675a3b74d744f82356f5ad5d3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09898defc8ce7c5a5077640729887256395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014b5a7b8743d7053ab437a890cbbc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afb67e3646afb3cb8acc5631f4359a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c6f5f8593bc65d083c8e68851f0d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350ad06e4dc44429a4809d8ec9f07dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d49976f610c5c68205156081c0b08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c75d25e7424b6a0a5bfbd736cec45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feddbb13b40f74a12b6bb8776fcf1b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b6f9a433e7ff407bf3e993da1bc5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab012df8553b6a521aa8cca00ab2a2bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18c73c4461a386476f65a9680262b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71831c6f55948860c4646d9fff485d36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24ca26f2c97573c763527b118d8eb5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c7f56859ea80f2aa5c683d05eb1a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c6de2e19364bd6d99d95b6fc92d0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22776c9fb17cdfc04ef367e3567f6343410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cf42483be3600cc3edf552d29e554411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac1951a19da8a3ea307aea1a9ccc37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6824f84f651a15bc33b2a2ae1e6ca4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67011f217b5fd12c4a546de30c2d1eee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19218e7a4c2ccd109e151f8260c0ef7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e3ca348811a639705d549931ca97f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77174e08018581135b9ef01fb8809ddb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa205884fc27867eacc1698028137ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee18a1e1ff1bbd6241a44805676f925419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57712a25b9886a91187b8b582c8d4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03bb77c29e89c0d2bec0067506f067421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af135008e16cea8e499c7d8687809730422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e818e81f0d975f93fb76dc6e8cd29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555cd45b6298259a1a75fca4136c9b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d5e8c227b01b4961d8810cd095c57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb98780f6b86efba2edec06e02798a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f13fd1393c7adc01f99ddbea333fc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cece8e81b3190f1685778cf490086428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b29029c77614e8cad9f6a2521bfa8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65503695750c549f02747515d28fde5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d063be4a4a1c86b7c0487e00a947ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c468ddff12d9247d36397ce6812e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98108918e4c00625752281894c6196433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d5acf7e9347b1903f65f2e3bd202c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f9cb169203d14cb97ddaad1c87783435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5a087030fd7cb23197527d0168b58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152f9bcbf52ac65d375f6adf5ec1e1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e471b2df62f2522f60ab9773add52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bcc883336b33be66bc10f27c1fc95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef92a32f2b0b0dc13af287ec64694440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b7df4f1416613f0208676e8d2307c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13133adbe72a5dbd88292aa4ea0f8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d39222c86c837875efecd89b0b1c3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6df631a76f8be0be5a901a428c680444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3307856f4a9b0c75026d61fff5009445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e32707dc336ccba9b9c849ed3b0f3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885415e588ffcee0b94004e201283bd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061170d7f54765c8d7a55de81448ce0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a205ec1710e35fd724518eed5bf03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52bd9fdc8c955973fdec94d7ec3a06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4d2c25f8432eb1187ba40554c78fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8522b61bf09bdf0ab31dddfda82ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc7d6e1787053be4d9fff5aa8fff49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967f289661c98a23e07a8798131186454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fc618c421a784061e4ede365c95df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3680e342bb71f245f4ebb1d5c283c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7289899d680dce76801e5977127b6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26204361f0fb8602c6288030021ee4df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510e416c8f656041642dc7d4386a20b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bde5fe37f8f11e73bfcd886e146ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58d2c18633ba1daeca272125045202461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a41d91801c1ddae571b3c6cc3313f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3192938d1e83b0aa56036793330a851463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc25b2207adbe2344f3316b3b27daa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a00de55ea225af94f8cb0838df5db6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50b8547bd75233913b4974f2ed35c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41508ffe39ef0b230c9bd4fc3d63dd57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0532af4065e325c6026131bcf68b75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdd7a9ebbf096f02c9bfe212b8b83c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191738851f12d055a651ea2312d4446470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf8896c2d6f513d9d86afac08d8d6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185af1cbc85c101c97df62a4aecc5fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9228d7b9f381be6569a95e7394f11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ee33fa3a8511a3abe3e04128d03fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e17af67194b326daef04a221db23d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8fd0d89d11f5295e790ec5b1ed1c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2777de8543407c5f68042987e7217ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e5a5d1c8f5c73f802c9386a3dcc89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab25b5caa9a8e08c439f0d779c9e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071c34b2b35c50485c25ac6818a356c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0174d180c4b1ae247a2df9cbf6ee50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759e73066b7b529c07ab71d6a1076b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb8f8a254dc416a7570530502a5f9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a588b9f6a0ff10035847d5d82688d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ab26e48f7acab927ac12639aa91aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a29ddbab7968a797aa1af51547482486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216abe2af6462e7ccd57786dc332e68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a260ee5f6a8477283d01db56fee83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d69db4f64f14a197cd6c6b9c134ce5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62444c2257523a6c22d27870e7419f33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94e6a7a2e848354f8b2c0a53df1b3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e4c450340b880d280960ffaa648b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e3591d562d50b64728528b9c7caf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be2ad168af8f23b86dd858f038cf72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203e531ee374ad0ad3dff4783eb464b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdf0a307959edcd0a6787f52180e4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258805d23504ea37e46ddbbf9623a74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79433d808f97a137798189aa0cca831e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499de965bda94558e9f7c03edad9791b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27979e1b5fbec9f46658b5b4c1bc546500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6f96f3d1712c6f620bccd401f714b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeac5399c9b625e74b125796535793b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca5abb3329d7d6b2b5591786fe27b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f578e958cc385c5dd532696dd4504504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a06b27c94cb9b795448043decc54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c4500e6189ebcd95e62eeb1c21ed8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd935788b7f60872a1cdf976e7fc03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a53e993ede36ce58b8215ef3f224ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a8fb9c6f2d0bd4f0c2311ebd010fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a085969dd82b49b6bfb0d9281a8ff19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdc0f2a5f67ae137c217d19d8abaf5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3380603d2e928e9acfc2182dfaaa224512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a86dcc9c436f8d7ab26010a5e1c558513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998608c72e0f05a9dd6a79186ae6b3d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c709f41dcd8c3c4a84f712ad7cb799515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c8c09efc22762ba980bf266a915e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8ce4b7c2e647b3b17b893643af4ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca7d191d8c9ab152217ae6bc53d05e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed17add43f7e6bd5fdda35e42df736519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12194991df08a0344c6794b6c0ffe359520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e21988d0fce5bb648a7e82bdfbd07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801598c0850d6407cb9c67f4f33aa29d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032a1a716be1d40f1c1523fea855ec3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904169893cec1403c03ac384e7f918af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c2167da90073ce3c61860a47171c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1915a342c221f283a54314a61fd9b62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683ae78521e4c1c1533b38750a18ff1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fc9993d21ef200607b7a1f3c57534528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb3480b99c5b0d4d1646d26226fcbb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e510f6b57fc0168e66d1f9e07a5d9f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd3b570468c8b8a004bf8a879cee6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da042f35da147270abc37ef1b96fec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4342b4063094e3341d1764689d62b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa5aa0e7f92eccd42c45716d0fd50b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430f888fddcd00e2e9994161f41ce3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5a57b97920ec727f5d801601167a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408296dc703cbadb6329452499a905d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec4e0104154e9438b2f4643039436e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52978bc6de57d3e88fb943426222a656539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82527a1f392b33f1d455faa2f95aafc8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe53544af9bec607e50b75a7f103983541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6aeaff114e4198f23f653799ded05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cbcb25c8610e475cffae988647b6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743930a2a9ce9f75257dd346459427c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe68ef7d6210f17cfc42df48332ade2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aec27f99e896a2d809359ccdc8c60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cc0acc0932e77824b2a7a220188a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f357988308b01f2435012c4cc0e911548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de68957c19e786c8405bc5c61e2c7df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0557dbc90ff0e7409194ba2cd0c290f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef784beb7c56fb1611311f39b1c973551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683e4f45dc4e1adfc06d1064c87bf26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452fac7274fe287c9fb6ee686f235b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2200f40d8b9f0dca63e0ba945203f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d2005bc270d67e9d8fda73bea63f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37667d2099a1c0d6d4144f87061690556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3311a858e1f3a508645eba23ec0fc77557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca6a70d31c010bdbea3f8e6bd5007558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dce1c32e4a92a005d68af438378e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da4a37090d5c67dec7b9de0bdfff81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712fc67b8cc2591aa8bf87dd0a4a9e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2c31bba9fa0c6c7d161b105d17b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bfd09548549c34586c0b4b1aaa147563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdd6fe112227f801803b4931458a1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a96698caaa9a59538d36bd6a36776565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927f9f7310b6fb22576ce507c0ca97b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a876370f8471d542effab2b27559d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77e559ab30399d08dfb86f0e352133568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4ea5b87214b4fec50b6e6646f330f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b322d2e49cbc8c88714a42dc219a44e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ead2d11254b9c0a1908aa8b0e0619571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a2597cce53aed8bffebc319c05036572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19752c151ad14dc550b6218577ab0e0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ff85b5adc4fb97b46066288b0481c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1540bc804853ab656890d8eedb3080b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226210d62c1a340d390600d143bc9d84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66324aaaa9b60742f7535c9885a029c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce98a918f57c3974a4b0d0d2349844578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfa81657593271d37a943cbf4912fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a37a5fcdc6b9c4431157c5b41fbb2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97844666a982d05316ff6998533e5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0ef7698fba96b87b39a21f7f57460582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454e7668636c3fca2d8e62e87941fcf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ca83e1a55426ed624a5aff3c8cd64584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9caab2b470414ceea3217267c9fff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5149f1dab499c3350ae75d31dc353586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069a0655bc80a57dc3e348d462f1518587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fade924b8b472a96de0d35869f647bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434340700e00c9c4e3645e562caee09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60aaff59397404b2e0138b7057030590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d66fa9cb4beab7cad0f062e406898591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dee0c99fcd47aed2d877196586122592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbffafa37daf377b63a6c252bbdb137593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59531b1079310c6be01e07a19f99e1e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21445754aea62a46a473fcb511f985d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7c753da3f5379461ba0e73630993c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb3d632a0286d6f2d8d01ba2c2bcc3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550138534536f1a8eb680ebbc7bd24c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2974a2e7c9c0cd2bec36d525d75ad9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f003feaa5b7744b8a2a695c9832e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee738ff6694c7443b878402809a11f93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5106597b6d7aa848f82be5a57e62b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0934164db8011da192affd8dd4158603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee365b4a30dd5340cc807589c8aae0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c2674c05313f10fc5549fe846da6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec7064f6d56a76ffea855447802037606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5765bf52040b8ddee2becc19581a4f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9501bce0aa984047e9b2fb2f5afdd28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e7d708609fd76b2482b9aaad30d2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028a4b109576ceca17ddcea9604605c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39f03ca6d324339901a30a827b9d45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7398e85144f82a66b73e48024fe037b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3342bc755ee20dcf156fdb841de3eb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b55d6f5bb9f5ee52ae4ca6df4bf4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71675f0934818395f8300a5513790ac1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd1f4d0aeee3aa8b672469e175712f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d8bf26e2b6b69f241772fe718d2b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82cd9aeb8d3bb6546ed37d43a51d77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30939f9b8b1ffa1a017bff59a5c9c9f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6009e150fdf3ddbc627f35f91dbcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b29e5384a8a55d8fb52f172b93cf82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114d9dd8baff408074bb4e10d183de4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa932865412e20f5bee69a2aa17d40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e79cf4cf3c1519e19c2a74a62293624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6998fcf786bd9fe9125c23b6c38ca9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df0ad4713e6a5ab9b3a89c7dcfa977626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb1f241b7b12d5d91db41eaf2c38a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf607fccb08cabd0e922b858ccf630628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262301ae2c08a9cf28391ea5fe4193be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29233a8269151c475972dc9a074de0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07af45f3b7aa39c42181e8ca1fd65fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4bb6786229dfad85b4f52cb549b40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53183f79690a04abc7c061215a47220633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34aea6cb7f0e5883f17eb99da0ecaf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2343343fd02747ec80bcf02a48038635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982f3ef9dfc03199285efcfb0e4b40f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f427f6fa16a5e72a328e34a5b101a31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce65a86ea2690e3b854f307a9bf728638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd910aaec368ed2b4bae23302b2bb96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bf0cf694191f0cb4dfd140983cc43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d4eec4414f5c2d0bd197839a5030641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a928425929e15fe919c3b5868fb2c59642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3387eb8172879543111661fbf7c09d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c687983fae2008d853eb41467cc20eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11de9c557758d9aec0cc461c4aecefd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48bc2ec1a2e68f317de7f4e90b273c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7194ddcf1fd86eaef733a05b2624c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafb23012ea1d5b11bbc14a8501cc17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2f4ea6f3297b0ba9bc068889cddac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc6961f4559da3ec2e63579b85d72c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a0d62fcbfe64a2f12b68aa9bd6003651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab7fb83177903725a4017e11253cd0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a043ff7b6e54295d624413fc6e3c297653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3a473369fbcd20b29d366ab656fbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbae4f57bcc971d9429c7bf14401011655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88c26678f9d072d2a32e557dc37101656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280847ba208164910daeac221384dff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51afc57eee3d4cefda9609b44c9228b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4ef831f20c5c4152f814252a62425659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bbcaa45b7b0159559670e0bde7f23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426978a99496c430341dfdef4db77a4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72973cc60b2f2b30131713da1397db94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194174d358daa68165f2e8c9ffb88d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e480ea7357566f231502fa0d77c4c00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce00ed82d5a00bdb7b52d6f7de35c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf30c16a3ae51498ed4289322d772f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca480ba7a7fe52a59944aadb12874a37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0486d53d37d284abb650b65c5ffb1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb304bc46a50f8cf14654b4c72e4df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f030cd51b815c5bba26b1b6210c63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8638b6e3f344b854744834bc6eafdb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6e07a0e78ac58c349678985529492672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9df914088a52fb2f86e740b21fa38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30354eb4b02280b08c9ed0b72a688c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c48dc74349f6b9ead37d7db1a3b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a628a055feca56bed59131a236c570676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a86e705f2babc6c3b030a509e47862677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2271581209a76fc1cb52ef5d62242678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762d575fcef92a2d85e707459d9c5cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83d0a10968481e68174aea233337d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b078f08cde567220cc37c7cd78d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047b9bb1e0b2374e936d7e0b582f762682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606882398447f667636f555b4b838c01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af8a64e7dad963cc1bec03235b8078684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95736bff259ca0c91002cfa31e70d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae308ea24fd248765cd4e4a9640a1bda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052f29a8d2e83e2ffc5fd3a1e6a367b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263916c0f503a1121024f517f3b47af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae1302159cc2b19d6adf520e155e36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0b2451201a2975246726cf57b4a6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60871f278bc5f75eb8df6f62038ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db3e5476781e40474c86af440dc33b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b2181318305826711d557b96932d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bee8a373a3811ce455fbdd6f7def1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c453c364f233ad993a173aca8df51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c741bd8f003cb2108736859c52194696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e5162bf766785d0515ee7b8868c9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9158f1eb4d596ca79dce138f2605c40698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a94f1b51c11c3508c9d56b7bec9440699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29cd1e1e675cea2b76acb913ae4ea1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efff6bb5a29f5aac4b10a9e0e73e12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f9af1b546c74e2ce50c00a3771e65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b3dd7ef74110181054c52e66b62ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206efa3c51d781003730d2b51954fa4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c987608be17b5b718f7098a6eda9c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0e0147239de29829d3ae1f118cd59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e18d3de1fc40954e0ee9c04e249fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62fce2816461feccbb37c7cc69e97f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e72d4d739286e5a552abb7cda7e2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203711e6d4d8982d4290607d81c2f82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff34e8055b113d6eedf8aff49033ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac91a4b1bd2f1638c684c0880827dbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab8cce53cf0c15130aab40647581f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26571995807b50744c4515cf1ea115714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a84cb8d96625e316e4f283859dddb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab543b2bfae439c3a12cc8847fb3b2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82a57422f63c95807dcc7dfaded850717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b749336591078c6399c3bd95ba545718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce17e3e017b97650839bf44c684c0ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d3b9774ef42d83fe8f6c95f9fc3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2680d92d777625d367f8e354480a23a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706fbf9c625c153523675f168694542722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74150b700df8eeca9969792fc05aa6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98582fa09ccfe5d617adf4c2c917d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec71104d8ea48614f5c3ddd5a32de2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446ba85c22d7e5f557971808feb452f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0d5254aa6ef8262fdcf936ad788c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1ce1f4a1525e812d485ea08f5e23a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d6a06eeaa9fa3620b1fa51c404de9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01bddf97040c012395f3c6b040a903730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610326365c731e79497f1be7651464d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080eed88454c92f3a74c744f5c74986732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b1a6bea43cded94347d86b8b5318f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c0f48a8055ecb3a10814468a5ba12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdbb517f5e8bf865a0883707265bb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f6667f067f8914ab22e742cba0ddf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935256f018baa79fa784d211639c3418737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15909044b7d2e7ca8f59de67144e4520738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaa9c5b3bdf4a0dbf15332874d752b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c179a0a20aa06b6bc52d3631eaa30c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7391ec435f8f43613322b0e972fd3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fcbda4f407595a6a74a32dadad5cf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26829b6ab59b7edc348c31cc570b344a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93175231e8348c6fbcddf96146e4a0e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e20dcfe7ddfefe3e5edc6286d7edf0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc65adddf5e72a4e831aebfd68a3cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3018bdd5fabb6f889af4bb406b01e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c81233e595c8982c6ad696caff145748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ec381e7473838da85efd4301a57a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02db80a068246962549f6e2dfff67b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fee6e01776824de12fcbaa7600b4da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b013f14c3e6127677b87a6f27134ed9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1313f67c06d863e06d9a11eff28e4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1c7ccf619cf28215db01dc5e86583754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b519818d9c11404a50703ef3a0c6fe0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa85ff7c3de657c06c86a1afd9d6285756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9c4550679cb26741b82fee935e1b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cc6ea8af3eb7ebebd6cc9c44ac20d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd60c98032093480c57ed45a14545e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983183c9440649571824f30db9b77e7d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af9f704fb77f149e380d53317197fc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c662641176365db27d089ef8fed60762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4ee0d02c7f8178f00a34a4b8d463d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a2e19957ce9eb4954654e9726ce4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d360a3b23176e6e038ebfbc6706c4cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73353d0c839684bedc11671ac27c0167766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f7cbd9595297fb7f3d95e6a85cbbd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e485bfc989c4dde663280859eb1a30768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ee5d9bfdbd7ce125e74859c7215ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac389324a7f0bd60ddfa72f31f72e2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f845f77c8c158d89a5589914de788d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79679b2fd3f49079fe4d024be489f698772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c4ba66927620bd3018c29f518c3f2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941731f6de442161e06c940aabe72bc2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c7a7873dbae8ca1c75d3ce564871e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff710d935499f9d63860cd14c3579776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267878b0f60a1d48d416955f64ce91f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039a6f78d31f3e037109d5d3aade6da778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94955e611ea16dfa417088c7e241c95779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbab1817a3f589a11b587d318d22c7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01a1e5218bc414f8bdff10cc67877a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ddc50135ab5411837153e14ed08e5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfecafec4efeb86f9e55d4a98f410ef783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c937509339ee8c4450f52200ddc2d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d402313117a04801df10f60b6df66785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe50b8181f6194c8d28d613b5c2d2f7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076d5f6b7f4a2c87b44869d4bc085b3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce4ab2f97328170716a0dd4b8328cc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76a4c75d8eb29392a7b21a01f61804789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d68c67fd09097c613d5902fc3a91ed790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f34ad93430f87db2acbd38f09d04e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4619ce535d6f3b47a131e647bcf8d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355000d151a6f46eac32178d8196e765793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911d14ebee62fb8b03a425611e1bab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cdb0c763f18a45968d642501f10dd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac497ede42adf5db74d51b125989ab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a16d560ce8a83856437c624b847e98797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c37a3a2054bb0f95fb969975ce120798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696d608963a8968751c521200f67dcb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36fbead534ea33e653f48213970a73800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d6d04973e4ca6c8b41baae14b0aca801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7315dba0dbda27066f30d108137705802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b3d1fbc97aaf1d76050e14c913044803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6c71b2925ede49c94a778c2265bba804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6afc43544d949f7390c471d96f02c6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a4fd05cff53fe09bae4d7766e3227806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998e70e2bf293d6ec57f757904c0186807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb383849859e4746f786ea58cff9f30b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d644d2fd86f16d866b00cea9e305a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685036e61a523096afc6f7cc23086bd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0351b5c154d3d64b0989033259dd1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda748648a83a60a360c3bc85402eb4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa607e9a10de57534a110a7199ecf91813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fcdcb3ad420f953893b0b1f097119814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5ab3062201d395fd5fc134b81ca1f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcfc447517dbce78e6e209edccf394816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e5abd9cec6dd3682d659b0e921cc3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b9d5dea248ab71bb90a7cb922d48818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9b742f64c7b75e6e7b453aee59dfd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb864602fa5c0b4cb4c824f8959add820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540ed5d826f102f5cf11818449d2de9821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae5eddfcf714f5ea4af8bb323486d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f1a21d56b20a147a3ee824d6313472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9a5ef18bb14a95f21eb008cef066f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cc9f244c8d7a91972405eb087d22d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baf7dba5128394ea4d8470c5d2ee3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a985bd911e68951ad203675088f8216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6df991f5864ccf4e585b4c2428ccb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2af7c2bb21364d1de94c9bc6c40ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130bc1d59d3d38813279704d089eac59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe8f587c751d7c90193134726b19510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530bc64bac7a2b00475de72c9ed312411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28002454d0a8ab0dde8c8692584ef5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159286aa2a50dec7c8eb01547fd2547313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc8b7d63170d22d6e532b40e42949e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5695c6a45882945ddf17ef807b14e9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba0187c4aa5ac57dd7009fd279cd7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5e95fa0f5982411bb5d918f952ff617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3709d6236e1d89a19c694d8551a07418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4e472159add05a870997bcfaecff519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a269929d0bea177e24437829f404d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c2d1d6f7b0d16126fc79d53ff73b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950174889d456f9c55ffec56641f2de622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9de8faa1d8dd2f1ce4a318aa5c89c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2828a855c42875e338601ab736a9c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993639dd6ddb0b40d6607c8489fde7ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ec7cf7831986aa2e0cb8d238cc12126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc33c728cd2647161e4bee28862e5d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d981d8607068a20bc6f70662cc1fc1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b2b9388af2d283457df84f0151c5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbda3b382597fc60e330b28b13b6cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead03f3211dca85f9a43585d6985e13a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecde48beb629040326b019684ff7af732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f8aae151d1a141d0fe9d1ac818f2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f63ef1dd42396bb86043305c9a230e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16415e3486bc48381c074baffabaeb9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea616598472b78ffd8c56c44fd174b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb5fe31fbf3ffdedde91a82ee66eea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87d897e200ff9d7c2c128d0332cab138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bfb6b8c522ae3a3682b3b895994e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5765c4d39b928089f1d7910f44dd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b803c634bfffa1b3b76b112e8bbe541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0beaacfef045207b343b8f1df81b3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9026173f5b898e6e1e4ec998a5857743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae4fe4108590f713baf1825b8206a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc4cddc353551b8d81545bf19e589545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52660120ed8b324d2f3056f85f607d5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32df6cdac0d167715815b920c98ff8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556b13ae6268919a1f4747d861ee81048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2617a2dbb4f52068f482e735e1f8a7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea56a774d3231b3807b25cf2f6f643750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23579c4426789f8573483e3a7ffe0ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074ff513b2911c0f7753a2779f2e4db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f4a75c971db6230beff583ac84aa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aab5b04741d5b63906ce7fd349c70b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325247fcb06aa2bb1a0df7b5c72002b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22a796f03981a3461661c99407283e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a1fb6f8fd5815a21e7eee3fcb8c6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815cc38fb7e4df126c574a43155627d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a004973d71a93293cfcec0202fa5fac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9661b58cb208fce4327755e935e7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1adcbeb75bf7ede27811b00c5768f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f21775f311f9892407088f9f7df2b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d6c8bf46aa78ed8fd09659c8aa22663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84c2b5a96cb94618ec9fb6ca09f20a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a439cb62df137ce032d53080223fb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bc68137677d3025a02200f7640ae566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922f9e09d7340d058d193e4b0b87e3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf6002b65cce409911e67d70330da968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944285a28260e8cacde575a5ef5f3ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bfaee23e2d25a0dbc0bc7172dfe5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509510dc07441f360dd4c1bd84f4bfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aff3d1638d15e7a54c9ce4c469f6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293f3f6810044d838b96162b8b30d1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480678d3893d0cb83d9e2bb791f89b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1dca5d9d3eb406059337a6f270bf175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03326269130475322f274de3af11491f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9655de11ebac7949a6d26908e2961877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff845334c70830a2db09d69953081c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c583febccfea1ba2a5a449481cb70879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dd189967d71eb3c93cc315743039480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d016d111682d0616bbe7533ef001281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f39f5a37491cbe2b8223cd4ee51db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3a0b994632ece75667c59c8ae1fbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff02f2e327e88c67836f1a81a4d544c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb2c1ac6f0f3f7613dade8f3c1d26985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf241ac3e1506bb7c983399270b39f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff479c7612f8cffa05f5e7d22cadcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f3a7977724c266af0bddb3488d7ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eedcc9b175711d4fa9e88b464c14d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a47e0222bf8691be4076a620523f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d230739dde42011c356246cce40abc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0265a881a2bae7c112269c4a3966092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b87289621c21cd25472208ca0e15693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65f6cef513b38c4151e17e16ef152494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9bb4771ea19a0cf15b13e9b8958d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca354207f0eea323ddd41e0c5b473ba796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd80587101416b600f2f96fe13c389d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7ae947ac237a6c7894de31bb5689898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba15fff3a96361a264dee4dbae976299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca5b614c6751e79c0edafca8ef03d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f3a97a5b8806f845cadd136223108101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831e8301b395c7e350c56cc54b3fe46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20cd30d2093b92e0b4ad793a4b0d2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2a24f8df173ba5231c74a4dfb1605104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deab99556d4fac4dea1e25e28dbe34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883e4e0fc35677a4d9a73a101084c3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e7140fb9d6919159ee7add231ca1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafc125bd03a54a69005c306d70c546108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092349465c556f6622d1b444e2d04da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c53e18fdbcb84ce836c5f088d8be0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73121bb56c997c1ef234a2b35b03b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e04b12ebbcf840196a7ed0817eaf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93a9d9830650d57280c201cfc91ddb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a98d0357083f14d426a1ba6c97ac04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d01a1ee8ecdea30c474cd5ffc43d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe189ff34f6e208272ed85a81ff9548116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac821a9bfa939362bcc30092c6c02dd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74330297116f93ae9fc41699f8e3bc84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fe60f639fb9ddd08859e54f67b128119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db492d7bdb0d240d031fd8e9357b7979120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f2e583d0a49f54520767e66defe01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c98f42b660d7e44b3a572ac02b449122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900f5c154a36253eed5e401fe1c0b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4b4b14f7c7b5c43e0939fa117fcb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ca1e57a82b348f3020dbdd35b2840125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f62e49eb04b8ac04eabdf3f83feb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1584e2a51d9161cc5bf853131144e83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7e29ff4736e717d4d0acbdfc4c46d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4e92810f36e98cd6ea6c7b25b7104129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc24124d882f4c7b67bf28933f853d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce02f6b34f717202e5bc9fcbeedce7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe7ccfe0e352b2a8ec6fcb03f5f9dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ca42c9780e1d42b4aca0a9e1375e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2deecf411f6e4932c7f2d0bcd9795f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9fbc7232599e6aa1f49d3f472910c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed3df4007233cae658c5e8b3e37551136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e733cb3e25009a40c168a50c82f966137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202808405f746305dc762a65cb80a903138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dd7539b9e6a7c4db9c6ea286b0529139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd849db9c304f6a83af0bdbe191d09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb3259b2607a760908ebc26354562b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36211c52a32179fcabc04dc26a46c6c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5576f1a82019db41c61883529a7be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd857dca1a42e51862b4f57204642e9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898c5aa3833f98f0483ec6393a52101145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55f43d318336419f102ad4cff76fca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ebb9bef432c00dd5b9b5c333af2ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829161ff85d16422aa94a2236b3c8002148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b49bbbbf2657fe3a998699f26f6b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8dedd090b411278d9972482f43456150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659f236e0d003a330e46afeb811e4f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59504dad5c26a15d5802bec27186c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009b7cc3e51c87f4fa11693b70fe387153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce39c4b578865b5713575afea59867154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cbfdf0b66b06356bb0a079f869da2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f961b161330803ac928283f39f58d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd4b6d99bb224ec8f784aba1fde67c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39380d599af8d9d6702e11bed25c56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaaf721bce703e49ad52c826392784159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b0a5219c8321905419eda4a0186ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25968347fb5e6cd613147190b35ac3ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2c99146e6d868dc65e9226cc460bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45318ceaa4f369444acf22ca7ae981f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400104c1307cfcfceebe7c2b5e553490164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dae394a84507a468b09837121b57f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62245c3d94174cda8554207bb59b5a54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06efe2300fbc3bb7e1c8a4171f405a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fc5922e594ff6977960faaaf3eaa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272be4757b16d3bd8428b4f518645b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfafdf8827b1821634c4e0f9ddf9b4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac198be8ad1679b4ba1420da168c06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d543efe0b9864a189419c2e4645a45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bce64c42123fd0fc2b95b75ee2352173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2270b55e724c9faf52073accd586db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759260531c8ab121ac31b37381684795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af466f51e6bdc347fe7d9b37482de97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb79f3e44deac8ff16a643eb829c25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1541a3535e2ea6955b2282a00630e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d54dc91599cfc9a33d1f7ebe26a1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8304c353cc96fb8d97fd578eef368d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f749325eb3617023ecdeb48035c67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee57ed0a4271aa875e09b939ff4679d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbe25a874819b66edb74f96c803ed2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e36e56762c1e5dcc3eaac41c0f8b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda7c62d3d7e15acc71b2ec1b658a6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c8e5d142e95bd1897424c85d66838186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e45be8c47a56867071c1d169642d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb08ec9a25fd544a5ac05e2385551dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74064a224969c669ff868dd15d2745189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2e09779998f91ba9daed006abd425190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abfc05bcedec6cf638ea00e2529fa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90719975d87bed028656d93905611f83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8fd4365112f6f1858bd2bf36bca0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592501e4d2b14914fd3bfaaf22772e0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2eac35f253817a92608d3e78edf99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20a92108e065e8fadc0f5753b4be24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109bb89320fca927b451dba2b2bb245197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dba879baa46f4ffcbad2525b5bb09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614a1097ac4044fc76407f97d7aee14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ade45295e72b0ef4552fb2a7ad55bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39683ea2488cc298e9f7825c119c21ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9703b25e017a1fab7c6f58cb25880ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342ed070c37e8f1a600f48efe255d75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e375bf11c4a1a37217a2cd0b7a897204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2cdb3490db48acd207e8b31b7a9a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7532b4d10011c606bfd1e36fcf33dbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54114a4f10d5fef45a84d8ce7fe24b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f8999cb06e763543c2d6adc00bbe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4fe747763bc162838a23a30515c54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfd0551c5f47bd95c7366eaf155e64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7928764c57bc752bb6b9cea562376211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9805ebc75f86bc5a0cf2bbc754819c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27565373580e38ea403a1b89b520e8db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e6db0cdee9a039e29b0aee98b17c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab1f6403357c517c82ce9d631b004c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e969303157207fa4607d23c59adff0d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b6ec6af89a5b76efef8e4ed4bd0ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f9641708dc3064dc1ac4ff1e347a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3b5f768c5101fac029f2281f6b373219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2ff7aba4beda462d63c4f0bd20cd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949616da5586d055e837f438e3ce53c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76764601e2ecbcc6801c78afa3f1a1cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd269ebb5cc353e99eaf7a37cf76a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd6f9448da08b64a83e2f5f12852df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f83c41285bc05480822942e4718baa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefba483383ebbb7dcc48e292f7ed884226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d067fc8e18d11441705964cd663db1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d11528877cb2ad14253038707ef9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f582c79052a076f9ef186181d11d6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1e8661680f23f910b7e185a162521230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b9abae5b07275dcae94a61eed51b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e90725248e47e8fd4cbbeac83f030232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a38ddb6b838ad2fbd57026516b2822233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefcb2f6c2658cef016417621c3191a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c19822dfca2848bd0701a3e4b7643235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406eae28503fe9fea34e465a6d30e78c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa7ecb08db057bfcfcae4c9f0962f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a22aaa1c17e48c35f1ede5f242ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d10c1599dad14727ec789356aa7c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776ae1b87288163cac1cd6aaf6ebde4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaf65a14d076d1ea6b8afd7c7504ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b1627457bc32e31f28e80d7989177242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c5210d82734ee545aadd3922c1ecd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252ebb6c49809ba2c2f43c8141430d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17095e6901a7c9f4ec9b24101505e3fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74bc1577649df7d64d778c5bcf61ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b1a0b790f0a402bb72ff56db00104247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b31fc690404cea11924da3f239642248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f760cf7d108a86ce3155fb0a6ef7779249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c18833f12b95237ce4891448d5899d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e47e48f790c676b3c75867b6d6da53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90eb675b9fac50b42eb7b8ea17bfb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7608bee50573d6a09312389859fcc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002038e97f2e36028165c069da3b0e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0effeddcf4387f8922bcb5f7751e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155606332121c8c4cad21902c95ce1e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b72b10d94616f8be65b872942ed54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23069f7166805287504a1d777b2923258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91bc7fd8b51056802e13d4d35c4724259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688bc81ca2c515a8168a98c131abb8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ea0ef320542f605a33571235fe5f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d07d608346c7aa627da57959c8e21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932dfdd6d7b78456c9ce849566ad2e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d4f76defa53d38741b7c50c35b889264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b9151c84af4fab827861ea26d289e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298156360e432f594739b596d84f33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738209cc82463c98e6a964a079b2fcad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe099310aa21d571afef9af42a697ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6a62983b99186e547427d21b96559269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba71a4bad34b32ff77442884c89da1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfdbec28bd0eff9203e5842cd28bae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab46bfff5b146153beb9cab841b954c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba1a2fe23319f63eab0ab0734a752273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e2b989d191d806ea9feb065f05b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00039f24c8d2813688e2f7d44fe41740275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef6e07726b8c151f8cc397968384f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d1bf0f1f59c18d7f88439a6fc7fb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3df119abf00d0d611b8e7d96e2879278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ea2b8aa9796b562f92ca55c4ff2c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c943b773f4031bc0c344ad3adf0c460280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e9010ed7a616ad18fe6ff5145e599281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e9d4d1d66e56c73fb89fc92c9c12d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdb5606aa1c15c15efb525166cc351283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048908bb037a3ae539a26cdad4e8808284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b229872b9e7e700aa65460d09bff5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ae4305c3c374ba3e97196cefc8c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647e01d90b93f9e456eae973fbce16b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c28f8e77a16379848e99b6b79aea3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b14b8074cbb1a688e76fbb519b0137289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da18fe95ab5a60dfb429e249353f304290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384521f0fe81b1e742f4389076685d32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20597d5f794367214bd713f40b4b6585292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d65e1f14d4974cabfaf8fc2413293293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c41a4639adb34bc0f69b3f65f98798294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42deda4a6b88be3bffb575623a9540295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53581bd9fb13e8ce219d3573f0a5303296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07badc5be8f6fe12bf8859bbee006b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428197a334da1b6f166d05d2dd49de58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b42f65510d0a80cc27a3b3bec560d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce61670c7e8af6557d40c2ca564bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b3b65c9b8b5e79352c2ac7be3054301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeca0cab97256d2785f439c913cb18b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968567da74870f928972fe1c8f0f922f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fe11fe23fe06945e147cb5cef0fb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33641d718579f9e3b3ce8c08bbde4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dc6b9def7468f5ed805d27d46bf80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0d488523d58f0d030789b5470bcb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574ebd081cb8814ee36954583879c15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52dcd507dda310dcac59e8a917f591309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a59631a2fc8fe4661f60287d94036d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1c7b5826fd686581c7920cc606acc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dde9b13f43afa151fd52d6efd6b45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8529ed24d2d5de50eb82bab9dc3c745313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1675cde1cc869d9ea659b39bd61f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfd46feb900d32d081947265df91f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf1e7071ade5322a20a9471f109090316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fd03b4e822c8ee62cce1934744453317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f23511100cf5dac7217342d18595b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d6cbc91bc276f10a319fa1c1c2d67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ab3890c3ce4024a778d93c94e84ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eff595d2e725da6f39a7fee7898d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307e063158c1cd58c3f1f0a910d72c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a41913c5abb79ba5af3f2ddd0acfc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b121300131f1079042d23a2d4b34b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be303e9b962b4300a35d72a12f71cc0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ce5a527340b6b78313743071f5f2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942046f0e856e46aeae96d309153fdf4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d6c34b9c849bc606a1a4772943a40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61d4743197dcab5192ee2e714babc7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eaf8e54209076aa8169eb380b570f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a52604d0da6d805b52fad98363668331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab375b50d61bfbfcc04c0aa9526808332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102982eadc5e1b6ce896ca21a7efbde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0255493fe24c9d85b8c1bcef2c210334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c1af0a51859d9231af63897a2bd0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed139312c8a7f3733444acc3db07fe0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e646142ae8c83f18b6ff9f27b21188e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235ca54ed4cc868254410aa449bd1cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4df8a53ab4e55e6ed8c795e6dd07ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d05f7f05c5fc90048bca9fe37372340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cb123d8ce826a83d82ed43e783ff5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c433c0d2510812adfb93936c66c886342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07df1952d82f49d15f1ddafe35872b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757ddc462320b7f9eb3165124bb1ae6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93502a8e849dd8f7f3c67f2186bc3209345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b171a4c6534d7c55e23191bf191709346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cb8eba50f84cbd84c68728a00e27f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef1ceb5165308349be9ff03a5792dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68c7af1e025dff016bc9ac33e6f19a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7875b6746ddab9f291386952ac1ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078f77c2bc1dfb5746b66b676a8d3bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbe6e258af7b32d10ba89b2027a146352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4d75fa0c9ad4e0c679a54e8bd2bfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdf23fb0167652eb0dfb2dfb72f77a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc67f01fa862c7fdc7a34ab4a4e2f56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38438963a103580f9c67fcf483a05c31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885bed6cfdbc9b74357eb4f6b25d5b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b911a7ee543bf95a182361a55a6920358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02943c78fb1594965efc47546ad0de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2509193280b62885acc9df7d4655f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b639efe8dbd896a943a30672e74d7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2b8ca2fe2d0a87e61e7ae548b3942362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037abbdff5ae398c297a4054bda2be9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e844e0d34723638a6b373317cb9381d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc5fbe5050e7b6d6d2ef62d8fc56f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aaffcf935bd93b9534bda7d8cd030366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056a2673bec04fc5bb97eac8c6ff9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f65432462ce2fa7e8120df7397c2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1e07a30dcfde4941443b47516d33b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a428b5ce51f61fda6c9c08ccc6b916370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87326301006afa9ce3f143bbb18fa89f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb63a85a87a775cbd80ef9298aa800372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871e2923f6819451f779d724ebb0774373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423ceaf9cd7ebc676503b460ffdde99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492a78281c5f8e61ddcbda168805990375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af04af6ff767c24c353c2d4c81bd57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2720ecfea7064c27a451835cf4bee62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b85cbbba97876af2854f3b71cb0a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2412dbce0751fb3adc764c79df640379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2fe4958f007dceb50f186de0a1ed8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3d0a67716004885dd9739a92e2b2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0513f7adab6d585385f7575d03d42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebcd08f3637cbc095e26f3123300c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175766e9f6f58e9613ab3601daef13c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acd8808271494932bd97f5c546daf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1b58375ecfaafc05c5f214f93cae6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48a54490e5c6efe35866481baef144387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085181fca277657d5d4869ca01ad831d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bede1778b4cecc8ef200e83c62d388f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c80151a95ceb331e8f66314876220390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7607093d7df609670a518d9e8d941391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12395621262a9f70f558971be51e770a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196702a6e0d414f8faaf54c650566125393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce3a60df4c3b2e5ca572606a305268394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cce34f352aa8f3f8ad170335c5e0c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d577255c266613680d4fc9d2161aa55396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108eea80fc81eac2b53b198ed8f39c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566319ba671026ab967f70dfeb96ca6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bb42172db577d769e6ba80b019e1d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9f7ee1772a11e7c240f699f4dcc85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83489dfe12965d38025b0f776f5cfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d677e5e1d3d0160e6f9984af2ea17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0781156a51f32587dcbf61c1ac765403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34647a8f1b4d57a4286624bd221dd7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954969e72edb5ae93282ce1b41c22ebf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6b4e7eb8b22e94a4a3d28562c7086406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462f866b87efc669f65e94aed7f9507407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6400d56e529a8675e29d10be3aecd46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa45ec404cdd70e505dc53ab3934916409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be621f8a7f9aea053e3ce2d6ebe98113410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7de8010094f00700d5d0f848af12a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434acce5e47dcf08b7354a5e09cac5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a38b363190f183e21da3ae5dd080c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271f132dcfedff422cdc15ae4890a74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec09b40789bdd6525a81179c88f091415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcbdb49791e3dab8ea6304cf08eaef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a212921f9ceb32efc0c94ab06b8f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7e0f2eee4a2c80da97a819456bb9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ccd3371b7751e364d04e7fda2a6f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d617331c7e1d6c2e29ab51e4a5f8c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7191b566f1edb7875d6d22905865ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0d62798fead11aa3b3c44a7a295ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158907d74e57f119908d04f8109c322f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c81a938b60a10a15133c70c8c4a06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e80781d5d90b9f4e4bf533a3f5b3ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d9e8694246597262b19b706e05318426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df8a54a65162fd515eef3a1b295a4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666dc38dbe80626b3e4b051d41947cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef19badf3b4e4086fa4e3f2a6b0098429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a63a869fb55ae1b902cc77e4036d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caf45b9a5724e08a50bda789d30d55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e343b76021533e24636c1c2ac45c388432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340db61d0919561a67275791cfe7ac6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d055b5ff374a2d086de91c785e1b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af0a0d5a64f53d01ef5791849505b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c92539836382994b49d2ac7d21e0c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27792c2abe7b9522070a2032769f4ece437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373384aa1ef8948261c45930db53a820438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83112a3f12248a3b665c20aafb78e10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12286b0c0654f36c30711677d035c762440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de771076852471570a7dc620e9e21f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290474dad64de8cab84650a9d205d1a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190411ea0bc4d28c96fd82cbb59858b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00618a606d5934506ca5c3daf3192f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a261025a6fbbe1e0e798b43a2772e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f31997dd2056fdb799a3f3e63f4af7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd55e201505b5f50614f0b2d2803cfe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236a521adfd1afc929bddf219ed7f34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d8065d2791d6bb728f3cec097f877449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25b9bcf3439d1a66e6cd2da6519d63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737b9a8807aa78101f736753096b135451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60469f57d13a294e208000c10c92b051452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca3ba33920be5586f751f9ca74172b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad5240bbf2fdc2348afb947b95e92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f63684832add99b1d973ddec42cc1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795d3d1ddfc64560224eda7faffd94d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe26ccfb563867e9112d244e36f93f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9abf7138f37fdc91bc39202ac18b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7250e8cfb84edc88ca4878aa60ebaa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bbcb04f494854c2716a97989073e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b6397b5e45339b421e48ba64e927461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50abbbbf29fb75b8f9a7c39282ee3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cb1e3e5967cbe565f60253a0612b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bcff084b1dbb10b585e217f8dd054464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07667b612506910862ff2351fe3ac870465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d75797d4506d42959304b1254b5d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb49aceada39ef8088c857fa756d89e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6ee9c9b9c6f74e66a30dc8f90996e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f97b80ed94bd5dcb8fa863e86b097469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f4858b23a608981dd0902a6c188a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19948de8e50208303dfc59e7665c8844471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7112e92e57c33ce55042851e912c3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a34ef387657505c9bcddf59db880b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a746e1e5f21a57a4d4508d4d440834474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f657ab8d4d9b72d7ead18710aa277475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e980f3d002bc388a613f6c59bccdee7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5dcf9fd786331eb706dbb7bfec1c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c41d0ebac1f22e03fa1e7f6a37ba7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6719c059e6877c924b7df15bd1068479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e52eec3fe8943cd3b66b00d540b57c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d337bfdc6c8ecaa7eb4aef286bbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13365aebb7432cd52f3301d541082716482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec391c152b632bc1a9bcbc3156f8931d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3941b72ab58c04277d1014edf550d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405ce01d46b52fd7439841967e9fb8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8717b054af5929460855b091622c10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197e59d4701dd24c04681361acffa32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4377eb2f14246f047b34f6c6246014488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15755d73c19801558df57b88f5177243489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e1240ecc5cf84b86d88ee80e91c93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677f071e902b9db0bff1e49bd834fee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8770c4da305f13f874bced30674e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d4fd5c3d82b5d4551441b0e720eaa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d897a5292264139309987bdb5051ce4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a84261453a8e3811dd9622dc4161f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8239c874ee92b2fb967fed6308ca9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5ef2c0a0322b88ab9fcc05782adc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fba0f6c5b5e84a6b3765cd3dc3682498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7c3cb88b2150cfae2465190fbeaf3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a9146cc7bebe39cace6ed80fefce6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691696a7159af23c32e7d2c6ba7a59b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2adc35a2675a9b4a33b162ffda9455502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632e0f299afb305ca8b7ec804de26a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c0b08258324e69e745c092884b69f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18462413d33b0aaea28b9ee4ee943672505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef52e2582fdc56e5f355fa89714d48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca478096ac42c0f2ece765446eec1c91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5a0430adddd96ac0be53549070206508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719287de638c0a286b1f0b834a623d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1bbfff849ec4208977c5efd84c33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8ad5fd218b1f043072bd596ac8087511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624882700a47b97edcd511569ce7bea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decf5bc7cddf7ac2945db41941e9257513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a034acf8225515e668bd31be9592a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1828d7cec63ac55e6e1eafddd8d720a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76beee30a30f56f3ca9f20baa8d79678516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237587d4a333d8b67d272ebdd31e4c2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fa69b8715f0d2b06d0831ef0a6f82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ea1f33c9641d7086c71201aae62b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae893a9ae26638a4d877971d48d2285520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a783abb6e806f7efd64bcb204dc61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edc5780ec573b6ae5c60c4d07525d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d91955d03639037b47e9eaf3f7efb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1336926c07a313243de55559fbaff04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c51e1edd767be58a02c5b8e6c3089b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba49026f0d270c6948341700f6c71ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea0f0e8de85dbfef04c18caf7b43dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f61f331e2109eaf2ac5dc76a15e3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d86947aca875962302ce299eb6f5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ccf38743e8bd6b681e56bc38f18c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd369f6ba39e2513227ae81a4297e87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97599c15836bbd0005647c0242ff773f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a3408c36a5417783cdbf727e9c813533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2faca543ebc7f3f39985fc01f5273534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd2cdd84978463b41726da0ee2954c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94e9611bb44f8a840c079f841c8e0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e087f5f4cd3c32ccddfb34610ab33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8622472066b194ec2bb2e7504774981538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01b5ae946264f7103d4f5aa3c5da29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4327132e28ce2d8acc87de48c609cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f84bc28050bdbcdc1e250b2e449f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6beae3ff41b0ac7e55ae0aa1a8cbb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2cb59d97091ecc34e1660ce522575543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191ca3f6ec7782ed8b58c4f27c6b474544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5b6661b6ca70c79c715f473119a00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eadb5eda05355b6a75e5d909a16cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae44ffface5341cddfa7fca46e3646547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bb913b3386b2c6dfae3ea32761800548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f915421814aeb7680080cd38ec994549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d926d195e62c791649557acb84c0a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab57e669dbf3b309489948eccda14e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef0c7b86542c4ff846626571c737f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ab80e9354abc0d33daff0c149caee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e09e45bd59f61c3727cfa1103c3d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cee5f88bf5a38af1a9549fe1a2444555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36af405cd1ceecb19c7f1a77ddecd5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d63f673a7dbea76e5c09b15c7d9e65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60514bcb3a9dba773380a0c6a7134ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f865868506889f32f084dcd99eb785559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbc97f24055f57284f76ce08d8ebe6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f28eb64cca76dd108b5bd28497c27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c78d739d9951e450f1c94d1a213376562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e84535fbe9acb552863cfafd88c467563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2105ec3fba95617d7c7a0c358afa5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8f6f4f54881d93908b4e1ea3e1ceb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab566843e45146f7c594d7732fab39f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55e4b0d576ea1a410b6863dc7f8c4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6262622dea1c7ed2a18b789d84cf3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c377600864408de368b47eeb0a653569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c168ed64499831cfd27c33d076b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb101b280b4ee10ee54752f71b45e707571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaf912da5be1319a8b9517bb0c3cbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef714d1db25f6181ca089dbb5fbbea5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8cc8e9563f8bc4b69cea61e95763d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e41ad1ea00d4815a48dba07a5723b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6a6d5f6b418a1d8dad1794accd78a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054c7f3f14221b35fc7e25b9959db66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b81ccd3bfd86e355e403509cf3473578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea7778f882a1efabff07dc25c6af1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606dae7b3364af5c4ec6488caa449c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed157cc4b2c65c7a2751340054fbed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020b98123fcc3815151aa15a0efd1e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e7ebf993fc93976cb19137d9d1ec2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9632064a3fde682cedd00596627e76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb9be2bb275b86b84f0f4a7cf3410f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ade6564bdc35e46219d279479c9d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ed42b1849aab745652c8df4e8a94b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef6f9f197e4deddda73f4bc79067dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b819d2de55160d001899554a4f233f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2b289b9ccd8b39eac6e9688636712590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d13443a63608ef7fc055afeb77fc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a468c4aad356f306b6a1a226283803592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222e45ac50e04ed84156e1319f2a8d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a15879c0fb28d4242afdd28a2e93b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21da81fe43730fdc83bf79f338ade8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf519c1c024f81538b90bed9bf3f357596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78477f37c4f3e6978e35bb860e205c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91e7baf3799f169269b6f0a675495a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1433b9378376cf89ae4a26ad87b409599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715ccb1e363c5c84566ca818bc40ff7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d513580fd16912602ca8cee20226523601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e069df77a709d6e4f62595624a6eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722ecb3e6d1a9a4a70a85d4e8cec3cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaf139bc9658602338d1abdcccbaa4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53056f5f2ea6560a63803c2fe32d15a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d46571f3bf04a16390ca5ae339b697606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e34685198431c3b328b6fb8f6ca11c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c7be640d1b281494eb0187224b78a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67fada5a13606e69e00e096653950e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701584a5397dad5e5dadeb9235fa1eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfc047653a6e7dd1cda70226f962f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd318fb7aacf5969f383a34aa5875c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476e2b6401d060d12117646c9747ab0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a26072add18eb78db061a09b39690614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64334028512a969128ffd27ce10d03d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8bd6c2d76b961c83ebd976be99b6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c39bec9e644a5b6d18f85396208ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ba7dc78f24eab065c3a4ea0072e77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4027a5c6a0cc75834990de45304a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5cb9e64df75b9a7d45255f488ce9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f5c7a434eaf969c4979b14d96e633621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7de0e0a1e2c18fef2c1927569a6cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723dc1d1c1a95924df3799be8adf13c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120d2d594650aa52ac665f584987435624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f2b896a20c814b14d78c5e6aa8e94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23d88d9cf3065c93b49a4e7cde0eb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec175230216267e99dc647701c2c2251627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b881d85bd63d7cafe0f993d283536628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea953eeb5cb85d31457ce01d7b70e09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faf6f7b7a90b92b0d0b7c75b07a3ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10f0bf4fb9945dbeb48decf9df659b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18d98739d266cb41bd9f3e027ca5b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da3c5fbbf3b24815dec4ee315a3851633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8db93643cd980601de6cab03b6950634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4939a3a92e890fd52065f81ec6b01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d713c59f7c2d0f2b22fbbe0aac82e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f36016295eddbef0b9942253d2b55a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecad33140ddf205d7a3a6f6d05f4e8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850de1fa3199c1e279df18501b03b5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0c7a866555e9d9295e9e26982cfb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b502ef7b32b1f04a3fca73e37403256641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f25bf9d8bc72647f5f20b4ef4ba5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50f73bfacec37370bee845ce29cb7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e9adb345008596e8b27dd39f2e597644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2267686041ad85c5265e97f56d2ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4b234fc119c854e98b14f7dee4856646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0600606c30e56983fc5ce9484ec0e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce11cc28436c5fdb6b0b21ad8f369b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f5072d879ace5cfb43a03345d8199649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80100fda13e55580411a41f87149d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb8102e14bb443bb1d00979ce1847b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f85b13090bb71e2d1f8c80e1504366652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1129663b92806f1ced732c018a4c415653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946154c273c0fcdf5505ecb32cc5642654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8ee325719dbfa5c544c6f01221418655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd6117c592e42827e8f10dcd432817656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594cccbc3992b72fcd8a35b3bcd7cdf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258dd7084e90c42a4368dcfc779c981658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71664c83c7e3b4bddbaf88360ebf0d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a015320a2cdda9d78b1ae09e74aa1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff591838f57bbdb637e602015dade9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ee86074dfa064434108343671e0d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00f40b4f630fa18ba8790e2fb217c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8cf75765b326294da80376decb3fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334bd95f1d2627a04a7dd0e2cc46606665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af4d1684130b7bd22bfbb17f26185b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca79073d60258bce56dad0f363c1aba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632253873611d9f1eacf4032a022def668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876322197b2119af857ba219b7d0aba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e056eb29846183e8b1aa618c7ca906670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f65f02590ac457ef2a85cd12ca98c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d355aff9abdaa70f2055d82e6a2b9f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93784317d2e35871ee4a3ece232e51673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78184e42e69f37d497f6501e0b0cbf07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2a08c2aa507f32e96136eb7e503fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05270d5cee27db2608a306d809f4298676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f5034ccdbc79a1ae1404475814458677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed20cb4e129a284259a586c724f912e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91804c5d2fc681e63fcf58ef484fc53c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9734b039472bf53f9c74dfb27ff07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2ebd04882f57d3b9a70c587e14e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe1f432658e1dcb75243fd1c7f26ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef41f78512395ecbb16d9ef7f958ea1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d18407c52f2280bd82824dae627df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b30ee4115474f1528b16263f1a64d5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1460266d368736d56597ba3fdfad92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e31ce11543ee5da33c6a36b5e3ebe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af224f476d8ff76ba8eed3075fc35608688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d13c5cd81d67f8e5c5e7470c3eb92f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a10fd6ec9b1c9401632d9af600e4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a6893ee9ff8f4a473b5145a54c69a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeb6792e240fea874dbfda0409c99c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28991eda2d55f21a17ca7957e360ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2f141116712f2fb4da06dce243ee7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1e429b9f53042a15655083af66975695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852c063dfadf52dea7d5ef51d6ee875696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744106c8cc3134d0e6431558cfd1880d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36e6ba4494428ef8a66ed3fff99fa0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaee28c4c7ea2ea7ca0dc528ec41f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207829c3c3460328a02611e49badf22c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb6e8e2277be9e7353aa4991468873701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06a2385c38638576f48f5d7d8a1d07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06558afbd04a6ab8abb9c22391c9772703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e5e8c295ea0138e6be00fe190b374704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a596dcfa24cd8ed63867582d2146f58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdaee3c324b42ce53cb6121a70b567706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf25d1d70d8cb7133b4cf742ef6b92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77ee22c29545963bcd08a227155f81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d74fdbba9ce1cf3276a4c4ea0f654709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe07d89f942b019ac9de0f3043a776b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb480fb4f2489ef9b93d8770fc44a57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d584c57289a3cd09809322072c5c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9c7453f23e8ad8e02bb7e1510f0db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029f1e0ae68d11831f0ca60b294f33b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82abcd03572bcb35b9c4915889979a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdf4c51837a95b923dbb8b12a20c15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b56682f96c6f41d2223a38539d472717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dce7fab6cfecb6888510ddf0ce5db3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db4e9cbf76a774773bf4b548b44ad7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48596cadd022c64c904292c0d4332812720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1bd7c052cc5cdbe9384031a531ca8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1dd2ad82ce482639632f5a9aeeb2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3494a77ce82cdd69e42805a96ceee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044f1ec7226bf2a13d36b9aa7a1febe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9a45f92c2c7b8ccb34979e15c3742725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424a0ca37320bebf2f1a83bf0c813b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472dbd5a183f7a601c2c2daca294444727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ff4217d50c6d04f0c3d8a65b2ded3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a83b2c67985ff7921785de88368a39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59684205e8cc34d390b9227d3a6b197c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938116d8669d4311af1381c264f968c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a61069b86b9bcddc67ced86be0da84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dee20743d937d65c9783959eecdd7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfd65ca857403e4ae4bb9e182395d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda40942b4f837bd33410bce38de973c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a954d3d6673bb99c72559a0c26d10e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7750abbd8aab62dfbe82e559ffa2425737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db96dcfd75f154a5bc609b3d6715cd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046bca52a2b6b62f7b3fe6643d8e130739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0c5febdd3fb92e463ef4047d18b58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f5c913aba69c1c6386c6172335a2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13a37a1e4edd49f171e4ab71d0b958742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06003e881ac4fba9a36f94465e21116b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad01e4f5908653f3439e24c9d5a8aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980728a46431b04852b416495408876745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ca7e51ce52646a7e55e543de52556746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76942d166226b4a505f386409c15a40d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9b327c2a94375e3f6752c05af192e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248c24cc1becedabd46cfdd58133c27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8f1d1a1d009c8c686b735e2ae0f16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e23dfba8882f897e4d98525793f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0204157a62e22f3141c0c688f2627fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d2ccbcd23ae6bebe69688b8d88eda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2a00fc8d51726592ce9a5df983d69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357be2bbefb5ddb66f2f4ad87141b6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48c08311329e4c4b583ae68ecf10df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe58ef65f2ac76e5e876514ffeade2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee6cd3bb84fe156d2c88d41a15febd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99865a814bddea0119b5ee76901d2f81759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f568c34897a1211c61f2d838166c95760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d535f1b440e3d830426bec35ec35f5c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc230278fa7c0c95bfbcd71595021c91762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d423d3fb01c7dd028f6960aa5512cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49d68d86a1b8dd9e7ea19a0557f186764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda24a8ba7884649c60047032b1b045d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d19cfa96ceb5fcdfc481e024bbc940766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65114cdd470a198335ba78bd38bdcf84767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>