--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12024cf28cf6a3c626027a84cd48f58b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac3bad7dc59eca954dd6c735c8f4c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc445745d4b0f400157a65214a22533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffe6d7a8bbc2f463e2f4b4a3bfe3494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a20f3b545ca261f4a09216143f78d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ba2c3218d90f5fb3f2a72d107dd4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a13454a5b1cc30006d8a12157a83787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7611884d213d3927538558c8c8720418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0884a1f9c3dfd12874ff87f2b93ad19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd820d073592aeb9daae255671d2324f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a26542c6fd72d426e1c9ea1a82c5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da68a8a22fc31e8019d6c1ea84862f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81485eba2e41832f1251075ed125aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d005fa5dd351d47862a276a2c2c6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a23f4695adefb7cd9ff98e4112ca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05fdfd4a3f424feff2ceae4d13ba6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e938037026af4fba4200029a957b0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced0f59dccf2762809019f6a242d8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929a8fce639c4995259268ac48c53a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb2b9c70791cd7bf8e23ea1eadeb1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325697eda50e70aa26a4ba4823ed52a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94a010896f8811862dd2e7004a0cc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f01a5f38d460a6950ecd77313090123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb02fdcb2ba6a2afecafa5dc4bdc4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9038871a69ba3bba8694c94000e9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44459399a3ac2bafe745beba23b990cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccc570409ac893f2aaf013370af80827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53191d705fb21777a7976261e67223328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1f845b07b176f969c2518bb3a44f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7164b04894a1e87477b47e36410283830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a3e8407dfbd499709090aa7d306331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a4ca7f8c734525468903585cf6bf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c82028268374da747c8604092886033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa98efed434d08479daa3bda07a3e6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bd756870df81109b5af4a5c0be2a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c614755d48a66d6107bb42d35a0c8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3e97b35e5947e986e362bddb45df237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec4713f8b44b6aaadb659b123d8d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bd27c598f10eb8eaa9820185b11e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393ae226b649bd330212deca64f009e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efc1f2451328f110280432fe0fa3ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe090bb0919a776b1ce0acb6710147e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c606da82217aa6abeb2ca314c86e43243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b5d514decc222b73adc79b2a9a30644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f233cb7044158dd43d4ecb7a846cd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8506fb9588375f00ff060d2efcfb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18dc87f2f2fa91b71ef79e6bc5194d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f662d99f504ab12418492c5be284df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe7973a386d9d1f2eb59b43329dce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c218482d73667916529627293f9a1a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fb294eeadc5f505385137df5bc62851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55304b18f8b99834a6e92f477f0aa8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c72d8498dbb5b487d274da637496a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fe7f8c3001f024df0bf4ba8be55fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd473d2850759cdbe6d0321ac79a899355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c53b1353a1d0e907f17f7b23d160856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cef0bd6dac8cf114e72b2a355219857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8d6df50c0adca23212f9bf536f12558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29804d0f840b7fcfaf5623cd9a9ef859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7619bf62ac73e71fef6ccf1fc695360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16ec29c58dfebf9b0a1bbfebcf5df561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebc003218a51445f7dcfa4fae3143262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ce2cd045ab9df11bf24774016f6c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e070d8e4e27416588e9b485e42724d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bfda6f6ab457b56d9c2928ef3aef765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9d1f53f4d68630dde55f80bd3f23a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4955246ba866ade94784d5bfe916467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6013cf4d90f60460e1814c4c6d81968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61411009ae602b7c69ab20c425f3afc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f127d45435302c6fb90477832b602570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e666d3b7845d6caf8b56aba2ed6398871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae07be5973ac228828590681ab496772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a524fb40b6f3babb2d240fe6906128a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9226b82d836b3c3a79688cb392295174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9098fa1b960170a6fc16faa491b299875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daf7142f96dc1bfed1c3927238564076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8fb4f888efd1fe46b585a79b0969377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7650542024bbf287e14488d4c8904c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c8b2ca4a2ed18ef8d925d31077e2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb649ac15aaf0070257ea4073a1c4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c596a5a179f86aaf109e0082f1aef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb83cad402ed26b452bb04bfdfa0d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901deb18198abc270275781ed8bbf5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a318c67db8889a1325ce867d5e47ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b73a943cfa5c9e94bc8adffc07a15085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93280598760b2da81dfca971979b2e2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65338cc496ecae556e925a75a1cea387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f67be851f9d49c196e9f2a593563a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e02e4477b07823b6c88b5a1efd36489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc4c51fa492d68768530d0399b838290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3699e34f2db5a2620cce8ce79793c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d05866faca853bd4c969ecdfaaa36192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02985b5ce8308587b4134fb5df16cade93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257ab52e3aa31fcd8c80de788aef20e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c0a21adb58156d98f618d58bcd4e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462815c472181179d4554df8ae42080596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987dc0180fb7637b402d728317a52be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69686c074df110283e01f83687b3360d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd64b656b75761418304cd4c8660b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ececcb52fe19e7cc2214ae4908deec1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3a16e8bcc0b1fdf718d47c93cb25e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01df1deae7b630981efad2029a293f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb9ffa024fee1379fc76c00305ac7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0141ef03410059831ce78da11f5e806104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8e7696b7c7063c32bbef240373e52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeddf0a96f08c7136d0fd4543b3c29d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a2e5d3a11e95f388b60459df89367107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a291fcf453c3bb037833708396617a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88755d4a41013833a60201942d70aad0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23869b10a4cc47a48ebaa902c57db5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073846136ba6334a672ad26cbbb75153111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531373a7b51391d411297b3da2d14f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ca56859d9641f461856b73e7c02a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b7f9dcd1af94bf36d2f07df483bec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625164d722a48ef1f77c316bff5390e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360170d7bfb3e63cffc61fa0591401fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83ed32f7c3c58c28e3184d77767208117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f281ece3bfe28c45b735c97e24e3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e8ea78a5dd652a2401957803a63f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179d9b7cac00c951b5eddaac12aa504120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af0f5e5f69c2713b9e112f8a02c43f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929cbc989d10e78b4a78c6369387e65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc609a0e44418cf40c988348b1dbed3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56a8fd75292d33306a8626a67ca549124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3632b94e9b7d263471773a44beba05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f4261c740796728b05719b308a5a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254e61b78b7d70a5eb7be4cc3231632127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9f600219d19af58380124f03b75d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089218d1e50f55f420bd4cbcb28f289b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070454d6ef80f6daeee473d6af8f508130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33530ef3785a27dee6164be9119311131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639d76dae1bf0409e3c2738364f62b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbb028ecf99769be92fcfafe30265d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354e560f987e673da0f69d9dd12e0b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7503560b12e11a3e83d47db434a2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b476676300389cbab1a5033a3696136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdefaa3993e33404bb257904b3a69c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575081ac1b5c54361519be7c26fdc31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd16e50a9ed09b05db8a35ab5940595139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cfded520608eba7c57c610833abda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3589b241ac9722c9d59a7e0d076bb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a32a0ff373abe0cba4654885f99da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744879e99dc3a7449c2c7d62a909ba4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1ab37b1e5050cab34dd3b1c3bd96e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf96c0f6da84c26fc62c705e5a6f2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd8d7d263f91cac9d2ca1526411482146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd3a21ab77a943ceedf1226948b8ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252752d009291ff0eee8710fc2f0a338148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c6b8421edb2b844570c8ccab63e81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92cf9830d0f414afc8606c90ca2b66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d270c8a79e440d591837cf1dcd92942151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a189f2347ef48913c8e92259fa57c97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d533ca896339a4814c3cc296d57e7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad25f387200774206c38a0707942f7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134db96dca8976bb6dd38263a6d892b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd01f36203f712b8e652ff759b9d31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b49790b920f8bbfb5cff869a3cdb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70043f06d12677e595f2850e77dd9a9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bbc5f20f5b0b9f7598655875b332e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4545a27abbdfc1be5d85ca2990c4fed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5a27956899c96395d09b02996b112161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf9dcc46a8a5578f4930f9484a2ac7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f0bc303b54782c76f50163742540a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81defcd042b6d753f3cd08a9eb0e9d89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb39b4a3c8a328455619020e3c6fcd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1684a83900ced321123f9b79e018dfc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd4418f29b62751ef710232999a5ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837c279e9536598756bc43aeddae47f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc58810bfcd0c5d726bed08b6ae7bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634665ba955f3d3b18dc0118db3193170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee20f82995a64dd1fa654108cdee92a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b584727e67f6475040784a8e5b892172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02d8edf28fe2246a96e177ad75f980173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bb163b5462a6a31e9b660b6e33631174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4284776a517327ca0984d75d674f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8af6f4d1e3d0f0c6bdad44288b891176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a96ead945600d5cb12299ab75e3c48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9e413bcf68f9dc68829b761cdbf04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd7b3c258f53671fb2a9c2ae506ef7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b53f587a301eedeb8ba2f72f90f7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe776965c8badb4c1fd4976bfb689c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8324496967db2158307eea1942a458182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cc8921232182ef53be56315d4f695183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dad61093d57605cfca2f7d0f69ceb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c51b14edbb4611a8a68b721ee41ff8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33e12f182f6b18a172b610adca7a5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b7d03cefdd56f8bb9f62f8b2bddf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361a0ab3ffdb09db20c1127b63e05f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79318ffb6e19be3f6bcd5db91939bdb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b242098cc73ebcb848fd84e2c0163190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810fc2091f51b5f91ca7e942ad735d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7ddf09b05315328ff82e9d407f2c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b738a5e94bf024e1646cd5a7b477a7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0ce1e42c8758d9dae00c4d0cce21f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d611f8cf991c18c221635c8c92cdf07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45f413efae6c30d683d6082612c7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5187c97be82379d3aeed015104c89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275704e5b599b5395bd2db8f1c54fe33198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec65eaf8001c3878c74d29768c21d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf24f513dc1833eed37c704852fc315200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acc005be1ba186881e42945f34860f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de3b47e3b19fb8157f9998b632ed59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafeb195081b81c4b241a8e6265969b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265690ad05267c04b15e28356051eb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d3da27c1b77c78fc35924ce57a33e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003ad8036b13f05f3a5eb527516d6e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4c34e030aa65afddf7ff353547b3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557a774ea8738506a68dc64911d5a49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dda5f86635efd95645b5479cbab0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb064f99a868ac81007df1cbaa71d57c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e60495476b1dcc112e43a5b73e7f69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7db962b7fbe75ba1508b500a355f06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337616ca46fe20368d494ad50133c21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e5ebd6a5aa0a2c94b2448339873c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa973a586222320a67d497dc64a604215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988c5a06f303287fb4cab84a8e40ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561eee51d8caee309533653c71762b40217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da09a97f8e6bd1bd7c21fb0fb1996d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17150a614f53c358a61805cef4d73f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bb8ae76b6bbd9321066b3b3f4fedf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe15c89f8475ad35bafb315d4c9467221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6930059d06888f3914eb8fffbd6b952222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e4b3a3b8833c36d0fe63461ce587b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e483298838b5affd8030406b146e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a5f121bdc3d0a595159232122160a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e4b73b2601b26e941e0cb4a17d405226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0be9da5f19005915e13a31e78f810227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2064834001a26bcd9994ccbe95b9ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc48b2483e53c47711f50341104d2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0bf956702ad814701fc79a8163c12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a48e1cbf7766b67d0162e90f6c6033231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7aaf4038633726126f5b15ffdc31b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83b370b0555eee01d508d559b4c801233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9930cca7547477a8beddc2005635c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5a0afd66057aacd53936d0070abca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21caa0ad5ea4d34d94b028e2c35082236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef36ca656d214eaf99a47535626c76d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e8b909c77a4a2c64c9fe5019565f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a814966159da97ef36a3dd9617d7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5ec8afd6b9043ae0e63c2d18e0666240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc06fee86253aed36062c1eb08f1870241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873e5dcb2e9416efab007659285d543242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ab3415ffc2056ffa81740278da516243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fbae84f6f81591d6fdeb687d657d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3990ef7f79738bb9d9b718ea964b8df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65958cdb17e9841361910a2433787c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a269861493e2d13dd2dc7d4f97d957247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657c066248021ee8126cec7ef59a553248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891279250667e12e8568ce35ece516b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dee8e4ec0dc4b5f93979fea9a3f38f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a15422a8aa866a3003f734216439c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e1f2fa16abee8e3215cab68b4b83c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c35c2e9b8a01efb2a94359b076a585253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ae174baf4cd378b86d6dae5daa1ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cbd1042a8d8441a4b0828405bb64a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b391f3014f2d9dfac1de0f2237988256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824591e62abfa2e62d1ef8345a81935257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2810dd45750cf72797857edcf6aac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56c0812a2444d0d5f3e2757fb8efbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badb5d58e491532a73f41b3f0157521260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d6f6941a0441f406ce2978935163f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b113f2f32959e92f9eaacdcc5bb85d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d5152e3b9f20ae5170c516df722ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c63fdc6c81b5b100c3916a57b083b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf82c77e9d6a27b7cf01094f963574a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88428716784487b29e0f905f1101d6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd0609ee34e2ecb4c6e3598d4481d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f7d26077a4201a75332cac8afba19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956826249722cb262f3a57e603b1e13b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37988b36ca7bed67aee76ac7817235270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04b193f04eb3eb252e8393ec30c6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c02bd3872756032569f35b3d7eac0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0a0afc5e86101643a06fb77f03cc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91906746699e4e7ef8879fcd1fead1e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6a38c4f63443c270e64aceafcf3d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c023543bb6a155699b4849599168f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f777bc5dc191c545ebc726a06f7e4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab5c8d6d5ed910fc30e048379b0128278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e01e9ff544cb2dba18e64db74ebc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be8a714310e1de99a69f4eb03f57cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7808c173156bf4fe18ae877570b33cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa02a23f54d24b81d08837f6aae0cd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70e3d8fc89d9251a31eb6d2a600949283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925aacbf428416ea8a585fd88ae2d41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe5983d73546ef50050b63abb991f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a42fd9fd5aaa4d3d00318c4880bf05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c031e8b4b39e006a83efdb9a48c7a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5295a6651236c3ad893749cf3432e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4421d1046b829d3defa144787a89373289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cbf19378a99a23046aaa23eb05d57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5e17bce1f0a1055b68f2a885c09fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80173a70141b35ecc3b622f26c0f2e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5d9b11ccff350526e5fa18cef2c25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5703bd3b7018f8901f12dd5f1ae97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d65b3363377cd6c89cde75d0642ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cc0fd37ebc696121c8cf8a37646f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f284160fd290de69e04e4d0a2a34ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59735ab074e2092bc8ca77e5378c825b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b22ec453fd5fb93b14acfbc7f18b35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5e6094acf9c623f205e6461dfc0cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125003b7d95a9202b60b2478f1d1f9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d34ba520c5133e14ea1b7065c3a38d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86067d760b785ed64a3e3200d81c1e7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fa9df8ebf536cea7ef7eafcc47591304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ffea0c4dd0db11b7c2a6747f1d28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501218814aecc2f7cf3314fbc1b7d43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c365a39804e791303d7eceb9029e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9de36398bc03397fda657a1d9148e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2ee502940df39d95084ae5380c409309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a23ff82e4402105697943849521f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c487e485d54ebbfe713d6be71449e8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33534e19125c4dbe6af4685bc5a53293312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15274e1e03bfbc3dfc26cb52d8ed9cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2577487edbcc5ee17d506de25c0f94e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998d1cb18f94526fa45fd4bacc06626315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d58d3a88ff844a9d747fb2ee4aaa7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13da7be573c9bbeaa054c225992805317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23158be82ae1bc45284feccadbeaf8fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3b2a3967df5a330c774014092af24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975ace90da53ad98146e6c6ed28ba93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61b677ecd87bf95eba9ea41d500eb0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420627b4e6e7195c4e6bb3790b85e68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53214e97622ab51ea960c1faf9e9dd19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149609adaddf3b83da3b70c4c89dd939324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501110ddc33afc57444ed8d7f21e374f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b3eb884498d4ebcbde46319b61f21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157f4b4e7f2ff0fbcf101e4987bc39b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c72381ac6132853c96f8838e287082328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8501eeb05101e1d9e05e6ae96a2d04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302c355c9d5a6f1f4ea96ae70b55984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3956f842adeb843621d684e1e048c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cc96e0f0e61dd7c19afe1676fff57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d41005c751dba51533121e8e6a6cf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e34715142cd71a189b2cb34029121334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22104213f8c46eee07c43618d56985b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b443582410d1c97ad74e6d94b6a0cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b586766fc2ed424513bc7ee5680a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8ad98eea661051a10de4adc6b2136338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d7db768638f5927f780c074ece6e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cda21547ce450752dd946c1ac0c75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aa307dcc9f02bf972ab31c27747c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ff36c29e80d55eb1c5a41293eb0c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b249dbccb35b202627508a72ff0cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee367f2a8db9bcdad201817b6e03d49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b82751ef78dcf8eff8bb6c4a365508345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeb8959a7944d9e51e90ad34de671f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4eaae09b2abf71d8c7ac54a01fc0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0c354049d2b4e38b71a0f76c833cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fcdcc03ffd026c883aa3ad04e7219349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74f2980921bc7b64988ac7142bc5d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327cad9e1ce1f5d125ac82ca20ab2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccef6bf12fa15b3d342bebf8429782b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fe30e6dccc10eaa4967515d4f01f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a8647a2a43575f59483eac373272b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06337be729ddd97a4049d6af4e7210d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c17b27b1d29c852a5dbae449fa01b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1300f5a9dd198ced5481e6ecd05bda5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f32f0fb1bfbb62c01c61285a53671c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bbe82b4d3f54f654288382b592101359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2818111829c494eac19ecefeb1760360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c425a6d489143b9c4948baff04f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a364b9e1171a5fe47081d4592c097362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f7a00bb0e2106de8fb9f9a50f2f95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d867a41c454551f062a374a1599395364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5bf2b39cd421487dfab32d462aa84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10708bdc0173eafc5b36626ee9eed383366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a34266442d6690ca82882cc7a571d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbc64dc313545d40e2d8fde5f616f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5b0e456ed5635ea3e719ab0060ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ce97cafa5f1a814534ead676b21ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf605fc1778550944fc761b2f49f50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2316cf96838a8d8fcdfe3ae3e692e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c030c857d04217a70f857dd1b197e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ff76f0e0f386e817a11ffdc283782374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782c9f6120278ce466b60dbb1b258d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03265c6ad96ce51ceeccede3f45ce550376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b6cccf32692a5a8bd8aa07765e722377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4a3a2c1309aaf1044e16131c3e21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5273e73590bad01695ce045114c9f20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53621af2655b2afe755074f5796a0e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224166316c6460cfebc3e0b59d43d3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3795c8a104f562e00f413549196f94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd25841a7124010abe273443e91e9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfc1989a7e1219b357e29d4d5952aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884cd86ad80aa99b74128e81a63c33d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edab8cc1f5528e35544e5e61b90f2d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf605dd273bf37bc60b734dc51c64e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb5594d7684af275fdf0d0393aee2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ae0d626d748b585c256604b5821a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf273aa5ace6027b95358934597ae7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deea306088fbf1c30daa303df03977391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ed5c1c9eecc099637089844c92088392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a4e90fbbc425d2c60e805393d9949393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b5fa2e5542cb27917a8df960e3171394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2fe1b305b91a0649138a27b0d139f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7505fec957a1d1b602f80fc0ddd869396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a16dd20436543ce0a926b254bb6d9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb55405fc92c9974fe3112d78c519bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdbb1b15463703f5bf5eb1321ecf25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f379e95988b006c5fd7fb1888a019400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948536518fb3254c7f317e0b53d62d9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b26068213f21867c6cb51c6c84302f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345fa9b50ee8bab1d0286301bbf9224403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713116ab4a37944e234945576b41b9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c3566855f602024813f7e551923ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4e576824a127f86ac7d09287f18ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88ab567e4447cfdec0105d71371260407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cae1ca6977c4b2c07cf1cc6ab584e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702c4fb0f3cd8a59bae5aa4634f5554409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6458c76c706075942a0cb45e892528410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a459eb2ffe09ce740908d661ead6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24837854aa4b4315f76df44e3a9911ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ddc033b2e0b4b46de6b1c43e982b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b63e3ed5d80208c089bdec54e64b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d6c35d0c42cd4bf05eec759eab7ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e092048168ff8acddecfcdb873c51b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841ecca1befabb743e931c99bf2a734417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5f2302521e797c274dbbd659e9161418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b4683d093c8c720b967da5fd86374419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df060928ef9cb28587ea1a2896f67a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef617fb6f6a86a6abc3bc112101017a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d93ae0c4b954df11c51ee210df3ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce044aa64df2c1f0dff7c0d1b3714c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366852cd8e77b84da1d686e5cc4b56c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaa8b830049a497194ced315757698425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dd9de2fa2eb78ec33038f9c4a7553426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3963b62807b936b6107ded91d5a835c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebceafa82cce3f89d45863673ca5893d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25b8190d17c8c70f16d5395d140c5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e36ec2a82276905a3c3b85ea4c4b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedcfe53582de659b7f0535195630a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42859498dc1700fad9274bb25840ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc325d6818cd76e71bfaed4f56143f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8630023b55dc4e838f71a268d229cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39992ae1a5146bd4890b9f4abeed10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce62916353289b15b4f37946a39192e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69993bab4ab2e0fe6e29eb93f4aa0f6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e26816c0180f1f932d8b7c3105a71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb692e6f5073fad46a7b96ff509cefc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bd2b99e682fcdb53b8e2803cc6818440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa98f492eb2bad865b5ffbecc76c88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741bec80b9d1837818f23f182719857442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17424e12717a9db69957d5cb80e137df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3249e51bdf41830a5f9255e30af8631444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75f712f43f217d6613675925d63004445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7883a7185bf02fa7ce07b23394fae17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a90f1ee7eab68b9a5072b360ffac5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99955a188565e59d949f147566b4f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99505428b010f7b51ca46a2c0c1f49d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6188ec1c1ca38b2f77af66139b6cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e760e76c19c50badcd9abbb5bba92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054b7e41591a9ea377de1129d85e0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ed9412be670ed3c598083c4262b95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef753ecef7bff2bbdfc20966f485ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f1799100fb78a7da18f3699aa4dcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a319e5cd338b187a0dc4c5cf24b401a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f182cfaf958ac2d9639eae0d9b38d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81165b6ce3e4bd1506942ea3ccc815458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda355ce9af79f5ca5e9c92bbef1712459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eced2fe3e4f5c7b0627b905bef54e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b7012e1d94d8248fe4196cd364e3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151594a3794074cd199adef2c6abd93b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072013d1cc4737ed9fc9052cf121261c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeb168045a0c8756d69fb5552ec0da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838f666a49ab99903182daba01d5e7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced46f0244b11e4d8908ca117581864466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172bb54301e465c7ee8e8c50e0a8539467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5114d057d26e2999cf0e04df3d732468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3efe7c88c759c1182df44e11f5fb5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb3df8ebd8f3d9a3b88f62ecd3ec0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4292d1bdaac0aa9948429adb7cc7ec4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8db53346d976a3d614676f4e662d10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3371a3552ed89de4788cb9b53149a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f43994bbd3158658a59255a06bb87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f434e90ec32df3b7eb759bca4f2eff5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4a61e13302d34ffd17f851623730a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b512a7bf227235bb6d721b345876ac0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f41135eb64cee343598ee428d7b359478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a00f0b574e6752ecb722804ead986479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8541bd46dd47dbe5e30aedf08798daa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd076ef125df6a12c94fae1bba9411f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7172ac1f6290c0e3d82dd27537d515f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4774ec88518b9ac88ed867cc4ff7cfc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5828a1db2e0a61d9792a223394e04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498304fccda5d6f04d07d9b7cf03dd28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d74eeed8153fecb4e237559780d1b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd744b59915460bbc229a0617b5525487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0debd3f6d215a05c2cf496be50637b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee09621fb0b80f96f80114291f02da8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e6f576d5c21ad9ec984bf3c6ee673490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c23726773c52478ad98f9d86eb48c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36798444ef555d3e0ae17aaef5963651492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f093211dc62085d8c40ec43ce8c0a48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fc86c1e5de747d73e9223a226a851494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23708318cee0d680cdcd120381eea16b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eab94c84892257472f6b32cdae3409496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56208a33953e5e0b2cb8f30e3c32f596497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254e11549a69c4342b285fd0aee8cee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44d5ea4bc08f4c57f1c26d872c8337499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158958d032b611a542d20dfea4438a7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800ac84d5eac4a0f85ccbe36df63778501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b1fd732781bb79b472e616fb084de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63618a6e04b3b0f8f78c963448b0bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6259cc68233d391ec03a286b09db87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebc6a658c9e253b6a94bd13f8c9e79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f135b54278c4631ca2d9ebfd3b2b7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde855bcd504b8a51ed3d325553a62e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff066f777c40e864e2881d0e8c86c221508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaa3eb25b901d5f518e81d9ebc1036509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f284bbb14fe440aa3fd726352dbc022510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c99e7c6a05e070edc3bb0c04532f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cbd0592399d4f074a254096088a36512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b355592dae7a9b1cc4f692be85d3468513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c549d8b6a7ba58529c64a064b5d9dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b00dabbf57bea5a47a1e2fa1427f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f45dec341c1a12e64bf8a6890ed06c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cad6b34edc4bfb0b3409accbbf5bb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac493f85cade01be442457337f1a4546518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1cfe605b6eebf0ee1db2deaca225a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a0e740962ab18ebf96860272b945520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf1d3926b6b7b841644fcfdd0ce1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb2e7c233f18f1abddfce1737641cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef777d1aece965bd5f4895c4e977233523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b7089e727d934036f38fc0e1f0f43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf2a833bec9c8e2dd0084230b65ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a907137d99356ec0e71714d1d0f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd6bb3351077ca74e86aa915cb90f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a78fedbf0c1295576e2eea04a37cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493cdfa71b27e0f1534b25c826bde71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a7676665e5d5e3531a92fc28870d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bda8a67d7ac097b9fa9f1b2cd5caa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05492eeb1a759a4007d18593b1fdac0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d008e511b719c93066604ff387cf7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2019bf7ab69b05f144f1ad51e8b2760534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5148e15907c525f108f789d5a847e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1720fdf484f2f99667b0b1874226026536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d097e48b0ff53f30daeefbc1fed3985537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46addfef74cf6ca805c6fb09d3743064538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a80198685ee2556c9cd7d25752dae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfde2706b60f53ebbd0da098f861fb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae23533dd206cbe7323454436f2b328541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45527480617b0a8733c5ded10fb69b1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886bad1be70e291fcb8865d88056eaf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c2cdf819f389dcef42f2bd716cde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fc202def8b0c7187ab1307aec722a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45951f243c9c929d2f4bd736001e009a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c68b41775df966ebc73956c0c5c5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fba0f639c2af3f5532b2fb94b4ff9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4c2136981764d4a563764b11ea181549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffd9ea3792d1e274d70b5b34ef4681550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1879ed55df8e16cd8a693ffaff38e61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b5d9e7acf79f7c46b52a616b24b8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64700c0653f90d6e8e31dffef2ef60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125b26f8717b3679ba819d97f477282554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cedd3e6449ddbb591248bdbd69dc55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781c32aee81087f6632bf1331f2366d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cda13d4c55d7cbc4e1d8857448b12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfdeb635fc99f82411790e5bda6172558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b208b4810c624587b74b6fd2099d6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbdd578e2568d32813d84899c505cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564a2f93823b92f7e360e5a1d9c432e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c5e2cc247f07843b99a23bde2548d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485f22ddf5646a858ef067d41f39bdb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a21a51faf4f6117df366c28de9518564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8931db78114faee44a626eb3c1d2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a415ccf67cb07bfc1d5e5ce4d35f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663beacbd3a51a099860134696a82896567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4977376a2d8bd231fdb57b3a47fe40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d516ca72043221ebf26ea853a4c2b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dca77ae7d46281d1ffcd7c5e155851570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0e0e73c8a1399e5ec9a2f63693ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468de2981eac00c84b32a4ce763ece1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f14b9109c5d8da9cabf917b9441d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ca05f8377afbac99e99da6ce59c0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0bafa69c5fa9b5093924afef4ea2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e0798b36b01474c429173854b6b6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7721c7afccc1b229d7fae44f544dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ecdacb490da15aea3839eeec8fe19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd3ae8c2c42527b13a42c7e7e26f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05135578a36d428a5e29f75b77748898580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ec815fedda9a1a0462837f856677581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f3e8f6f60bbabd976ee831dafb4b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3b187a1971a576445f97bc918664d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080f5d2babfeb422a3c40bd678e9b1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69f5a05b36de532fdf10e8cc2a1c8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931776aa58118ebdd178fa2fb979732586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faf0ca742dcb15a87317c31ba8751d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928f582f042f766ec9d1b2d6d1c7afd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b791dad4bef9170fcf7b9b2aface95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca38258403b65c6c4b96847ca459cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3971e9b06d9931949f6d7a10425a82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c1a76b7e73568b9f73ae049668177592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6e60f31b7540aaab3cea020d6be10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384883826a4ddc0325327dc146d37d19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40351f77f94eb0df8bfe974f35b577b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00e6439d0d019bb33690b1e6b6ceac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c299d20db1a87e1eb7eeed51de4cbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718795df4525444a35803b2c1e56e46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7c0f84e6fa5d75cc25d9de3545ce3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a62490cace1cf6f20b8cf843031dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785bcaacaeb1c84eec1cbfd5a3c8d8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77583f2db03556955255ec006cc569602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a6d741b536495f058c1f56adc5c5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f1264dfe8dbf3f23cf63a496d3c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aacfb828a6b3be2fef9b68d8c2007a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9505ec3b753ea54511e0cc21b0f8363606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ea6c186d9ffd7432b205270c6c90e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6081c4a32440d57122de682d53cfeaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cd546cf669d77d3b53eb2c7495b50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c7c796d5f1005b5c13c055e6d3a19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84b929ed5f35d456fcdd9d19e26fcf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8aada531b42937d7dd0de1a460d52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843fa17f618592ec444acb21adcb172613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ccf9334164762517ea364b5e72038614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce825554fd04cb6a69abf2a244bdc20b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cee9e934edcb33cc4212c805a9c82a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd357dc442449cb6c7249cb813d0b39c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a49da0b469d9a0d257fd71b36e63ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8447c9375a4d03b263e68fcd369f069619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf1e4d97f5faa1caa494b1d22a3ae5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48122ea88fce46be3db81d7ef7b40f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61abccb9af9132c90e5cc404d0e9183622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb73772c9234f627c98fb14c12ad5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00533e4022883c6bf51d8ec8c9156407624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd6880d9defc263ad1afebf49ba3d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f63a3cee2fc6696c13b90dac6c1c86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7e0fd4db84eca3d1412fe1eaeb519627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca5bb2ada84b5984ed0ba3a81fd91628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da88c1f3bd1647dccc9c9377b6a721e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbf3f48cdaafb3ffd33436fe320463630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430db081120f01158c51a3a0331d8449631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dec2c8973649eb1ed037876ef65136632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce745dbdca4f0e050d8a8646aa09b0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401308bcc0d5bdf83a9ec84391684140634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc44337d559503c96ebf2061783f656635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ee1cd9d1325f1afbd8cd0b94f3d2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48a0bd6860834431f82da83350ef31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa46c0583245a8c92731a9d883c94c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfe8858c0197d2054aa7e761a8c7a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c6f9a54f0d75c880e10cb1113cef0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7848f8e74471669e5d65b09aeb2acbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a9baa518cf3920610418ca689fe5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d77ba24c3b42b3d9538410813e685d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3798da7adf8abeecc3dba176d65ddc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29a6389d77bfbef5d9220684ee1bb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348fd86a80d3af847a5c8ab6ba078a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd53017cbec9d1c39de06098eefd877647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f22b4693a0cbfdc497864b8acc167648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eea79eedb43e097587e75c2f1415ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521e30c044b737de6fd5166305ca3c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb757b4771c3924f09c4724bf4726a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e7e372acb48a8f27801bfa652a69c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a4384d6313cb825f27487eef94cd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369c0403c8532fed2e344467e4cfe18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc72e11e182e40a5f12b6a97b82aaf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb52b74130097c5c7ab106f79d279f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c7e1b4d710119f7e862db77673ca7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b9b21de21aa096b8c06738a29e9af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50ed07b4d88a3becc293c16610cb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfd2303e85bfccdb587f5710b7e4a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189106897efd8e8444303b0ead1304e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee547621e04f5d6b5950d1c2e5ebaac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619e60648b2910144641587a6748a1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dd041382b2d6d9968098d0010df0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99836b33486dfc6c80d526469a94f546665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bf61885789ccb000fe14cf226eae9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3df665289bae1d87578a1c1aa85dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd23b6bf80cd0a3ac7fc37e3c3f4d6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2a4a1de47a2e3d2398e6d329e9dc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08276ef7c697e7cb24cb91bba179196c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0d6fddce09f97ceed9267cd9704d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5ccfd672f9b7e81fcb4ce8590be8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaca2b3437b8cbe7a76ab3076761c4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ac21f6a1f7a6a9fab8a153a265894674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fee5124a35ed43d66251431fc0c44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcac1b94bbab4f871ae7b7f68ec377676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d9cede0be1c081774d7960b902ed9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00340a6d117e9be193b6d7ad4389f676678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b01cd66bd435ba86d51a924bfc7962679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9440c3fac18bc5c3d9355e8716d3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef500e1c7993c4759d68b6dba118a16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a85ee37d92b7f552228fa515362105682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0b450eff41cf6c298eecf5534bc8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f23ab952b11299f261a21e47b73c5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970b6618331948d6cf4c21dde3581b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd84338644642a730ba10b32528421686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab741eea2a0a887c0f01fb9919e61555687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46465b621382c8acbaf925c6af5b09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cabfd44fa7ec1d944ec2a7c6aaea4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e48301fb988bba3641d1bf5664afa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836b50eee2d8cc1bcaedba753e1c811691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232ed66d5943a2b81c374941cb09e11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03f6bae92fb5c54649e16796b544b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc225ae649bf1c0748e68bd571ea59a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01ee01cfe56707ad5b3ba34d9f84bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4a0500ece6062861a4ecaf0f4353f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb40f2b079eb42368252962847f1e8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1898ad80dddf5dcb9344d62c8c00b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d9725fe6777565e03373aee1a5dfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75da38146db3ec0a24890828678bc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7870abef91ac91276df70c4d83fb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c4e2c7a0596d8e2316a74969ea439702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5de32e76a65f1b4fdef3b30bd20bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa78d0ccdde932854834e7fbbf53d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb7fd5eaa5119f12e26e0ab8beeef6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10895bb751791bf7626c71a5e953e6b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47804ef0488e7ccd587f1911ac3497bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc12ad69eb14b2dcae1d9b6948f5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72044e123105eff3c101cbd70d3f40ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bf1e36e2179ee89f3f23b30d00e55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd2ad8c16e63cbe4f3d650f661382711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa499634d90ccda16735949efaa036712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095aa94e4d15ec9c62511c7661e8d30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a8b4d8d7ea14b9ff586bc4cc79a8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9f40784e882099e518eea8bbcff11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc103a0f2c9f32305488668ed3a2727a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c739a26362ee7637d510c33c2a96100717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc360dda4e0faadb371eab687e76882718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d479e158be796c56bf63e2120b8acdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf1507a750779398ae30172f384b62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6baefcc984f309885674bb0166de4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7895f8ae2fde890e41509c0b8b355722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fcc7f0243dd0372de36800c06ad84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed290c5b20cfd6406f4d793562be0f14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33be9943246c6e492a361dd8e3ed298725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c2efeaa69368bb582123aa012d663726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc3b9d1a4ffe02ee8d72527de648da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87831732c511c4898246dea0d71c465f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094935f85909358dd1ddb4ed4ac1bbb3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804980b316ad1a38e659ce2bf4cc4411730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaad4ba70ba4f7f64967a6557aaa3e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23807bb0f5b004c9290cd83f6d51d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ba195a389f96ce845b92fe3c4b171733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea23ca0beca9b7e1ab8267015d08d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4c262b9acf60bb6a50e7f59ca8b91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1ccec312e789bcd2f301f81d421fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d92ba382be0d12576a094d02110d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e8e605d4ca103fdf30a1ac32d5b6d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24136567462548212f5690e56a727e30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde3015c02c35694e2a92d634d9d5d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169456ef910ce3bffedeea5e9625bab5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33500cfdd8f35244c4cbbc8883ddb9fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ed8f82965f4ccfab2053a4898cf2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e3e20e2a2cea7e4be4089047574d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69829fc7f23a40b0a82059699c92582745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d833f754fa6bc703917727afac8790746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c498777beadc6a1a673516c47b8971d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777723f0e16fe6f03e3a38d23bb34d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a22c46d7ee7b7e289ce47850f2687749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615657fa908bde5e6a5e4b62b77bd7ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c8db7ff2650a56cff5786755ebe5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cc9af2aaaec49f5f0599cc236153c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac62ee51d8c0a6687fc366750a539b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33b94e537a4b98006a5879f9ac8b57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635bb5e1eedc94d7bdac800dc5bb2af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c4dd8c169fea86ad653afacf74d06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c268d033711ba9a5b1ad5b79532fbe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad0fc8327bfa661c558eff9589041d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d500bc9262bea6cbae3c14a836a29759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e51cba1f573f929962366446874f99760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54902b92e59706b4ea540079c594b9e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5012829689cecfeda85cd741c8ee1a6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce5391ecfba59a21e53b0aa56d56ab763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091097af0fb32d662af162d19f422a5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109cccbd02a18314550660c36ca528765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c39bb61c4f12fd8b1833f30b5ce0be766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c30925819a335ed057db445aa5734767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11301362d2d393d6c76d3112a2af7a84768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb7ad8235f5d9e73203b22edeb0dd2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78eec704059977e78bf55f16ffa9eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d8b7b26e255052ebffff8d8e12fe6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36390e45dacb91e129447ac70b877f4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a55836eccf8bc77ff18adb0b84aa7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387852c891b7113d3b83399890ad4e4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cd024641c2bcc4c2fd091c4ec6fcc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a103128baf3aa792f4958dd5f2085fa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337f7e59075863caaa1d563c3f2a671777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dc102c52f58647b976a9bb5840d42778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932a4743ce7c15653156d262714c8aa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cedf0fb266b6600f9dedb106bf027780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aeebaf5f69c817fb751b93e4e2400781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213487d97c557d8bb69d5bfbe84a27b7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869666751563f7dc3a8b7891e6da2c2e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d735e68be2f33752bdd72b1d0a0e63b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bff7956227ef261b954bffbaea1eec785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16c461c4b84cfa825ba4140e4a52c0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed630485b01dd312364760ee98ed5fe0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc633aef3f889007e3dff50d48ad6039788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fd46a3b17b63ec50f3e92ae3da1c7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91793aa79363808bb8b4106933244e80790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed264bff8ce8cdeffb6df86b065cca51791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbf38be755cb722e9a2870fb92caa0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c94edd47dd727648d582e6e457f68b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf312413af3edadbad86a4a403dd76794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c3ebf11919077356b71c5fc97387e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bc63011934e787936fe94b86676dd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a309fa59edf4e63c239ed8cc51ca6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474fec7dce063fb0b5fa613c9c83dce798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deff3a0b7864239a11b336356d62dad799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1fc7ad6398269c6aba8e476b67743800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc0507b4ca01ff420b4c36f70c2eb7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bb4c3d7ba2e54a1cb33e49cbda31c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe8ea67c546ce974c20cf3a24465d5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfccd41b3dca543ac81403bd739bdd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3c5e3465ad27bf3b506bd39ccd7aa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18c3bae7919455166d1572b4c9cab2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb46121151924c6afb9daa2b6582c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a07288b3c1f6ead0d65470fa92eb4a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3435d92f02685adc9164ac99099c2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aa8fe9c133acc48588312f11eb714810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c11f0f6232361a19887da53d3a03b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da038dac6d0b0969a7cf48a52e14ef1b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37876d0c37b5f91fbf606aa967da2b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f21e8b51a13efcd7f7f25a33754e51814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9156144b3274fdcc7d4753226b7ee6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537422c248410393919e42cedec15c8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a3cccce4269064906df0e4f8b72bd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b7cbfde422f52d58d01a580e7ce69818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c25def16d5dcc7baecbd86bc0ba1a5819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a4a6ae9db514395ae8e7517ddc7b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828e11977993c0c1b0ab83428b387312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a66f9821a0194ba5c8071eb062dd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f631879aade76e59f9f512e23f2b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6495bc28b9e0c01fbaf131697df2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad51d90c8b3a0b470e80e61ded1de846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9ba41b3a990d28251d5671a4e79ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2debc23957103d625e9297711bddde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b422eaaa1fcbe588bab70e4597de939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc600aec5a7de2b5b86fdc69d98b4b4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac7f0add5c2ba377bf783e5f3ba37611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e4a49bdb8beca2c372efbd9b880f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d3d8251b26d7510988e426a879cb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3857c8663cb25ce13370c46ba306c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd292e5e5e89ba8be5262f8330e84a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442a2d6e14a61714f1971dce344084616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b633a71c58cae70da0663756ab6f65517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089d6837e473eb491f16176c575eb1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81448c9b299591a5370902cb95ae797219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9ed764d99233bd7714e0cda2589da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f71de041a57284af72c6ffc32ab0da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f9d52e21e8efd3c8feb5240b7fe7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e06e0ef8169beaf4f78a4876a715d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f029fab49a359ae183870bf35da37424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d68aef72c2bc387c6804832583d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca55beb844965118e1a2bff7f009d1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6ccb8335d3cbea41ed1fac1df869127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c591c388874b7a62699bc22efedb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04024a2c99d344961422e46a82c8788d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f81cc03e51f9ee85a19b96a10cf6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ddb57984c4451a9b3283d8472226731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a8b24aa4219334dfa0f753ccb158e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc95750aa12fdad8ec485abed21d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955a6490a0516391525da9663c3d48534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26665cd148d75b22729c5d93f3be3f4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead0980284eaa02eae8fd5ee4cd06436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5358c167338357beb29fbde723e36d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182818941804dda65152002f2acbce1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c172c278774bda3558fb8522b449239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374b9c604f6e96974f4c7aa8dbfb16e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fb4e89ceb639122fff3cd5dcb885c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baaf3f1619aee90df79b785b29da9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58326d938f7e488ace3c82891fc4e2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873640d444477f78db44e0ae82e30a0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb0b9f692b01b297d8ef4fec399a2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026632f632e66ff14156207ec41ae2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772db54d963153c85baad1ba53b97047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfffef8a8dd0a6689adf64a1ad20b8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054cc8c77884aeb69e6b4e05818d19e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254580ea65d2ff3d7c274b0b4ec83e9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976de10b60c7f8af6752cb9ac0bb40151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076ff889602507408800a2ab64bcab852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb434258ca30f04d70ccaf1056b29353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98a72a45a9fbe2fde6384ae742653754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda13d1dc3140768cc1bb22557d7a6d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d60674b4b852a79d24e96bee29aed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2bde1fe2abc9dfcf0c278e527cc5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae2d55488ecaaf0e4f24641ab431cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b6e69456f2ba116db398994b5efa759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552bc56bb763d5ec353532c7fe1330a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fe6c45141cce726d94038dbcff1b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686f1355ed59a4c67aec885360f865062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7c4b652a9f0ff747a64909a4758ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc380b68afdd532dcad59fa61c0e5c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21b2886dafb088a3910db4582534cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4f867a4c9df38cb2bb52b0125ec566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55616e3d44c490e3d667fda24032d9fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff901842e2681bdc6ebfe465c1dbde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c802a88966f80264da73eaddf9cc2d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40659fce79d29f9feec7803e912645570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca6d7538df28d5c822e3d672a548ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb875175066022391eb89320c34c5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e73f923ce6bb7ceb0b2f6e370ba9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f672415ce9ae940bd7925bd796e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403997b292fc96cc3c53c3498cf664975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b5d8966ac2b1426cb799095913ac476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb3ec811f3c24b2fd35163faf626c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3ecea35a7c558ca09c830e04c07a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627d45db84dfb1f82c0810ceda0e7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5f4e0316407c13dc28ccb92bb9a2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827c218e26785f4156a314e8046313381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea21523b8c69bb5c530c712757064982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f68dbf2e6357d59030c4aa31a18aef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14018acb2f45bc16527e25230953f20b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe45851ff02b12bb6775adde2c0ecb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf039c28b9360dbf947bdec1aba55c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f023e6dd68ee909da5ceed484b1f8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd91a0ebc952621e7dfe6db4ebb4f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0429424acf8ff9da7a820e9568bcf6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068332ebb5dbd25ad616c79177dd1a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f8b6ac68c151a6afe43a41a8ce6be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fafdca8f88f1eba7174ccbbd9d136f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be67499c6ad46aba66566b6fd6155b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a761164aad63b50df448311cfda44994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d77e3af1920f4d246c200c2fa8f4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f7aee8bbf239850fd7dcc0ee680d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad05c02de1201348ee5d23368881c7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32307d80013053b23c215381edeb33d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e45ea89edb92fd34025444d65e57e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27a706a90f1df59f84e41d7f36dd8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a1a1c91ae0aa9d9149a4923d759de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b7695ef42b70297539e79f256f13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291890ef67d5b29573313ec7994a64cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15784b7ee3a4ff9a8a22a404e5383044104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37461aa2f6b9092daac3e48cb3c19e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae861bda3ce57e3c1e1d9eeff4e8b18e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc29b8658bf2bbea69f946d68db6697107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a617e608924e5a512bdf87e3e4c87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27130e30d6cc84d302f9cbd8b54c8433109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73390e372b4dcbfb7951b17c465495110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bfbdb7b4e5c6ae517b66feead258d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2fdb4a55729e7b42c19141a78bf81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d739a540bbcbe67cedb617c6fe5c71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964e11aef2088ac2bc44fc322ba8b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b80b1c354927fac7303a6242fed2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d18f73b31595e76a5ad4353cb9c90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e57aebbffd818ac60f93a6b2ac0d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8204224c2b65d5b4521400729f80af8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37535b24251c3d334f1213be220f45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9c96d568c910d549856fe4329edaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d0a65ee99a8275bdb825cbfe5b0b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643f19e2144dcb631e9599d045ab0e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba95ee85b6933447ab6d092099ed384123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1ce52d90b7ca77dd190e8854fa99b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2d7ffcb90ae9ed0b798f8bca5e0d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaceec89a80e22e660bc17110dbd168126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d3b295429429c941ee093f8882efb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc2940e0f6696946308346a320bf51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5581ea8f8838658e4a3e804f3dc0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1f6a796bc60d4df305fdd64fd085130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63122b6e5a3c6a55ec15f094440322af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04847e02c200d48c08a3694adf67a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad920a8fc39dc021fc386dff080daf04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61849d589a6068d23ada072b67ac92a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ad97f432d20135d38f7c21b645dae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24adba042b70424e5e5fa17c644570136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf61fb727fe2c4a75ae653a91e34c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8218d6a5cd7b672b7b174e7807ba5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4468dcd0c15bef84eb36c6a27a3a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52957ca0bfc591da6d53e573d5140bbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827985ae2f2e13bb82cb51a6d079f76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2a61bdda60c3c18b3f494d8a25e9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb8fc63b662afe055f3b7091ea0b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f73f27ff8ff112bd42e90b89b7b214144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4f8fb97dbb39be58c3580b062baf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe539e6a7acd91ea57818d3edad93f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af718882a37f5a4d80eb136fe2dd2f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8ebe25f2839e6b1133aedcf671188148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557460fa103f417bd7d72baa1a0bacb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27adebea02ab537505db44a3b0cd97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc4877b0895cd41f2801243c62e7e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441dd57bcf7f1de429a0320d8eff5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367b568ac4e6efcc37c16436f94d7af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7ecefe7a63a1840242265b023c48f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2134611c50b1eb502b9e3401771b85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36967be58a63ac05afa6ca56c08352fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de762878f5d53a7df16f21fcf4e072e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca6d75e950f14a7ba95990b2ecfa29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78263ecff182aff7c97424de9bd16ed9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d912694b386184abf41844efcc6b7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e041dd9288340adfe27a0a986374784161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd59799a2f691e5e2d48290991f2db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefde7ed8fff286f903a6c863eca3b4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210db164bdff761afaee44aeedfc8564164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7258feb35375189a210f8567146fe32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d0fd2146418f36564cd303ec24f12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e012f4b2a2f24af9ce9e424a04556c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79573ff5d09bacfddb520dc16d34e9ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaed7e13afbf0f850788b6e319678e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61535ca5cb6192422b44d3b22f679c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b351ea57a94a4c63314eeb33dd18037171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbd0ac82d3a593fe13bda2bffe4f1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56758995bdb11cd1d568f8366367c520173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e651d9a35698654bda1d890a41b5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543b7731903996b5bf7f5cdb4e1a8b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495e145dd0bcfbcdada9dee6e4bb70e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb5d3611046235c27da3f69e652250177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8e8911e29fa6fa0ddb9e92531ace4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d04417e0c6627737eca19b2f1b1d51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d08a793f89d8c5c5ff8ea7bd2f1aee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac9f4361ba11d4060409fc30527949181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b97a410c7978c9b97d92d2730bc99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfba702f066f43a1b64b00e3d7c9a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c41519a1065c58a0f627887bae196184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8b01f3529261d1771ad228d52bbb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b767568135cb689d0b9290f7fb3830186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22896d6ea0c187e201fd06f176ae805d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035afba0196b55ad339bbe399f72a7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d34b06abbd90dc150074b8c41dc9ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb9646b21bafad3d6fe569f7181dd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c984b8ab08d7c3706b250d90c6f263191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1651896b07d10358d4d5753db072b32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a52137ec72470ad23087fb95218c9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ff94e55f2b3222a4676ec9988e177194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585037396dbacde88a6887257b410559195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeb3bf495490293c8fdcd076ffb159196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a13d0f90c5ff1c539100d5d435c5db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b088bd0f21cf2b1c041fc5e0492e48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd51aaf8ea5e6f43b504b01360dded7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb3a514685d5405fced56fa4713c3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a400538a46dca6792f4e45f1e8819201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d2e748268a2e9602639ae44cfc021202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7483da7ff342a356fcdfb1e89f38a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8cf6c90a27fd2a6206c60215e9493204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4002b65d666ebefaffe636823b659205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a0457fde7b1a0535f93c7e8820ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4dc258354775c68cf0130c5dcbc37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ecf3830801bb5139aa86af7a274a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7061415dd2da5ae6a1086c0731dac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74aff08cb0b92b4efc4ef6db75b175210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64056c2c2456e985c9466248e065c2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a844fb9049cd440a0cc4dfbbfaba668212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397b84a3116c0a7a679f8ed987f0abe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc15e2b05c6e85e8db43743b3927239214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f73f8f8725f911bf34a9f476e9c95c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a6fb5136fdced924987bc51d392e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ee46cafc858f9b9633b5d90f5e77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da723c936273ce1934b7964eba4b5bbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d375cb2b05671df25e9612cdd79e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383beadb2b9acdb7f7f74c45aaca0f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982179117d6169ebc7eee218647df4af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bfc121c23f6c02c3d50c6586ebcc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d38294eec07339836c7915eb0279223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27279fd07adbd986e34ebe742a5645e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a565cb3e8bf8cf643571ed1c23e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c554c3cb68ba0f83ebdbf7a245f9265226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebd43d0ec0f690ebd113ba2c15e0e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69294fb5f6591730c792ee5b237eefd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26a985be3a412ef2d55b123e81ffdd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bee35d2a6a173f1c5c8ec234bb34a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c59290b545df67a54d4531e9e7626231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a0024d6b76853a854da06b4a16622232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfc16fcdca6508a037ddf6c7dc07d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8921b915d0a60f1a71f9445f1bc56e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7a392ecdb01860a4647a0117ddf58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce5f8e95757304f6753f8557e56ba2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39712841f3abb858971e184f095e932237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059460be733b4bae79e232b1da992c9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876f3efbb1f08a452384abd4d50eedb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418f6fd6b4b772edcae01f4f009f177240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79574bb1b2fdd30eee7d42cc0db96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee150294c1a6376e8cfd6f3d497cebcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba7d78d74864c91b147726a407e24243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4add4d2566d3de9da4115f7a8997aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4435b4c981aae83f063de9ac493022c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca06d125bca0fa0dbb4ad81f753e63c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516adbc9c7503664b1a2fb5aafbe647247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e2de8ea9e7fd8e0daa7e5c6d19f93248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5e51e0ad2b8d33800656878a9043d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7b26d8a4f6b9d5a0041908770c57f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7697186dbe3e51cf90a6d6ea66dd67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0cfbdc7728c8ea1fa413784ff66a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e47b92db93609d50e5357f91f3d28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47250f005db7f9ea49902fe5679f85b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ca9b06c9ef110f4988d386b2fd41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bbd5ace95e11a05b4d54ab19aef7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc26e19c6dd3e108ed28dd39748d3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf9e3406c0fd2464c30b8bd29af17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b82fd81e1c649b95d453711cfd4c4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e5ea95def1d30ed20e7f6f99c35fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a38102c7cd8ad618c9b8b245107f1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3bfa18d2f102d6a8b07e566075896262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf681d1ec40532f8b9d5ccb01edddb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12306738f0a228b1a82be12a10f247264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2fd24286abe3a81af557889258cee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6b248a3740bde9370751c3092dd15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df08b1a1e3079e2ab452d3bbb95c59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5be9199650171642ac93792f7dfc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc44198c034012391c320b222704763269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55033e3b20d8b719c76a8d41010ad27d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7e29c78699ee0c5421e79e9f9338c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e44a4af0fa31d3add59647a683950c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f9a724abc4668c39211223006b04f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046079587a1482bbb432dba95f5c9e54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d06c50ee71ba2f7261e8383f19ca5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c33138a68ff6cfcb47d19259367a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef69ca5fdddbfcc321e4905231100277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f07272ca0ddc8079979b4d00ba1b18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25f4134a936df3ab2be46c69e7c2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7980e5c3bf55e0633a150fcf03f83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40d3c9277acb93faf1415cf482df55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369fdf69b070608cc71a682c5a7cf2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abf45771dfa2c0d97c4cde4f58d532283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa905322472c376fbb4f3567869fada284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6393a2072e8787e71f85e13bc965cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb355259622e17f4e73301c099c63a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f98a566e012b13c5a923cc1f3fdea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f755f208fe16bd28c20e34663a797288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a77055fffeb89b8e81ca5ab33f74c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e1ba873debc66ec10fdb390ca180290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4bf6a9946a09f7d93f3772f8f7cd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a514547d69848fc39b8f1e58e0a27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ef1e73bd33c77ab6ceb87975bc7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0202f6a832ab2e6ab5709f77ec0342294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83feff50acca3710895b4f022c74371295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae7a2575c5097d391a60982142ab62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842e10e3e8156312e6b9495a9613d12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65573d1f02d8c4050576cb69514c5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0ef73c31739c4ca9119a4a316b593299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d3ccf3b21d60d87118433e780cfd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949f861cca40e59deee08b42194c2e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232ecce74ec4f69d5b045bbe6cbc113302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812319c0490011b0688d77e015530a61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b120dbc63e8b227174c50fe4f7d20f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118a952a304cd51dc8b163acb71dd7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b93f5d41d6c7e03d95863a5cade5ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feacdecd70c5fe80cba9086535f7f6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09472f9ba59b0a35bdaf17c0b9f702f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fea2a8a7ef4d4c9094525be1d0c84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a15ece25466277a8fec428e8d2af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a009301809e42aef88df4147d8907f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24d7774fdcc2553967d6a5d0dd5fc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b746cf7036217f452ac81734c92221313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952733bfc1e3da8dc0c1aef070c71f7c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a937be3c846447967cdfe37bc590546315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9bbe2e0ad54eb4c8d18dc3280c04c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb712e938315cdb7dd036bc0c63d14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddda41056f3ef8173cee37aaaeb8fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34af785b158e700d84e6583eeeb86d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c520ebaef5c36e5cd930d57eeac9344320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33a0b86c9e18668ebc48009e5ac14c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad384face24cd03cbd57ce15b6d0c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ee2c072eb0a3b884d4d81a4888bc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff554867001c95c31d21ccb502cd19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb9e5885450a7140941c94d3c6256325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e598652e689097118e9b0393c64be81326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425de2e934f523d0df277f30f5de06f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14bfcf0da4a28dfa0da356c33a6fa8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8af4127657e01e60afa9fd8d06b755329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9463d684a91785820f160c294ddaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19080186b028dc32d77caae4a3ac1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745fc65099416e4e5d5c2bc7d3ea7ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632797c0bfbe25563576900417ad16b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aec70aa39ed33e3ef9bd93e9a6e368334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169aeb80d23915677af777e639d40f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79132cdf45a9051bb4fc36d693a49b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387c875109e6c140ac3c1c8d9a524df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ee86825d017017f49b5f69bcb486f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112374df57efc1b8a4cfe6983193c69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe296d3e5492211d8aa4015ff984d25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501a455fe4c71ead1e881d90fb8234d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e77369c2b0e3faec5ac2096e9ddd6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a3d86247ad57051cd5c15944a25a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5497df3605fd5b42f43f3e4dc60efa7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48389c3341caeb4aa7d2c15fb222115a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b5784078a859bbabec7b7e4c36e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b40f48956b9ffe0439130d3dbc321b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e6d93e51c50928577e97dbceec5fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fa0a6d9a849d5152c931ad1ced387349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1137ac5d7fec6fce52d84bad1e52ff3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0752bbbcf94a2dfaccb4f92ed3b986351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d0c1e9292f6f1099e0eda3c7a8e41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059d2ac9feb65a98015af27bfcadbb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91386418c7ffc8814160c7fc8c2a9ffb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06d7c3bae9a411d3c7f6b7bd10eac4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fdfaf78a8a8369c22c44c0f665ef1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf248ae618f5f3e2d42c35d268947ee8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bc5ac58fd1a4c65dcfac074de57b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e111f73e81d7a351d4e2e13e6bb4dc3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87a9dcf7db1eb393b86ab21b70bc30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f71b54a0bce1ff46661ce1997f30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc2792fce6f59006700c64ff2c1438362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f280d1cce70a55e2a45fa786bf4dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabe3b758d02284c58444a8d130e4ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc31ea93875b658939dad18a78653e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba550616aba2714400e16a84aa898c4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a030b13d74557ede8c8c961a08a1732367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cade05327e2dca37c26f84a46ccdd7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80575642ec87bbb7a0faff372ae932369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3566c40217a2c61e44a28e7de35a145370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0666b3e9cf0f645918a955f73a77d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21989aaacbe97a83fa1892ba0675ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07076fc2670231528045111483a29108373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670904c1e2c5575bd47cd29fd476347c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae4dfa4fa884bf0ce51772ae6a8e02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae984c07ce8fa2f5cc346e28c7a7da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33807fc3b859ff4f00ffa15e711d6e5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6cd18bb142db78cecec04dbfa1a2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b9e6bbe0766563c9a761f4678f274379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681952deefb30aaba31c044a83ff3a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f1b7e42c0f396165fd5503e8133b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1af257fde0307a7366d47d97488d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71211ab8bbb2b77f4c6a68ecd0a31d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997c47ab6845246aecbf3fa9309b477384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0e7c4dfbcd0f8fb846793ef48900385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d88bd95581524360916ee1d5fd7aba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02769847aabbfdeb32fbf29373e033b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff40ade40af4f87f310f585d060c739388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173402e28805ebdd5b69fb94a1e6b0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a676c708cf80654170021dfc4b2e9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7845a71c685b0e949a09882c11217f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683780fce9e18c270895674ce6276c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59765b678455403b5a5cd4e2a004b099393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50335d6a1beecf614cf276a19b3be7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6569ecf0d7c26a1e19066f964d8643a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd738229b1804c43af0375b0e3f406396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7410ebe293576008a731e98751692397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bd30f8811b8a65bbf8d374b827339398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231729195c2c64ae789d2c2e1feecf39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713337ea0639c37bec018e208d25f7b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc66efca9473f33bea6e5744dc7afd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde53e775940b3d71ef14de5f9ede6a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061c13ed8753ba70f61d98b5817a91e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6fd6ccf191b1b30bdb4122edc4382404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa3b440f304966e2a05f972b2d8bcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b98d0c92955caf98b38da42dac604406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6b7965ac16b0b47519ed13f68eecc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec691d88c13642251ccaf8f103bbd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989c62762182ab8f7da43e3af64131d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e7114653009acd872a149d640ab7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68720625d425658759a070fe6e3bc85f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e9234e76325274313cbd2d846b7db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d3fbe6fd45b98b11a0065e2c78800413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b6f766ae8c35f9269634bc51dd60e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa653f8854da6137a1694c72c38e0e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f15a8bf6702e97ce013b34a9729fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd4f7bea319c78cc9f440b69f76885417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba839a70654894617e82e0207203899418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27829f61fd56141edc5dce532aec3d87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde7126ee6f4840a64f5ec1222d98f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525fadc803d9a38d945e198e14d32f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ec7e98ad14beb420e482e7d92a342422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d091faa744a0db929af0fc486f72bce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2f4f5c382ba1bc0403d2c3812849d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a865ce4ea8c0ccfe1c37bb58ff80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae2975357b7d09770bed644a3d1b38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fd2b775149aed4fd5ddf15f6c85e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0960f47c713e24c0c4e2696ca4e4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39603264637426cb57a78ab7ddafd34f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0ee9abc0e1e7ada998a776cfde21d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62e629dc82e5f5ef9075477186aebc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a8912473736c8ba935e6c8938c367432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba426a9b31ae936bd2b90a4c058570ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688139d104e969ebf29abf9ff4f3699f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5c5a0067f09d6d9ae83d17d389c75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca451ba2fa4bd9dd59dd90c57efc09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b416988c1d5d8bf6d0ccf43ef5ea4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720a89ee59ad93b202af14973ab22ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0b230aef3df4fe1e8155d69d43738439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095a825972a3f98c431bf21ff64e6db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c12911e62136158a9dac510aac3ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f718ea79cf8a816438a8233ba4a69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b162a331b022bae122c3997eeb1214443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f4f81499eeacdf2d36648cb13d58c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0adbfe8f63633c03091e3b14940023445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80783ed92566ec7b4c9bc755ab8c8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0683073cd95d33a232cba0a2e2b07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ef0d874e16a80412df351cb1e000448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8735fbdf5c3236fe983b9fb847bed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4c7760b9696d5428b8ebadb0fafa8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa35a38b166b8787a18ca042e014b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b0510092d37fe8f497c43f99b1538452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c583c01bd1684314ba495c0ef94b4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9d431cea7fbbf6a9631ce7dba2a21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1536f813cff930fde3d2e37eaf14ec3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da82c7f264221973d7b250dc091180456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6e02a0e037f0e9bb317286afd64c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fa5fd5e307af7a2c0483704de99eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688dd5dce979ab87407f13a75ab8c0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d1b52715e00a4b0675aef9953d1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3249789a63ce73b5c3855d05682929461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b80d50b0e34dee5c476e2035835241462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa69346271aa52ee605deb603f60d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5da320d7d099fcdf88a720c6d50d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bffc6fd1b0fe4b127bd976ed53a67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c40dfba400b018da57ec019a62260466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864c93043c01e7d4f8cec39bbc795cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6ee4add4e05a900e4dfc86f7e032f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be570b834de433b5cbbbaa533e3cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff13e4456a60514491bc92d600aaa7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7984e991d736ba44101737faf8e62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3e4b7cb9df438df534b7591723bdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc08e96af59da30a6fa6b12517f295473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f041b297aff501266ae520d886914e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661b79dd962d71918be8599d5106822475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04088f94c711416058be6bf0cf7f63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956291ee855d8f5be2268155d526115477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26591d2cc1785cee36e67fd826015a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbef7b7450c720362ef40d08ea9b7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32dca6df7a57a1f616440ceab69e17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cef6816229e7d4b97485c6e6be0ad8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2bc26a2c531f40264ebaab8be416a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df7f986388be0e0f1a9b99d5506501483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59913eccc4234e884ed9cd72829d28e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf76e5c518eae66fa09e73973704e69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b2a2cb406670418ec14c545723ebe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f8ac3c450044005ddc5e6c0040aba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a550a31eb51d4e4104f94b45dfc5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899973f9137c131c4e5c9ba988513871489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a584728c789b260a14f63956175a42c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e818fc8d881915f9f0e4bb74f9492c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e2d2f82f2832b8802db10051bcf6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041c96d038252b15abf57a5f211ddbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44758f40a7c8c9ba25c7e16487eca943494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2244004d536740ab1d8b2deac003b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1c65f2b1582b2278247d6686b88d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc347b82046b1376cdff5cfba19e1190497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb44bbb1167b13abe31c7a7e129d8b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd5d6acdfb2e311b0462182fff427f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a834bb0e9d03961541e0c26c3ba67a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5b1dc32b0f5d04c382ee56e84b2d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ed6e2aaa0cb36406b20b68a4597f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa60dd9b7715cbd22fb6c73df37f48a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988ec715cdbe4dd1854673c0a687474504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4a923f2d9b86f8879cd061d89345c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe127e01124ebc5566a0280e6c18dd1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f64a4010d44cfcd11de5396f0c7f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b343971d4210ba1fcfd8d37a641ac39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba90df4f530651c3de84cf9af3df5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4191881caaa29ec8e34e956984cd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e04bb43124c0007cc36be934779568511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320a390337029a4c8db785b37f3c3e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5f6daac5da84f506275894911c627513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840653e8c20c5f94ced7f3466320e3b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e8c59af3d4fb3c09e57c802cb414e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc121568cc7478ee7dff6b745eb72c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb048b753aa3875c20ae75ec09fe666c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896adf5c9ee1c67fa587098703eb24f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd103cf7e5b7c3b8d7f412548d26043519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b56f769a0541eeedf0cf500eb0c09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d650e56cdbcdcf02e1effdb0a931b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9c5c1bb7e8116562a747c2e9382e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcae69077fe12a47f4e7455bd9f0763523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5407b311634df22b7f6c56dc43661524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8494186dc84ff5b32023fdeca1a6eed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6c99f80b7473fb44bf947708ea826526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f498096875f44c7ca5b447f54b5dfcd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c857cca998932affe980aa7f35ac740528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4fcdbe4400b0c52ded1620507b962529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744a5236fb0a8266d1e6d265001c2cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba62e3185438b4f174a8800270e774531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12697d85e921234ddc489c3b2c1ea6b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215129a2d3095257092a2b2790c639f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b26313cb53bd9a7d6bdab0058e06cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88e862d66f15b60df884a103e3d516535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1d4c07dadbff7c18723370e29317a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d6d11542538c951c631cbbef6f148537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c47c4826ec3094ba64fc0836ae35e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a266a081929b057d9a239ddeddca92b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08f8057893bc965cdf2dd224d71c76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae51428e25042c08f3166ade17b3e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c143fdcda4b78cd8a0cab0620869c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480dfb2ede6f4c11efa9bbeed2a5240543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16146f01f4c467fd6714aa009c5c2722544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a107c3a81c40e12e7c9e143592d33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5bb80e64d155137043e634b75daca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17a16e9a7e3cd42fbe34118078d352547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc4b2d32ae89d83b72a9f4249a3d5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537cf864ad5963cdaf7c43acbba7729549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472bf0ee184be468c5f185345aaf2be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7458c115909dc2579b1d6000023ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427732c073f668587c9532cf1f450ed7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57bfc1e254007d7d04753c5cef1601553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebbe59101431e20a6ee129285f52c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9743fe3225e8697b61efff87600cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a028185214338693c9670589e19043f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2b42cdb4bb55aad2621e028e8a72e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31e44f2972347ff61bef959149287e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462657a3d4286bbc897c9c5f9c451f51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce025835e380f69cd05a5248546d81e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77e6bbdae0510d7c98018d79f71c62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e9472f10928079f436895bb9f463e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914901e38b93bfd497e9b9e13405180563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee97d6738cdcce20be0cc970d261203564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff12989d594490c214dea64de9e1f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93163dc0d82cdfcd19592b8b70058fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4246d473d59ea4801292815a07fb007567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51efd39d2bb820576f77cdd4b7003b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9fe170edf5f15247fb0c40b62198569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c7b4a0f68a0073584d748170d49c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651abdf1e440467da19fc5428f3dcf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe29f966466f6903393bfce4737d9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7f46491007fafe61040396c32bc61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e26735a8bb7ae3a9bab1f51641feb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587c29e4bec3c383d2ed5fd499b842e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3d5a3cc5b806f0ca6786e062e117a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368c88d6974ea27c60b062f0a730e31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239c96a73d82314b74eb8bf238ee8e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16b59c791c66bff4cfbd158fcebc2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be95ba6031061db0ebc38062c99d4c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9870c4482b59d4dd9735103eb0c75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb431715ab4e07330ca81a6e0d8ad9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883debe3fa452cd103196d4306ffd02c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e2d444070a965c69fe7a57c367cd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bacae6dca0270716e0646faf26405585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff45daf5ca416278b69428dc70877a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76cabaedda058bdebb9729794b52de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3936ff1a80483d328d971565afbb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b949d0442d940b8259542825f5d56b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7046f479af07936370d1771ff0f1d2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5bd68b46818c29005336148a9c2d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ed2356d3c81525e5589ad0bf7d322592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719198d0e4f62c24746273e4ae20da4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26776b9fa7c0783cec1980dacdfe22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d914b3c8a8e048f5817ce008529725595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12998676439dee0352a440f5933215f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588d57b497de5160185adb4ba5f2371597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cce9cda53cccdf255d86c5412b2509598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba51cf866fdf450a6378d6d5e74c5e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008a2b7e98ff766c8b683a49c8880bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb7baa5a40d3ac824a51e1f831caa2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a740b29974efc2f33a9bb709211c6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd07280c4dde784701fda4073608185603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82aaec79e4b1955be7cf874e6625de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6a1de5894cd517f228fb2d5dd6d44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9b31a11b522c50a6259d859cf67df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8061e06850e03a664bf879cd1bd97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043669a544fa18b4707ac7db2d16aca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42ae9b3a48f8ece60e8428fe438cfd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e96a7afbe8dff41601e7580d0861d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead85b30ebca634cdd2cc708ed84dffd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44341ea6c61549ca1242337ee586104b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5baa5eb64feed0e8a0ac8130f25ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e634be313379b2cd502e1bde03ae1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b54f6424ef16ae041e270dd3071e3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1198cf846255d2cde1e04bc0e36e057616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5c2a694e2365370f6e481c1ceba7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fed3459cc0de8ae9d55b56432f65d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13031987cff6f4db9af46bc3ad53516a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0ce7a8e217591aaaff51f2b50a951620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f85ed4857c363627947e95d021b1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d001231e316d33157b0f45e5e20eef7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26fae235a141794a9aa5718762a281623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fd17d171177430e1b77afbbf8f0fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df1494f4005f82a2cdac0f0a2f5819625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f94bfe4314460aff2f948822efc4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442752abdba9f733595ccc40f7049328627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee017107501df701339554b8ae1b943628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347a669e6fca6a85b3839f779b2e4f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50799c8e3c6477dba4b701f18d2e4344630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a303c0070e0298d3eed0b06f22fc2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e685305147cf6886f55272129cff16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1aef0897bfc6edb4d6cd49f785a64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d055b067c9a485f7a1fc90b667ffcae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0fc4c0e6138e5c5eab1586ae0bc1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82ebb9d717ce4c632d744fc9946d85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98a5abd5eb2ef752ce4bb9c606bfd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f31e121e26b38d9bc0f23136105f8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a4efc0624c08c8f439a09bd1d76a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ee19253080ebc6d1ed45bfa44ff1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47d65690b3a5299afe56b76b20b01d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25423a8010eb16f0b07921320e7fd8e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d24f059e3d610f3c2521e32c40636643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292519232c949ec1c7227ad8ac24f15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df9c3dba014171e9ee6ad0ec1eeebc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fec2e86530e9e69b6a85ec84a2ec0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7acc74f0e7a89c5ec2c1594fdf0a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ed8fe982000bbb10ea61e71a3d669648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b22c4bba399e508dba68d138aff9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4f3befb5aade1bf545b7c2b287a63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fc4afd2d06aa3d94d7f94971eb821651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5864c58c1f3256bbcc7eedd599ae8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74043472ae43fbe12be6fcb1db55d48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eb180bbdbcc2a2e39194251fb473e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea13d19567c0958439bcc5bf2c83c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03cc67413a610aa5de0f3f5dc6784d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f07a136b945bcd13e86ac613eafbf1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36755acbde50ed8df90a087f7aaafd95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cd74eefdbd622df903e19783e4dc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81365cd89ad19dffe14c2e04fe04b49b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854eb15b1041be6cd7d85f68419009a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106be493d7d5fa89b258ed5c78a37ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c0d573d6e5988d86f0cdb8b90656a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c5e90719b97a2de75743f993e99fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7c4328e96c3e7df6d6924692bc50e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e66c6a7adc881a1100ae6d9bf1ba51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa487c4364af4af4697ac29161dfe5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5712bef0ccb744d1fe850dbfe9e8a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b195e0d229ebd12cda8d32a5183eb0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb9346b86ebab9ec5a850c3c8c6490670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052d0fe50bf04280a9820c92daa108e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7fcd14f6f22432be1f918b13d6344672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc838462eeb4e87665d58248ce76a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f429349cc0c1845d2ae84e138abb53d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03adf022d21a67a7004aad8fd9e4f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef4fe7ea79906c4690405160c19cab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9419d4232b2ff0c1d90600d7c746e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccd696be6b44453a117c9eed7b0dbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000d8d795226eabff632da7fa89567a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7f6c5998ebb71814621a32cc93509680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34269de2d698e8374561530a6ada7ff5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e8f4f07cb3babfc13c33cc6e76bf7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aa8b1228398eb8cb7676f28b8160b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db086e1e6de2065d854cce2527ae5f42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd48dd6eee4b69b2f6a6184364425d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c7a9ba9ead10b509cc79c41eb1ccb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd95ef2d752415d643d6b443eb625a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e913e30a2b457e70b5c6f3621bb2089688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b091133fa93bd428a3d7a249dd9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef0a91ea577968cdbd81b08034c0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543152e41ad8f21db22c2ca4c61b165691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5717798c98d7cf53c12633f48aed2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b669f2637c4c9b654b49ba426de9e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4900c4897fa5c5c9ef2277e8d8c421b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138c679c36aec161fef8d71163acbb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ff61957d8b7d2e6ce2559967f958696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b4c311d60e500f04c0e368c6ea68d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40258067dd59598c25685bf14710aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a0e4c1c7b5ba4ed7469c24b25abe5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e14ea87b766cf7848e6d647c4887fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62854b479e7702ecbe9e64f7cffc72d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619576c71ff7dc1e8a8262686b70c4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312422e80bca7a82d53e2194eb764bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4055e1a8ee17de3e1bbbeef82d11d2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab268e1255be62b24a741de1115151705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac57f9e7f0acf233913df8cdb8d167706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf346fae502ebdc9994a32ba7000ac76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156326eca16f9f3ef16a4697dec71bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048775bc34383506b7a115500f062f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c77cb7e26bb4e52a5563175490a72a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826ca53921899ff52751fcf84cab525711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958de17b9eb8952bd424a1cb88c066e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42938339ebdbec1fd381c9318de44755713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2f993d974f79e4ac471a35a17dba5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1d0c1b8bb29b37d191e3790008aa1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f6e09f92e404dbcbb0624b583460d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6b5e311d12e48031681ef37a17498717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad427d20a3ba826b10e3e1f0c9caec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6de45c8f5d02e4bc8aa3a64e4cb16719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f214cafd7d74c088d69ff873eb95675720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f965cd7ffd6226e6a022c16899a52fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642d114bbda8c3936bc75278b7c5383722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1c1b554a7e3c0b226fe6a4ca81024723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80c1c0f7fe6c1e09b9667815e2b748724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7194f6b9bd3100a0d545c1547224a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a415cbc9860a5585ae8620d8b430a58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763470697c0887f61214ea68e063c22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d8045c4594304a6442cb57fd1ce30728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882313ba1e23a8b2c105af833e0cce9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbe72567c3104bdd4abee7e90a3be9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67e4588742dce9664d4b6e344bdab3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95cfa015935ff3e3a4111b73bdf25f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66973a5b7235cb5477f73853a91643733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0060eb7acd1f782416424a3ab545219734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfe4bc5f84cfe22021dffbd67af5fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034e0948808adc3751ff2552e221fff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82217056f4a878e78941a708d704f09f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3942aa1e7523c63896bc5cce3f3b535738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77843fae543216757cbaa8630fc6eee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe3942e61c0057643aa2b21704aac6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa729024ff604c541fc22d0ad8720e18741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cff21ea8a4cedae9cded82c57509a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7bb364ef63a79d03aef60f8522cc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7431e44301fb7123a9ba8a9fee1c17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c191351e1385aa11311fc44c52fe984745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0676c80ab4d38eb4a99cfe274862700746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c9d0ba85852da39e6db2177bfa786747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d55c88be4273660f4816dd615b6d0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bff00463186ea13192dde240b38b42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8592af2c9f6054d65bc36dedba24d19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c7e00dd8a8b2c449fdff37f3fa731751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d67774191b8302cce2cafe39e3980752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d38e95237a361023d8cdbb89a6d4b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e71aa176d777e9aef37b909608ed5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5b93aea6204b23b454caf11ad8ab2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6fbf9bdfc7e66c07c5074b2d446a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83986780fc13792994fdfd759655275757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc83b0d9dc8d991e1471b05e998888b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254e2fe0f8b609df58ce6e9fe5f793b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b4db73a968333ebb204373060fe7b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4692b17336498b8b73cfc03befd1461761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7b72be6a3fee4c43604fdbf2e78af762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c986f5450d21c1501e7ff0d267e60d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a08c5769700e685a57d3ab2cdc70d2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784db9ce2c844fe9a2676ca24306a4c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c0761ddb834853a1a343a17ce0d04766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec509935e8d43eccf92aa67a0f3eab3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>