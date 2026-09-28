--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f42d67e1ae1cbdaed8c11fa510e4221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032adb90a8fd90ab3af376df009f1ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f02edc7c3b3d595f3d83432c4d84a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cd528913c8626ece7c0f520bc53654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadcbd31c5e8cd026d2b6da6d77b43b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97261d23048378c51c0e1c46822cd4616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748c46c9a974e43ab549bc36dc207a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c43d09852c7745731cd35c6c82b298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c4112d38fcc8f83d1a7660c405e4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c553e21468468f291020d39a316410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3de61a8a4ccc21037e104df3a323111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d4f46c763283158c7ad0a545f1cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c46b828943ed4214debc847990afd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad315c10cbf887895d554211c72dee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee86f0e69cddaaf73bee055def4988715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddb5496e075e23240da0dbb8c9887d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353b5d9730a2e9afdd97443fcbbb24a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c016a5e3b3774cc07f88686c0bfab818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dd1bc21e53f169db1ad7c6100bf2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00ba657b65fca1bf2050fbde46b82c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c77431b10e955d30afad7927224e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27263699a91b72b862fde9d3133845822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ea611a8baf5c8e3242198108b69a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ff18659e4bf4a1040f49da0ab7f4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4846bf92fc544f2641602a1419da125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d578d481284b6fdefef4e0bee12ca726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268353e8ea02301dca121b66b7c21427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11243515d4cf9f51b7bb87cafdbb8b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5e1aa74c31b29d394b81d9efebca629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e39aba4535448b0d718f73886e14e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5c3e66c037e46ddda6979f975cf8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9bcf4755b0df795a9b0d3617e7e7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68401e5494c618365f6325349610a68233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66866c88199d97648ba0717a009c3a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dafa325506ae47d9370aa22598ce9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b66f8e4842b56f1ccabcf2f81662336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1d348cf24c0ce87a1980dc9762db637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f2e8d13743e7c8438bab2643dface38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df232b618c9a6ed59c3277f48c71339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2f58284fd0a589bbf212adaca5a7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f4f31a491fe9db6e29c2cbf7f625441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a65bdcc52395f4aa2b5265de40ac542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd814fbdd4f716aa488050566435343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bca2e30d7eb23db04af71ffc802e6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701f2500285ed425e8fc61f3d9848f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0cc28fbbd60007ad8a18a6272d78b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b97479869c2cfeb5677c239d59d3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddce89504307be635c31bcdb667f7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1918b201d4e1e9bdfe9c75d510946149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad29177736df85a1451ac88b7eaeee450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00b8be2a51944bdc167e5a5dd3c79951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552cdb8b37aabd4b65219b1e34ab3ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081226e78f0a90e240634c3b6084539153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e38c26b1e31492996eb663d4878c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b034b17ccb0640b3b320a579c1d3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dce4abdcbe39892329824fa8342b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042969362653b2e04e2bf73b92af883957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac8dbc114b96a177108cac2c27043c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17ac2c31b4ca1ab89dc1bee74f81ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cead39c3e5317460dd43b5b76cfa1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1676394c9d557841acd90357d53365561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b45527d217f2050f625d188cc2c8fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665fa686571ce980fc8260f54341ce363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9058c24e8ab3cf2bd9a662be1637364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76c43f15ec9e62358e16983b4d590d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abab68726896882ce4a8c71851faa7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a304aa0169ca66abe28de92732e74667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb91c5e676c78e1a44af220e6bdf36468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eb68e7a37817bf38c24a033916f1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b56c790e16b32d9c34fed45f627b9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7a758544d3161a1c3c306827c9c2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b3f3e93aa0a1af95490275a9fb7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abb176f46dd7a1182f999f073533d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106555cd97ef17f680b9a1b4d1a546474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60711141ef24196bc84c421c8c96b6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc7212e2d3ad60dcbb7f218dd56ffe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668521a7e5cd2c37de522fd8d55ef0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e980d84eb572f981fbf5f039d351878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b779dbc2a2be9e01af8b03a9f67e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23013c2c5fd5f753156ef968f119fdfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84d1e085d9b2f8b18488852237237581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a46ac23e28306cb41d099544f613b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09535866a652608b5cb3130436cdeea783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc64ca83f7d3426f07119d6507637e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73234a3fddb08198bc433ea18488e1d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a5cc37fe0943c3721c16723837ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb4ff262e502ae97bdf097e335793287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7264f072a8e0e9b8b4d7585449142c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289291e0eda9521389fed3456759f55589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd2907bd441aa8906aa5aa1ca08ee590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da165c5716e3f2d781e6d3947bf5b1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fa8aa3721c70e1a875c2e7937172c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91323c486507c1f5f55175ae1f584c8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e93012896ffe30bab443e73779ab1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf29662a5ff2ab88a55524656bf139b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ca6abd36ff05f4775b23823de093b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3536d31140cd3a158de0bc3dbf2e86397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa5f94a69617176d2f23721d414a6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9517c11c871710441995bb64e531d3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cf5886e0acc8f8285eae7d0c52087100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded29d2fa9e3abd9bbbba704e99e3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8f4f403ecb68ac545153cd4f915fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195741c62456245a2b0ad9afa1fdeae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d01c57bb4accf74e2028edd64f48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c90b6d3149f30793d99c95d6005e14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1c4dffcfad3dd0fbdf23c33dc3ccf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f76e4227241e9a2b9dc924d73ea92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b664971e5ba731f8da85328db1312de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8edfe4a085f6fb4284973f82607717109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add40eb00dba418e99a7a5671766cec2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e177c3ab455d6ccae0b0bb18aae21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afbbb8e5cb654938ee1ca9fee8d8b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f634c5cb9cd4a5e40c56d92b2eaff1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479faf29f85bc8451f4eaa898e683ab9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0b8df00ebc129245a098908ba012c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e617885dcce29edcac1947285839f78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd56c7c8c9ef152471d96216608cdc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d55d91804cba80f97d43246caaba4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d84c79c2bd3d61a7f9c51c5fbd5971119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f8b663706cd7858dbe6a2d141e714120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471efae0a05476b51a838d252fb609ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b05f30bd271424bb9c55f9df72fea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15ece787e118432dc1846141cb26f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68501a7f5755151a2215a93c8faf5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c439d1116709a750052b70e29cb454125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683cb74ccc6608597792fb505b135df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06776af01c02fb6d8602396ed32f33c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94b9e80f66c4999cd1b40c40bc304f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442530c26fd937277e5f0921a199f481129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28be718791f33d89c67eedb32d98c00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0484049a5e33c6714f20e9d8bf7529131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aad3e1dcadb2ce643180bf10a5168132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e583f95aa6c9a3211b22984d4300b50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730da6ec5b125126992b0f282fc4979134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d5970fd00b3b8f1a37d7a1f8580d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7b371bbfa31021dfee6079817a31e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271340ef4b3647c71d66b29cf22041af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1858ba846d8d606b231a9d57dfb672138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f886d9e132b7256d539337682cd58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add5d98e9ad94b7da5956f900b8acc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be949f26f9accf211bdb7968eb878d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a67acebfea06b3e3c253ddf43419ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef90ba943cedb00b18134c5d9f05bac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893188a030902b3097a2e483d31d6ed3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb7d2a1f07f4432484905e90d9fbcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b88bae105f8919638c7552bb518b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deac903a2794dd9c0bcb6d9c288ec2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72af54d46f0979ea95c6e2d9840b3a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485609eb08f21ea41ac7283c39bb71a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b148dc3e2e56becd9777088757c3f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc44f4d7ecee311f98633958fd7e6af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fa88a19191a1cf12bdac333239fcf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01651c7b53a2b2e870a751a5efb4c86c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07907cb0d7f2df6907aa97845df553b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9fb699b091e67b97a70587a76255e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f63deab00d4665f118528571d50de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca4933f0ce7e252aa3fc78a6b84db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c37b76f59686ee368c1dfa6dfcf161158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dfb5e1d0081ab050e0726db933152159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48714d65409c87769e90aa191ce39a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07774614efb71b987b743d0b6e74a354161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b80fd618bcf45fb6d8cb050d27b513162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ae987f301aa6900a8c62f40881cb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4538e7458d05bee6e984d659cb89c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539b88112be970d96a2ff356e5dc611165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bc3d84a6a0322ba8c31366c3bfbfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d109c8fa4fe37f1d2d58ee85c2526167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06292098b8528d8c24c5c9fc0081a515168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de91b9ca24de64ecdd9f7bf778fc7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d315facc31d73db9a9a1be10d25dea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d403d94e7bc1be7f7158d1c90db9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdc8d1dc3be7eccde525fbe7dbb013172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03c4285563364fa0b6b0db46623e27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7bf200c8e0a72ae646c15b291ab25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eadd871191297214e2979688c761c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf78de6bf9fb27ce7f5d8770d5602b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574e4037d042cfdb0ad99a7af881aac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d7c42733923b994f96adf0a3cedf8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e2b55c6a83484550f4866a40a3081179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e23569dd97b0581d923936028b278180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586d8bb7891433b5314a03f863028ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba7ed619cdcf97cc94001790af0934182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331896e9df94d05c6eb46edfe77cf7f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b3ca1d977ef12efd2e056ac736059184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353313ff454c34620dc496766979353185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f88adfbf6e1fe88005f5bc2f747fca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9fec4be0e3d482f47479e55725be1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cbcc9c7703fbb62cf913ca0ee4c4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea1bb5ed620f4d8d2d9d04e175139f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43c6e46fdf240ad41ff3ab4b8cd5e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e02ace8c2105c8c8f5300250fbb71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff34e9a1887618d9d8b6aeefbccb3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589224bd7db5b1d60dcda69fd785f51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b81d98c4902e47caeac468f2367d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65563ba62142376a73de996230d60d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363dd42b29cfbaa82e1d74b8f40e2da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae2e9ff7dbb94efb66c948af296234197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dc340ca1ef89f08a6d8f56b86aa65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f79299fb4c7cdaf4d20b6d1ba4aca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e229b6ccf105011be66a49e7c1dd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbc06a82f63f910e85c4ff98fe284d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b014f5a2f9020caadb2f61c6d03a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778aab03dd476b24047e84561e51aaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c426e770b279bdbdd8186edeb8ea7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484d3d301118642426f1875e7fddd3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9161d4f56550dfaa924a772ce6875d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8d44b4e4b56662acf5a2e1618020207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ffab41268be7faa65078b830f4586208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b2f311433c5feba045947efdcea32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb922b123824b5e291bf09202625b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05300174204f3bb36aebde3ddfd626211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020042b881048b0cf7b57a1ecfe17b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fe8f504469e3c0bbf01ef066fec65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf7b5050d82c281809a3bad5bf73e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdace08f35c1bb4e709410f3c50bba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a52cfd9b624a0cd7e828b3f96128d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e2cac859bc20e795917fb164908a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a931f7451bcbec051e7acc5c8117e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76305ff56ae6a6049149a7848342540b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15840544f16a7e198484eb26c34ad814220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2a166b3a8935504dd9f891ad92b9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f110ecad49ddd64db295091a64c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6efe0e7ec7bf63444e968507b26c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fa92903d7a7595b0873030cc3be41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4040ea0a09022bcd0ac848aaf45b6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f169ae2cdc7d87d2b5fb820c8bc16f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f46f8c9b7dbc632d9e91aaf5a20b90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e167adeaf7d1004805a326596adf3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626c9f96ed23e3ac3b627b13e01388a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8065499b277f4f6726ae3ebf0fecc5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674ec158ce0dab9fcbf489e54eab051231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a2a8fdb658cea6d353565fc69e4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065676406214104e38937d8c7882453233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a65e9eb749a68d14c45f71fa8d775234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552c7f5a200f2ca5d6ff0141e7aa9c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228178720549a24f9e4405780bce0d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae48bad1137f37583406388dec6027d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdb5ae559bceadcceac1b3aec9d697238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932995ca3769585549809111756ae740239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf5997ef995acb42fdd5494de23119240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0085c4f82232eb13f97bd907588c38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbe2ad32846a213b6c6952229b40dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e324059558b08a7e71cde013bf2a8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d42fbf0140b85e7a0ea287b187d75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15949944076697f23f3dea920f511406245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c61422b6a93f2e1e629a26b9883b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24476eb3008be44f743c1e608b3d9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d1d06056406b9673ee58d3e21b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7272c5c3d06cbf69d6ed8b17b3bbb4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb3a29578c9818c3ff3782c5fdd91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349433d9538c419bda35ff8fbf4e0a8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba38c3c5063e343abc1eb6539ee742252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b97ca28459fedf2bb96bb9dfc96a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46e04df33701abb0736a9fc96959c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f4cd7c91e5919d51b4649c1a80094255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ba35317cbc337c1dd8b08f34d489f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7434deccd6f84c1a8b35a8f18d459257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc65dd78f565d19b7e3421dc33ab7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d528940625d371ab403f2a7105105259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d71e4ce81fcc4e53b096837d409f34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d337ba54b4faa9bc5821f198b0ef3fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13170ccee9ce66ee9ec8cfee224664b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002ec54a701a7d6b954e72f764ccfc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec9f6c5c67cda82b5f4f485900e6b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80767bd7d6daec8855c7a1faa59beb81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5908f92cac693567f6c670770096c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdc807df3edb182b11a5a0b5364fbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb7261b051198b794afbcfa2a3dc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a89da4fce589ccab69bee24e40402269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fae667ac9dca5d6175b7c1347b424270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771468535410863b97721e6262d2fb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5692184cdf73eab54bb4c178cd055272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ad885ad80de195ebd9b9612ee004c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d87cf84011964f0c461c18d426ae4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a8275b222b4bf2a73f01b8330cdc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a04354771da4c8974be2397076ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b44a548506fba1d551ab03a651c3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b20b453360829e104d7cd91abcca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b97299b29c33f09a5d02b3b8223c85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb329592cee3e6cd1efa795378ea368280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ac4b7f57c6e190ec58574edf57b17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe89830cdc5fc62871075d0ab436a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28155dff40846b4ba0d3963d5d0a0501283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a75b757ced2a2d70d18be6a4cd494284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4337a363ffa1f5ce0248da32abeda285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9071df592aadc0b34328833067e3e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc78711bd4e9d779037bfed31ca0b93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddc4b6d3080fe523de0b82723d15a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d15007f4e00de08ad201bd408a871b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331caec40ef82f404754213c5ccfa7a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304684fa7626d6eee9dabdc41a8c21c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db96921b6eb1b28ceb6f67227f761e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7818d457b5b5802642f04cf48bddbee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b496e9a58815bff55afbf56f5984f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd74e3bbae947528e94e10bb53d31c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec604c9c5931b14bd6a3bd61bf4de51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43000ef3d3833df705e7d3f5bca985297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd01b29f9384e2cb7c664a85b06fab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e01d41be0386cb41fec55079aae08c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b6565fe7b334019a2082d0d721c71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3be41fd64b071c350f121ec2e6bb69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea6fc4856e7e8d3885d7980919e138302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c69a1da2285f9993dc67b368f8b78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7662926a9edec68f6140315e2c917304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc36abf1103ca9b88e9bbf4aed7234305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffba9158744bfd354362752546e256306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d40f54ed15b6a7632a32fb35109e3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fcb7c49209cc5a02a1aa4b32abc8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b64d4d01799bd82d336a3c27a6b5bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f959a4ba49b2286692579fd5aea3ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aad5934d0c4cf5bd93bc3c0a20f95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d8808e446d0392798af59980dec15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fe9652bf52ef01d4d3a9604b9c6f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0634981e76bf393d38a8660a8d807b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7681e5ff155b55574e0bae24ffe622315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504bb27c67cc10e8a9fe36a1d3ba868316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a2e96154f4509bdc7884c5d117888317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f958e1b9f38c9ad9b8c81dd71f777318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0af6d782727e6c6ca161211f0a13a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c24f1928e60e6403df9d3fb885b5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57e3865224b63d5f0978e7b730ead6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d225dfb11a8fdeec0bc906b4ed19a2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc2e323484ed6db58e6f133e5722b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf2e3b3c5f64323b5c49533d60e5b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca624ffe636ace76a3803662ddc844a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e741deedf701699c821b3f0f2b22da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b240fd86af2e87d4b1decf295cbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651ae1bb1ed9f2c84ef40cf50aee799328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db4dc16ef0b35eb7d532c9223754ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c5eb2942202c1b3e78f2a8a0a47eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd083fa068aa215cab15868b2563a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55be120f4548983577a80ba0155f1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e0266ee0b8f68c1ff9be5ce42838e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3da3483069c143f87882d1a65e4a05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30522ca4ea205e3628e846371aa9b99335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a4d14e43d2481c42c7062f8559739336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd4b4a461efe0d4f4489837559a3ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bdcaf922d9a123f938636b4ce7e47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38ad4c187d832b9f4b9c225e6fe3c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cc16f5f4c92851af7b951813caf9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241456015f95fe3f35fcb656bb6349e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae931c726e2208a5574014a01fe01ab9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aeb0b1978d4b3ed99b48b914640a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dec2531234909e89a5c865289c3ee0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5957a9964fe0512fdc14fff806493c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd69dbe4d1a6eb9bf84b137518ae3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e72b58b7a3ceb6dfae7833a5c17d4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea5c9b8fde8f9711914a1ac18704dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82b30ec44239bba14ec9547f413089349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e7a446830b96592001bfc24eda5fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3e812e4fa87b4e0fc0ab13dbd15d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97568821817af6bcc2d17e841feca3e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629fe5a9785b25ca257942b994793fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30b3c73f4124e54abfbe68ac7214de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631c5f7c0bd91c7716164db2f8821a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beeb492bf2a2dc848bb3015ac4f54d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6f03db17dfd67fb743262b5c3e01a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249df698b391fee7747ffa6f0c2c1ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e1f5d9b071445d753f30012a7e79a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc498d6ea360390607dc779e4dbdfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3122ea3622163a52aa286d908f965b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a6a8820f054766c96bb2fc049b3db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de95d0b2198adeda883cbc9a5290f27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91401dc98b42a542e0550c68d13540bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901294a72ee7f63667226a014a61b202365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120be63dabbb754e3666e378d406e89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d657789f4d777e2f056616ffbf03bfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a093fedee9337065000fab620a477f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434158c5f42ba634d0b5863b90779898369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a205e6ec7bbfb4f55125c441738a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e01da8c06183ca957cfd50685f2d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216208e8055383083f6602ddf2b4ee6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf6d7a7b82fce1ee1289ae94a88a3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73aa83b0336bc68cf5800c97994103374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece61e99e837642c832c5640f6407fca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b7fb0efe8d27456e85f3b123cdfe6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9431fc69f868709cc4945d0860b3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af31127320988ac0cf71715149332d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552961b31d32146d5677181112f8be5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f4121cd657cc11e9b5175eba3598c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6a80729d137311c70399553ba8dbc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f447c02d69bc9c9d89b4975d3d65d81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6f06d06b15fa5a1c1068dbc7af055383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812d24e46b80221e0191ec19a70f62f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863cecf4b686b3129fc15b682ceac0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e35c4bbf9cef0f41314b121520d4c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83d43fc4792a9729898ec0ee62bc98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bf81f520d5d36b4c40d5b9916b98e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3daf7b420eb8a9faf57ccdac2b313389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42458bdf3cc32c4451684006c2bfe0c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219328f1a4c74656c80d8c7a24a64d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f416a6bee0622b7564cd0be69f4c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c62a9dc27e32a589a5f820a4aaaa6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07207ccdedab6666daa96b9c1f88e93d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b1ebe97a933221e3f1f0ee7ca8b78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36703710b1dd43dbaa6baeb00c0bc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287c738d1adec667ace22394b595803397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f313f9ad82040d27da1c1c8fca98d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04cccebfd34a57c5c0da44f712cef3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a939472ef70ae7a0cd604bbb1fcd90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead92fd1eaf576c7208aa17d668d29d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0fbec6d745118ffa7da044157e124402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b15affb7c24977b6558cb39f8d9f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176d62e16c71298dd21ce2c5f1376a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4fc47a150a23ffed7e656def0df01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183642f2bb194a00d8d07e3ad40814fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73317a0e40c222b38ac348e1c64714e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e923d00d7ed72dbc39ff28cfdf7ea14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a2f81d2f6c16ad22a7e521fbda745409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507bbc14974e3c54340895ab5d96c04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48e4c5b50aee47b165a7496fa4f1e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0231cfcf589d9561876c59715c39f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e448e2d730b99230c890db7c42b400413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469f229c753e26b350c5ce6811a3f06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b775cb25634647487053bf457b0a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711bb31960cdea7c234ef917c43cbce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbba065b3b23441ad2e792928e395f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011939953189a1abfafd3a574cf5035a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ca5f4a90ea804e08f27b87ea15d5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2509c892a06cc849c99fe5af2767b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491648d3c51d730255d0687c8533620421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1da3accd6e553d2d9ce945ba77711422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f13e7c1ccf9dcfd9ec334c1c715dc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a44bb1f1c27e450b1168739b6096a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc61daced0ca0f575281d729a514494425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1baa9ebb628aa16c66cf36a0f416ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f0a8d0a97b4a9c9aeb565603fa116427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb6b1388ee4323d75383fbff3d166e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aceb36736a2f64bff5492d79d3b74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98729c9fb3f8dbbfbbf30e39f223730b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce196fbd51d446a17f56a8b2834593431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50383a58424994ff7f1abe94024bb5d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e15ce5796564f87b87016b3703420433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b64ac4a0707bfb90667c55a847a9c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40128337c28eba3bfc3d5c4be5b953f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd027bbef3fc5d7a3efffe4af84a87d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb9aa89bf66819fef259c25ddbaefc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2c9121b34694d9d9e465b6a5901ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0dee1e96630bb837edd021cd805a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ab2905f107dbd2ac723eda20c06d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985a02dc8accad4070e21edb25fe08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c41e9385bc74eba3a1db980a77c934442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63896926743a698b63116c73f704db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae4d2203dea098802634c51b1208b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3ec3e5f837bc0026cef001263d91f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bc1a5ef86bd7ad31df6d55ded06ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca39197f81c21259b8d8df0a1788592447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e2b0b97fa0a77d4cdbc47193928b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bb00ce953d7147a8804b92b124a30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9850dbce5fabec43dca4ce4bfd322450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a3d47064897ff19f19091352917be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e805bc5e673212939cc8d85bc331452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4961607f24fb27706a375f67a077e75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798a07b04defb5200339e7db413dfb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7966ef5228a8f849ced40c73ebf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c5d27f605a71b940ce668aaa47e13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f6bded5c6a8f465203c0c83c66c0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad767c25657679a9013db61929a0756c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328876104b2bc3a65ee3c71f1952ca37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b247104611906791e18737717ae31c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe342132cab1fd649fa992987cbd11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c555cf5702a65f26a738de3ad150f2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0200ac51e2a0b96118314a416b51a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74177eb5d71ab7ec77d97e72e20c2fd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e5d81fbccc4c6dd4a3d857936b31c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062baffa677040d76e9f23e8fd61f5ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f83185334e11accad907a945a6e2eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54f6f51f9d07f52011438c17f452b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3ecc24d08ce0af9052bb288f8301c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267812c71274c1b6af3bbaedb7af3dc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c17e880abcaf2c6239fd0d2293429471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38379a36bde44c58798c41abf44d45ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260a52e5d549a33abdcb54528775e4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c834ba6b75672fed047fb78eedb30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b278bcda0b44c5408cb4476c95dd871475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08407e19679c8be7fbd75774ee3539e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06b182efb0efdda730474266d3a128477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b79e202db2dd57dc526a60e76ae2d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b21e5b86b4fa50f8a762ca022ddfa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c051302031da885167dd5bcabe6ea5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11343e55ac4f2c860dd48a3def2b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e069cdee23fe6213d9aa9094307b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c0bf0aca67e030e862af30bb7fdf2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074902df06a3a5da05fc6f5f9061cceb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d589ee2d1889da9fe2f20385fa8b4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81f73bd421601bbaac5f303c87560486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260930f00983c1014dbabd6a69f81d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fc1767af25e3f45e4b4f207baaf32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13472cdda57b6a37d6fadd5aa1465804489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6d0e6b40c7a04ab9bb13889eaa136490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9d8ce66f0b3f2871e6ee85149dbca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4391e63448fa290b44e1f2b6f2036492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5dd2c8cf396ab8c19b72e559406bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa4c2f4964f9b911e4f9996b669e6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051af37c4742cb995a58258e3b72bde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2628e74044634ddc9ce8ca7c8e7bda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fca44e9718e7af2cb972a5a2fda726497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9cc768af5074acd7f10fd2fd2f187498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9472f05ab2665cb265f59bc2e973b5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b17d77d136372eac59d02c927bf6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ee8f5c8686200b4df92e73c061055501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49ac92eeffd4ea9749a63039e15a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a342b6827935472e5627e2256b7e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37524eefcf96331dcf35566400ad27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c532d2621cdeb89b7f1ee18dcece505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e78e813109081724f32f002ca4c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396abffcddf652306fcd29225261289507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1bbd67308c9a435342df219fbd7d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab29073dec99512df2505246d3a3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce887b13b54e7937944f6341279bf31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f9ca5f552f12bf7b46d1c21fb6f86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3439aa6790167c07756bc3cc32ac67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86814ad14d500807579b79f50571ad9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e7604a0c12ab36a878871407f6b21514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f679b5203354c0a49c7987ea5f74c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd9365e402d66edf876d9024c178fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb351e244e69795f7fd111def10ef2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93ceb79873ae7a68c17cf96c93399518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea3a744f48a7ea8d27dae1b7ab4b4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f189f0138adbdb7a1c179fbb98db47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa19bb9271503d1dd70527434f82e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdfc396e2385c3eafe2efa7d39dfb9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8080dae1b7fb841aeee440c75c57cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9a79f71a70105f942e47e5c037781524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ba65fc62d49e178008a6ef1010820525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577795b1fdfac50dd520d23a4043b0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b738c27bbb3949a23988be8b6b836527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951ad7b23398a15a2ac4b0e309895ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e726205d4e377cca5e9588cf688eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f02bd9476e07b5486769dba3ff9176530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb59ab220361ee0754f36394786013531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f72d2332c59cac3de0aa9827948dd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163e9e1d6b95de2994d879f05e05121533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dd6d2c9481c4c35fb586e5304993f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd1d85610fa1af1e173fe69cefc827535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140351f8c213ce64f7afa6f3fa77355536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b06a3e49ee4085d3ae62a049394d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a556eda041c88b39b993906732ab51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e8d59b76770b8742e90f214e89768539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89052d42ed79472607b4082eb4e212540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a26efeee6c0dbf382a19b6ed390f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7a1b61945d8b4a9a70ecd1435cd9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89734eb8db325f5bd812d9e8a3224cbb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba42c9c378a457a0e592d257c2c7fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9266ea5270db9e18f8e738cf75507ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b545bcbd652cb3694e6b8e492d2c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77592e0140c3e9badefea39a1b8eed1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd95652394f30dbee7d1a6a70b4eec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da67eac52c1548431e2c807264ebc7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7ff5ed9129610fd58a3b8f71d1a63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f715b15f5b3937a3f516dc32e2c92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dcb9c4348c49211c1de256bc06f60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5d645872d48fdd85dff5feeb0b3a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845bf4965471623074b5f8e81963ec4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911d15c98917fcdc00508ccae85d91f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b367f3196d2a24180420ec35a441c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155e8c1c92ea809c378ef2dcc8eb087557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0278d79f6f507899746a6eaec848df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e1717e95774e41a3019bb44bfc403559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f02f550a0a3a064439e6b523af3985560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e716f7fc484cd5bcc733f3bab9401ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda191264f4b2bbf01a6e71ed20e3f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004005039a94a532f81ffc7803a6a373563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4c00a54be7351198c6ab62554aa5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2cf753e639234a4407e0c3877d00a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c3d0bb14875cfaa9118fca730d2b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03df4362ee676159a2c55e285b61c83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00916fca8ecd64f83f543958f0e8ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331842f79d814852aacb22bd68e2447569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d937321e7fef145e8e435409e8e6804570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b56cc9d79bb2be79881c1e7ba1ac32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7de089e81a4e9d174408f094fd409572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a776b9c6ab30fdf2c66212440737bfa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02988e802a67e446b112ec71b6a0deb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cf278d759958ad797ba45cdcc8a79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390eba3935fbeb066bd7264eaf2c33b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd9532f4a6194472b26ac323156920577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a60c251a149f4e21550773b66f9e12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b2b862bca85a1d02b5fc7e7f42e0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621c577566e4941801227621f7986f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b12b40256bfc48bdd077c2a490888581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e52e3909bd11946cb5e32376630168582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0c889c250528ba3793936b423dc1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cb73e025e91a65864c2293f2b31f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6533fe2e6cc9b40506ed1dae9211772585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd5a4f6e522d6010401b61061e3fb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcc2dd965155f4e45cdc33816ef33b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fed1b03e11a545641ac4985bff10d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd57e2707a0e4c6a1ecf244328bb1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c973aac2b74ebb4c42dae4dee4f80590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ad6a8fa3ded361d0fb90db95d49db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4183968b69fada948885582f6ff87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17192e3102737e9adcb0265fe22ca43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73327ae44f6846a9aafbb566f36c010a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb619960aea76f60d66ab6cf952f822595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e450265ab4699bcfa81a93c7615c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d9c77be40e519b1ecfea3d4a35f67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91ff0aa819034976f46e9eca2f1e58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1133ffd3c09c519818e9a0f6c862d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ccefeadbfa584bd56c68e2aba0263600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3055fc21c641ebc1ef6a72b7aa95ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe2415abb1a682f2c4d68a6665db96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b7b7d6c701eb7844cd258b1b7cc0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe74d4675055191263c53cf6f592c81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914cd9c05d206ffacf54c7399762b58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc18fca516040854b13796ec4a162ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c3ef5002258174591d5092b93c9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad2c0f08e7c527a17b4670e57780e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57c445a73563aadb91eee519453bbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d7f679c331d6c17ba5d15016ff67b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8495898c1e99d4d82478353616e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76577237146b8d89f1a7c8a0dc46206612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5866db4a8ef51cb59064e0b970494613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2f60aede4c81f97741ec2c79faaf2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a347fe02e1912bd69430856d4b004a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee29a07cc2f31e008d648e9a3b7726616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dea474178c457eb579c31ab799346b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a87ff10c1c626619aa8544d306be7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc970e8925bf7a7cec9eea0fb8f3b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616107a5b9a938caf5ef64a412130a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203221325440659f746b708ac99b20d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301be0f0a79ee298a82fcf19487ea84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d85611be1ca1372ccb9816c90b56e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72428cc59d11dcb1b9237fb8e258e67e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8693bf563a2eddc2f7462a10cf449e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11662ed1c62d6ef8fca4ef7897ea4de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ef470ef65c220f66b8c0bf0b8100627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25894308584f51dc3c4cc146599d83c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d0a503a76cd490b71c39a8f460920629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2db8fca71f7032fe125f027e88e2cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41dd49c6a12f5fd6d8a0474fdd0ead631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b6c2852baa8ff79cf0b2ba40c9316632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ce2e3816edd493c790a9f5d66a67f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb341c5bd388d212a78cb8558bd3aea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ce6cd1aa624e57e073276bd336496635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd30407811cbe5a5db641c89ff707e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048c0db7d00cbe1cc2d9f14b4e8622637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8ec581b7112506d491901784d7277638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac734b29417f61fb0d034f015f3ac4d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f96ad078f47789c29b1b0c8436619640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c9fe88d270b6e45acdbeb0bbffd9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d396eb1c7ce75489f13c1ae3fed6a37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192039666aff727592d2b11eaff14849643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb2109018cd2e68d9d56ba1e8450fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e14c54c16b3fdd2e6088c7b8b86cd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc455021e6a4a0c44d794d84f3d7e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3bebb6468b1ab24e2435ff4b374ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99640fbeb043ae209ce56ea7f6b27806648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed15c456ea1f0cdb76c213a01a41fa1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc174707156c63c36d89e2d0534b4b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e461dc6b8f70ec1e753b64dbfaed9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69fb30493145e7b988be5950064f48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3801e5ee7e39b2a982e111cb2de8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c9fb621d915cd9dba5b095ec0ed89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0e294aac062db3d2595544fffb06e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c4868ed24fab5854818347bcdb7cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38230dd10e97db7161bb7b2d4937452657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db208f157216e81253b2fe1312c3ba36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02926bbaf37e2911e714ecdcf4f6362659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff586013593e41d947ee9843a9b19e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bff826d203c748772de67344d057d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d235f3a387e4c2c491da12989dca73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e197f425760e2a428ac51d9c49ad14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5693030992153c4e8cfe0e2c31bcb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019d403701edf71273700781ed648ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7dcb8d86166860187651b55223833666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7254113e2dbbfd01e25124ee533b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51663658edd62843013ba662262ee4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48801cf02154180e5968edb40d70de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9e162ea6de1c1922658d4b6b0e8b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975a620fd1bd916cdd148a2d68a2e55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fa57d43726fd3728215c0ca75cb83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b2dc994413aa0d76e56d4820e3ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dc2c1ec5fa38d23e3970947388ad5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4c787fb93a456c3faddae5959eaed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d67bacc701acde347bc74164987c48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaafb5f7822f681be1825dac2e3b14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cfe45509b6173be6fbc3fcee7e044678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ef752ae88a23433bb7e9dcb8f361679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c327529f4a49e0674cc64361f1c7bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48598e6352424bc99f5c2df80f519821681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06914e5e23666dbe1c1af67b0031950682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18ec9191d7210046464ccf5d2397c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6e68287011b6a1d0bb579c523794c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6291304be66686fab9597fad9a9a77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bf810ff6857cbd0f7f161b2467f97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8494da1f076b5cb90243afadcc01a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a33c462e0cf861848a2096c1d84516688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f25e4e5119c77066799d3be7c0c3fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb215755017ed33c580443e6bbb20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3f22405008b744886160a786222c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c5c1528ef3c192e52f8c9754ff2d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6884b14b1385d3f014d6d7f83d99b8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343b56d981275d4994d5b4ec7e1478b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadf628a0eac5a5f382952a6d1fcd8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3c5acb51dae78884b6c4519053dfc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7e64a91010221e0c1d97dbbb4345c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333363f414ef5ed6ec82dd3e0ebaf24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a765a2bd714cfd21f241003e8796699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070f399f2277960e6f9ea566f518839700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a4bcbc1db113b51fb905dbfe182c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82600c3ba39692f1e9b06cf0868bf7ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c30e37bc35a0820da25467120c988e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c7a6e4d1eeaee23c8a4aac19e72d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad69d2714ef0bdb77168e44a54bf6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176abb5cb639301a2eee56de6000fc25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6284a227dc0d9c020e66c9d67af8f26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87052f2853f240106ef0cbae1d4e0b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17c89f662e7f21b29576e94204d2f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c659fbc6467b2d4032aefb4b1396710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864f6dccc2a8ef56b3eb694526fcb58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1243385f7afc5671a5c37c5579e85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6fe89ba6952fd184424827ec6df42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142089dd7708b3ec6453e0515d83c972714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796cea19c76e99c63f47172712bab52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae240fae666f6c4e693ec8603af181716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23418e03feb3d6e35cc18bde376c5b29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234b08cb752667401aeec67e03110a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b8902e183d1639f12d4cfb45787e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e503ea9a034b6d71a701802752b9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40095db5b14e3146bc307a2c70103585721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e5a11ad833695375a1d0e8343c34f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34594857f04d771bf6170b75b2e14531723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda694a8592ca833006618ff9423fdac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f627b82eb48fa24e654db444697cce2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284788f87137c7567ddba906d7c2131a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39bc8b096763e701161721bb0d1fa1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a5c18630d84eb8b664df3e16cbd15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58de7946cb6d5f7a8f7c3ce06e641e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275338f7e6a7a776516f1a99f796695730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a796d5011676689fdb4930568b1eb1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f977f6688a14bbf39de8e48d58b1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063b075f1d1391d1f16be2481cedd53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28115846b8dc47bd04a32e4ce0dac9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35869ccfb7cb4edc98aeb3b54e27841d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b9157b9da368bcc9655ac915d8cf4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dbd1225ddd7223542faf6ec9029b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37193a661384fef5af95af43e6915c44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb77015ff519bb2f2930a1cb03d778739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec49d218e5625f1c8ea2c7040786850740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bf0bf94a5c9da36341f306b40ef7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f51ba019b4c1db2980938077e3c240742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b5d2959e36612ba121cc9417699c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a54a3b53b61f4a53053835067e8fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc421744c4c47a04f9b51884322896ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8a6a4ca1cabf4d92bfd30f2d5d3e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafcb5b614123923764bbf641defe8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feb11b39cbacd69c90268bd12a5dba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025b844163d4623ee771f5037603ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f7027610d60a44bb0fb37ee071adf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b0913ad8e18d44f66e1d6c66d7626751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c39eb0ddf5e6d97db7fdb435f47b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fe9e95e7e40b47d6648c1432b8d35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ac51b97a5888ede990e689190e9bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390d24eb254955d6f15a54b40940112755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7acdb239fec3b5ed6ff36d76f6c274756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b3e985564e5515e13bbad0546d11c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61601de0dedd5b858d5dfd5e351953758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f9a164896cfbf5b460500e3a630eb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b45c10e04dc02e4ea8be1edb41415760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04d78f1a01433032715ccdfda88098761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d87d324a70cc9dfcc2a9e225cc114762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a97fdbbe23f47eb90efb4bc4c1ac5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239a25fe33e73dab78bcdac88582fb0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26213b7da7d9eb207a9ad832cf8761f9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04db523c7d594dc03c728097ae25d1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ce9db9f6f81ad50ab66a30afd56d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d45ba78cc3ebba1ff1fc834904c4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd178e5f9f304b894279b1bf28cde7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726e4b636dfd8caf27d8ff31cc5177d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7ddb149dc1f1568b54e9fe5a3ed01771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee98fb10a338311b44d66da2f91610772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3384377fe1fbbb29b281ce606749773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077e89b7fa39099948759ddf48b2017774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ff35e1741eb09f110e89c0add0e38775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45654a109d0c045df8ac26805b3438b8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6f1b9f6672f0f0facd183f65c6fc0777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005b804278304ef81279fa9ec853fcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83833a9e62bc4ca402478a0e018c732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cda39ceb6aad669473b4907ece9e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327ad228a9ca3fc0f78ca4f431632034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7810aeb04b7c9e5648acf4c9ece535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1a303441fdae24fd74df0521f5a686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb929590d465c1dce686c4940debc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a5b56cdb8f2ef4cbc8461171bc3bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe381313654f8f808b25df1aaa9399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3247a8317125e39d8b6acbc9ffb2ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c20e64dd8950cf4827339f07f030e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab47a050c2942c9c95bb1137c60efd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668523b9d0cd61d86344da96d025dc9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95131e2546718eef7a132b1977af2ccd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b946f47bf8ff1d5b14310d3ce6223e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cd3cc1975037baf448d4364759b2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305134fc1aa5d5eeff014f7cbfc73f2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5968ea9519729ffe9760178c8b98e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ffcbdec497639a826f473b96d794b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fe3bde197028028a0eed8feacc22a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1549aceee363652f0e8170dd60e44721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc165e186147df6ce7d3dc31419515e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca1f2de307d08fbae4d67f71f4b1b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d2bd437c77d12bdf61d59479ac5b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130dd839d3cb832bd55232bd89f4ef925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4d6417f3303fec91f639156ba3b1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4248ff64217c06c05a3ae491a9b36e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ddd27263f515fb7194771ba6a04be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f325d9cf96d591c5facc6eab516c99c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c8af7dd276324ab04db010064c3db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e99f046dd41602850c815da9f3ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa00cd2b4918ce1c9462ad4ebc702132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aa5936a5ddc294c2da36ba2bab76933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458b362a5eb5af2f8317ca335e2347834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59184ecc8cc6d3cbe8d7183dda118e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b150c682ddb2fd90b041df9eb9a61036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489ac0e7175de100e634891d2fbd66f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391147fc867d43bd6d890bc449122fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaa9eed130a32ecbe09a0823b4587e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1529cd9323e117c0a3f3003b9199a8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df9551bbea9bd5fe968d6aed9f4b6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8134a34ac0f7e3d6eeb81710f947042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829c262b0102977510d1c008d0ddca743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2fab0e9f6c4b9dc74ca3fb4e83d9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5a0aa68d193e2a27c902dd5b1467945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10333f56d0c67931c82ffb74f7f847e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a91f0df7e3ff529b0527e84d3683a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0c38ed39acf72b106c294c42e4dd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a309007aca77304c32e23d15f68921449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf334397549dce37a39179e416a80d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4b4b0db2735b2ba658e6c1eef51b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1008c7560b9951437c96999f9470f5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4a8db6e375db2dd2c1ed80c83b50a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03998b6810969dce66dc35e0f24caea754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7fd625bfa9f5b61eb5b2a15e0c34955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699df120f3272e1c2b0de214220e988656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92973c734cbe32de60fc156e04f899357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175469d024482abc6930b27035f857f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a99be4fc1af40a6f754307305e57f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951ab10ba2e44367e33f60a2aceb5bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6cbb852665522a11ae64c4aa910f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc9685fbf03ff52fb37134a0c1f01662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5661480bfa680c475cac8e22246f78463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebae3d05a242ba2a0755b8d65cda20564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc4b14106c293a39dc595d1233d7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559c5b425e9ae3134657db8333ab0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b16e7ff56b3f3e6f82f5f5d0f0b12967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993e9c4ce76dcde4ef9d4d56c9b53f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7121016e587a298a9db7af2a8e6dfe069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55ac92c88669b34ee6b9ccc3ddb0da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d06e197ed256f2ed36646fd44b83171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0664acae5842916493afe084127c0cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d9c96d3e09155631f170149717e5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e798d96392fb44b3c76d3996bde6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f811e26df5f75ce4b4b7f92fa26a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea664fc5931410423d425b3e97f7bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d393511f953bbae457fa17e1a940a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d8f1828b2a44982c12446712e97c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d572f0fa30e09d3f6d0f1d175a3845a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1694e96a868d344b69b561a6aea385980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0368b6496ad5971b42a48850aea8a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cc6530135ae54a330b4577de7f3d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5441e26eb1dc7b03be2577527eda6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22be324091bce4d0c03d1d906184c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b1f7e9da1de61bff9c996290c016d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c225e2e1cedb9a28879d9aa1680886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543f283e18c4328f42754cf3a7f414687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c13dadc66adf45f5fb5db61a4d24b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd78f0b6696820c283d839304e2fa0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30825696e71eae922254a2fa8bc992c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814ac8522ee0f23651deb5663f72dae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c92d240b5d1c1e2bc59d49f228848092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b6d1c1a7625193afd86bb426f1a0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed2ead0fa715d4b7aac8ea6d72956294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0318aa26f4af3bae4a7360d22edb4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5f6d693de32798fa82bf62e65ec1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a76b79648be24aa4175e9ddb6ae497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352ee426c11e9f0ab1b6084223502da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c79964c8499ba951785898b24bfd0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473588bf981a991f9eca5562d815352100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d841fdbdafda21af157219052cc1bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeef0a2d973373360dc8eba67e1afd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f307f5ea0140c5712c4566e561125103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afeff8257dd2b13801a39272fe1e47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cad186b25a74d163adcb35cc5fece105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900582fe68cdd399c0532ba0407bd0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da412683a006809b1661cbadf5fddcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336cc33e4ab463df413f02e3bfcda00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0f58552339c69e17fe34b418407ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35139f6b679d700e354114bfd6efca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bada88acfc9e408feeb687d4239fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89165747255367d6e647c91f07565112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ae3c89d97ea86a7130f2bc5673921113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37a141798acd87b74b7c2c8ca58498114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5c0d6e89414d4b8ae6332af86111c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aed184a2b967a2ed353474894d9a87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0476a20e1f1ea8fe7af953eb06640117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454f0b4f48d4bf5e10cadc524b96aa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e90eb7ff2fab39ac424f107c3247a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4c5a5e69fba1663640603f76bac7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d601fca33424403e58d31d1c4cdfe9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed42a87903bf83c439162c11576d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3485ec43dbffc79b5ba7157c9fe826123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98687f534777f49ba233287df04265124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366986bfdf0b6fd297c2e866ba12a387125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e8f6342c9c133c0dc6a50d6f26a0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a032d4d6981f3243354c24a9d7811c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121a87042fabe253458b9073ac34ee2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed6e781bba410345f7b96d5a7f2b7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584a95c3a7a551143b7cf0e91c958a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a3d372fd021292ec2ad37cecef7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2bbd3443d83df4f2534611a1f0733132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6421e85d653bf2c98cb23da4141e351133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8645098169cbcd25f63aef3844d64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f4b70265330443e36de7e324433d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6d62407f72ba4ad5d624d5a74b621136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16feb4e9f21033c8d7c6b781c5a3a10f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210acc2b331d8198b0356faf13f6102e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ec5214701fbd3191bb39c03082fcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57f0df6b0bd5171e117c79f9bff929140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff9cad57ad20d69fa853b92353b1ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73214beed8b4ecdabb5008dc02539b2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d10f571ab61a0646ddf49e4ac9f97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526440a080ec213b9ff27c779b9b43b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d6061962a89c3aab90233c6ddc6fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5078a9f4bb9ce373d09f74d184473146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b53eb0260d7128db46f4bed451f4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bcbe4c27f6233ab6f833297bae4f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e0f815b9aab40ca3eb510467404ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d832fa6e804cf5410a1a2e5f8030f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc69d822fb5ee8c4ac122bff2469b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8716dfc16136eeae9adb3e500e7114152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2bb352e35f9abc22d6c29e0b0a6d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d98e9257b18081d1c3f2eaadcdcab0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7e3099b10ebfb8aba486de3e247ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39641f4d2ac68cf8903a34b07d4ba203156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633bcc0b58acce6747299ad2ea68552157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30462c83fcb557c5856dfab449ecc9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2d509fd275f766bb093dd169ae87c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0abaa948a69ee77a3931b0ac89b80c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b09fffe3ac5f859bde10e9b2e3a7bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04203611e52f183de1e36128e6afbc3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeeac11da4c173e5ea84a12b7f3f65163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ce8730cf18e1bd92f5657ef0e0de5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b95bba6934d7cba4b4bfe8a811e4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028bb680a2d8d428bf7c5887dbc3f54166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01933e4b70119cf8108c9858749e2221167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01d9f9e75586f1d74f23c6974a59d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4c855939631a1158d67c6d840c6ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b27b07bcae015d8788573864cfa90e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928c5d0e6eac524b2184cfcfa86723c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01655ad78b5e35ecede453401382e4d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ece91310b2b62a9d92313ff889494173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a476315d1f33c8b74944eeaaa1c5705174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627442494fb112f3a7c24e5a66c6f05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8d986d23e86b4a69639274e83bb67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63816de72d0898768949a1617441650177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306c04de94e1a7dcb5546cb55471adf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2457dec77698537074b7590dc368b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36346b84ddf295b4ceeb40e0e4602fbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006a8e30741fe16cf366690961b4395181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eebce1980c62c887bec55f347d6182182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b19bb48c7c3c95acf9964cf739696183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1d394f0ac129a8c8b248e78e7631c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce208102fe3782d4080508c1962cf25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f73c12db6aa31a778753ae39cc37a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988ab9e5ab7119ce0fb90d0f6ecc46b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a83d056b53422ca70fcac7d58f0ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538be47d1d2cf0d2d9e6838d61e90b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb146e41961174473e8564f034d74f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af2237f0afc36a63249d591a460385191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef0006aaaabd9155cbe792f3f77310192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c89050454a83a5a92458b9e88feed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6d9f5b3b109f4905859992eca3f58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6c544919d18bc449c4d1f24d6f769195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a8f9f79930f15c9fbe829fc1bee12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d33d6e1df3e3b4e0aa49f051badb8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fac72a45993e6dd4ec7b9b235417e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67835429638804639355f645abdd8dc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b291be571adb1fa3be22afcaf015200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dea22d383175bba9eda8caa2a614d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1d2f48f895ed0ce044f38cf84e0f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fc17312aa07dbbc03d72451c86793203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38123b79b71e9a36614deb28682029f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd3a53ec747787cf167adc27670e74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdcd0f7e9c26b5e3d77db3f2d6080c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eb32174c46025e23b4e8660254d4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9462b70519601fe382d27c60329ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32cf4d766c020049a6cd8508a72a26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0fa02bf66c3b0cc6049af8d99d2e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dd6e0cd006e5b2b691d3d95e31136211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6084aafb3a6bf29d6b07fd2035638212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53929a2c9797899cd8dd367df970fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaedb2c40a85377a3eef437d3a4c23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693e01cf397bef6cc0280401236b955215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6a5ca578824220ca77431e3b0ba45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86f54b1f801d49b9994775f5fc33b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe71bab91721d707b9da8e08961d0db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961f1232904510abff919b23936ed53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3286a29bb3994e2c7d44bec323b4636220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf6a6b216853319a314d16c038777221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25bd922cb38d1901d17c7ec4d19f4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af17e8636fb9274ca0ab918ca00512a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942546a035cf516f9ce437af707e1c1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75683f04be9613a6fdaa6cc9f2254e93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b313bdd68b42764369fcc9c2e459ace226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727efbc2f8d5a37e5325d5f225ef48d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f27efbd69cef7811024b792c72d3ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172ad85367f8236e172eb2a45d5e501229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e113bd779438b30d9eaef024f52ccd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9daaebdbe51773d88c5697963535b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00042f28f9d29265608863344dddd71e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3698e9fc56ecf2b58f6c867c783916a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd022cb700ada9602dfb910ef6731c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb59da7d261cd6a912cc7c22499b28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184a24b06c91e77c212389730baecc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d9402932bdcbd95b1a1f5ce0354ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c91f0935697235c004ba2b62a81e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b47c4757d53f318144c5596f51215a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcdc72b6e18d21e3ad786a84317ea7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f90ed8b761bfe9215effb3c7e65f26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfd275a3d338a26f60e63a0b5ee437242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917df997058cc309e02572bfa568695a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0ff05e635f2e7a3f180b351ffb25b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4056e9f81bb6248752dbefbce24b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c53d5eb2b03042507441f85d9ce5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30c3b4d0492b52ca78f146552a9567247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c0f04c1110e3f5352d3577b3dc617248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29980a2e18251f87d1604aaa86b6f2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad27303da07981bd5d0130a3671f072250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d38d755549226aeae64ab24609f07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751fa052386780030f6e873ea9bc0c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c2b2a598260484594558943f453b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945a06897a9c6bf48c08fb2c6ecd8dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152719c1421fd3b90db66745cdb6c7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411c9fdb9c684bec79ebcbcc75699a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b2ef3c5d43f2df8c034eef9b29023257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5315ba6fc464d4c3a024d50a0c03d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41150c6abaab123a38bd5b27eb30f55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a22ea6ad6a0b7af6e95e9458b20062260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576add54e049a002cfd0604dadbee1ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc9bd045b81d6f5223323fc80c63bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98567157e9a376f402650ab8d56440ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e215ad3197840116c2f9bcbfa44a05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0c4b245b9e1882018929c1c79b91b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d934e6c687e304c7b7f3711956a5501266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bbbf448d05430474057c95251beb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2ebf92bcc7b1470edb45820bf53d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4973bcc4403b70f45b5ea178dac6b37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4e68b5b5a7ed1aaa60d84e1243910270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a552407c8df204387226317b94e60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48364f166a6b38a7194e3c305bba09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591aa9063c7aebbe56694f842fc129c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b1f075b83a2f059377d60f909a6b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1bdb9f22da3477e22eddb2911ff98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7018be96faab188ab5b2eb9aaccd9af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab6feac0dbe29ec8901b800adb38c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7527d380d837277d5f390aa1eafeb01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01cec01c54e2601e77cbdf08a755d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e19f2579e41151ca18097f56578ffe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e317f048817c8f75fee8e845cb7b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ea0fab53392614005999998481283282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6002743597e7b2234cae0a6b15f5243283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cdbe7cee72dd977d3ded5ede0706a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b10f9fa79642e033ac1b8889944c16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ae14455dbcdb938f646d0ac17d014286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6da1606f97d07826b0a273598f627287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e4f8a23d91542a13232fe0521182d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251ce0dbd99e51b81be7f63923938a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bf18ed5410e58fb97d3a760fbf932290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a0ad2565c6baa1ec43f36c0779a37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca0ee34d6299addb2d631411fba13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414286364020169f3a93622befe98f7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984443f96a5a25b4b6061ede0b52cc28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c1d78fbb21775eeebe74925b4fdf3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17155d9f7cb58960c48cfc73400da2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8ac9cdafc2a093ed21638b2d7cea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57350582e4f1841cd5068da05d69f4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ec192612e2a80b26b02829e24be74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406821d3c06488ac53de1ba35677b61e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d95d919f449108e75a6cadd9a56b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e40ca4f4033773b97f8010f31e47c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effec4af032e3828b6a604c727cbe1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa6f3d4517ea209f2dfd12030f9068304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf584ef7a538a0474f85be69cefd31fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748843a65490e007f47a98217b2c483d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aea7072c791e55502e03545df80710307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bece4d0ec4c6580006f779184868bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a8c27ef557a9992420248e939a29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded61fb1eb168af6a263eaf889452006310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94446ba499ec5008e9a1d18716113ba5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc7438123ade2399f4300fe031bee3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b6a3b66e5a696d77040395c432f66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a631692547f2c1cc25e5fe1780631b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d4f8ef83cfbd31c3257e319d42403315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310ef77f8752254672bcbbf124fe166316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fae770d8dc8f71fcb7fe2c9475c858317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c42f98f8d4a38e7808b36d4613f1c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac1db127003d9f801b6cd35b9431c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ec3a3f75c23623d41a76d3edc40aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d424cf49c90004b9c37a8b333a5ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df93485f8bb8ccd22b6e8cae6cce05d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c787a6fdda9e69786f2f5fde93ec33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3921bafb0127eac615b616694b521e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa681f9f8f8f9c869bcf740b373d11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce66446b4159ee45375b9783c4446c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fc705fd71f169007cd571d7561de0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a498f61cb0008d805d31ad62ce6aba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3045a21d2a0145604979ad1a4798e32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26b4680147e505226df930b6448bbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea5a4d72ff61180842d0d227c46e78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1ca788d9123beb12a15e6b2c8d279332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9923f34d54e46e2a66bd8999a3ee698333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18f6fd2aa26275ff0846f620b80c96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ca6ff9a87e950d586eec9080db8b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b842233146e30c3fced78f5dbf8e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65283a71b3e2bd6e5a439a6bec37cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fe7777d42468243e91ab55d4b9fd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a97030f1a2f6d004fca57d681c816339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e997d83dae4e58bf59dfe7e8c842b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4067ab9ea6ef3c92fd9817eb79411341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e5ff6455d538afa33571529cc8f27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19c00cbecafc73e08d742792d3d038343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151029ff2095f7e841a38c362be20e4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ae6bd50e6cf58e250bc9b29b93e06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396a59e0e613e2a8d3b1155001098fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300ab0b382007bfce64256e6b573035347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7933ab198087a4dddee7984c72ea3e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b142a5222aa9a1dcbc890426fdb664c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874edcc504dd249fb809eeb30e5667e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41705a7275c8df12a6a75df98868c62d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25aec870a4b353ce34694c4be1a070352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4143137d3c4b578f44675ff1f4c30f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1d7398aa6f3b3605de728931a68a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9a907880dc797e24fbf32052fcf27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c5227da99f58958e65e2d7dbf0a2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cac6573fbf6740a562ed9353df7e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6cac9fb2f1e72f11325f9101c06cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe9d5e1181b07a214e794010ad63c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf1c056a1c497ad392101d3c81efa7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd69da7982c2dc61c4f6b26f17d401361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f4b2bf88912a9359095be0ff01e93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142a210bbbace0882db07cf9b70d727363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e07bcbcf6f93686ed4be60a8d4d36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c9d6071d3ea65c9f959813dacbadd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e176ec92882430637f7df5a5f5686a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedd30bc0661ccd7777c664d3d9d2d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f95b834cbb72fa598b140ba03ad0c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af9db59d8d4d39f48dbe54c899acd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42951884d968045d6654c24078c9b3b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f4c531a65bf52028d15059b8bdd6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e796c77710ab36d41b03123ad784a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a23856d9b5b964abc0471652202af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7dfb594d083e2db75cdff20df9549374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5fbf03253254e10ac7e1437284d57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afb4212579e748a59c090e604b57a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62a8bc45ac6f9b5a769cdee54284bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098d5d419f2c76959a635e4c4f05680378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bffcd2ee39e5c120f40e04cb75e4e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd4f057a794177ec75e28e3b3624db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361917350097621ad3ce17700bff0590381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e567bfb50bcf3e9f3f3db7deb053c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a628e529a5466200771c2c2cd28a3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa21e1a47a9ae19e60a601f7f0edfb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006db88adcc0df96b420906723f5f03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106e6d175ab9fda3699455ba9ef65f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e6eceaaad201c2daa804592c6b6f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e3755ca0c5cd730d479fc61c51afa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef602fd7f684199ebb33dcd06a31d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17a9a0cb4563cf14c4b0c40a8f4087390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfa03a3ba971dd7c0273f611859073391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1eee87a9ebc5974a9110ea12416bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defe690ed358f8079ab2ddbffc6b7cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46252aa0e1872983293408ca5248a28a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db9b719088126904fab93ecd2b4e9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770ebe4a041d1d9d319ba2dacff03c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fef22bcaf3a0f2de093ed832edf99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecfbb1be38f911599fa999fa25edd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b8dbe4287ad4a455aa03e2c19a0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d52eb64ddd2e6b7dd0e31329db464400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f783baade84b7dbba3038a327d540c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3a34cb9b1de86bd1791afdbc77eb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb08d9d06734c17e2cd6dcd2fcc354403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37450f297ad8a20f3177d3287e88c42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbed481bdaac038aa885fad7cfc3f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190206f72706ad4e354ebed4e0ea1c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55207899fd403e066e4a452b1397e7ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab08ea79792cf198c4949cf9351b5f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b0c3a63146bfe2b67f21523588ed1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f4e87cf64f98c99390f7cdf29a681410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135c1e7dd769c0bb930c579b3e87bc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0323059cc52aa0a45d289d4439daa2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d36376dde3778e4235beb7e394bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59590e1fb47627815bacf658ebbf9aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b629021230429404732ee7db7a8075415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384eb5abce9b162c672ec2c541158f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37296dce8487ec4ba01b0c47c1a0e940417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda334cc1109169ee5b0c8dae87a8e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611ed5176f55a59cc58da9021cc0362419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdc193640b57fb90e7afa72f6f8caf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608577b8cd015f47d1541996b7ce5c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e5870906d585beab486ec35fca105422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ecd8271e03b46ea8239af7276cadb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2650c7d41b0d544acc0f94ba9b3bf3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fad6fcebfeb352d7ddb21ecb97c9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c56e108f0007c45b91346093e2866426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85d87dcd32f5a70af0dea4b1274b06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fb6f0d87b662602230fed9e03ba61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b480e8215eebeae03f3644674ebb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50c5450bb567850482976f6d2f75c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c578ac64d43ac223506664aaeb40f05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a96e9e5751831afd70a90dd621060432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3bb5c699b1c0b6971bc714be2d410433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86db8252110e033ed7aa479a16ce814434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1df29faefaf75091ea933b041a8f14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3f547c0598929177a20819eb27cdd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0862b4ae9c93338f910176c1b6532e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0ba4d038b26146beaf28fa2b29481438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b727d0b6dc59f5b5b908b88c8706e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71157467bf0783c13d369188115e2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbef0b2b8c73fbc9be60fc357f1acf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ff052195adc01b0c311975092ae51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de65d55cbdf938c47b19cd6d62f1348443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e667a0883769a8391d53a562392271b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895de3d7783eb69cdd3af91f26e1a6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9d854f57b00bcdafbdd0589ba755446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebdf75150d0f95ab3a4d9b5a58b884447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4f0b066353a468882c4bc1157bbdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9146313dd97ec0eb299c929b4c028449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1a7a518b164f186d69a840aaf095d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96905881f8151117fb0c7111ff033128451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb367c8f35dbf2cabbbe3b1f60749a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b941ff24e3fcda92ff13c8520df26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d60d2cfde22a18925af156b5238fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fef28f23ddc2140ce5adc0c7817ef7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3508b4330aa56395d77390538c4103456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d00f1a009ee3649c923e84bcb8988c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855f4dd12db1db8d06181126dd8797c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c53a957db06f21b7d89db7c038d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd51a0195574fa0a7137c0ef53b582460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dc899b65b93ed2d674e6dcb2a8015461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2aa618ee4db64f3ff284dc3d19fa9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913e55b6562f0b5916478d463cb83cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aac494a81ec655a34f8d720ce9468464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d72f408be8faff6c3fbd954b40e2dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b74fe72de2d0a84b51b073b052243466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a0f7609b5d8c36b289379ce9db255467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805960a3e44cf3bb9b9006bc2331dd9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcf3a9aedb5b5c7abfbf8da6485d22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874972ff0688b8ef53f3c30d732a969470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3b52d997417e573060122f40df7f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a5e3ee6223b25fd107a1ac0376942472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86203706c7a7e655b14eeeb15c0ab30f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81caf5963a0c6e3d48b1ac3579711ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faccf28d450616c378624928c63db06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183656237d79db638a903486a417dc1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58ad328d508ca972c95b17c3023b35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f13d3e525418aed7ed8a5572b42f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed25684aac19d8308306a03a51bfa0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abe7c004d5ea7cbb72ad868e3aae6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b02249d4a3f19c65ffa4ed6366e5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a647567471ee55c629de24c9a4ef40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638715245c2ac07298a6a5d8ef8b6c63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ddd3520e95fa0e85283c2adff11a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1b386d72a04bab8b250f497eff23d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b41f1520c94347070534854c0cce65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baee13571ac1e126f4b8d96ec93bc17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020379783778bdd717116c00ce1b76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f8432e424d47eaba3ff1e44e94d32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e976f6cee71293ae678abaf298a01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be86a66c9c7367324ca221f688d945491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60f7d352542b7d72aec8389c5ae639492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778dd4a4075de1906bb59838cd64ed1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a27da836272fbf4e94f5fd2842048494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f623b656efd638cb53c1a70896410495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac7ca7e992d147e0731f69dbe56905496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d4b77fd5ac59d7d283f0ba0ba1bbc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5e20e2473c0a5d4a04eb56a99cefa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08540f0cc3ccd6547bb12ff68349242499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f596eaa007a5b2136172c924e300a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72b9933c5c131d7ea03a03ae62fdc6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3829296400b0a4ce2b8dd43a886526502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb602504a11aa268ebff58e604768b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb4c0fc08a24059df1828e2c8ab52c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3a422fbd64800bc1e4096e0d325c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad45b2a930dfe8e43ab700e9b1c40c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874775dea1c6f4cf618241c76563960507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1bf415ddf105ffe6f3883642fbeb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830919a43efbeb2bb9a937340233f97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb4d3fdabff97195232c61cd7170d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b1d593f51fa871af2b032b93ff4fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3b941057132f9822b88297a10c2c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eb860c568fe9e0ffc46e98f03475b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2886df843fdc6c5f620ec8d23723c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deb5ce3d272c6c750fb5f8e1442338515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872c55a1e018bdaa4dcc37369f2aef7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69ac234abc6a10bbc187f381a68544517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f38ded6fb1bd6cf3378c34cf18ac7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d7dfe0f1d00d399cbd54acb8fd065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1bc969825c739cb385f48bbfebfd9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f672601360da77e4f6e4867ba469b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fb4bc5d2e3aa588928a33d7a52f68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec103437a3846de616081b3fe2dd607f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03012f48fc4fb7d9376b1f1e1d02a40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf12455bc0019c57eec8fec049ff3f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13bae5f4f74b1333db966dc71ccafc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566cb28be353b01b9ea4d926ef34864527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ddabd00398c85011c39b7856a1066528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4fcd9dcd062b4463b5c76f13e4314529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac846b6cd5d15efbbc7bff592fa66a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785460bc23cb6b5935ca509fb43f037531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75ee20a7c01b0c9ee5ba62c3730745532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc144156d8b7b5031b3b8d3e4b4060533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd776881ca38d60974dc94ae3ee7da1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745be71e54c80b3effc01254dd9eaa1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bbe2d3bd9dd5f86779b8f4116fee6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484b3ce0ec2ab4892ed62c2453e6df4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bd18d32015f2f19ab7a931ee33542538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7abb56426dcb80f48e3796a3af727539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46424cbfed0061d9c0b25e6b5a128e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920684fd9a8a61dbb7a72ebd2c2eaf2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20131568fc3a77be20b1e99ff2efaa1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e269a031a817b192d68b807381c40c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179004be520d1a4b19baae375704c24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cd17eaacb11e26dc5dc7d51c65df1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b269b8e2e421b3f7c356dd0fbbe59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd2538357928853da63d6ccc3d972547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e539e47671786e611482f87a582388c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d936b1d8507939d6589f9ea2ba8434d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5d9220d26647cbbc92b9244cde0c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d558e2a740b29f9fafacda990d1d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512d685a925d27b69907b642b13709a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daf5bd38622a52f1cfd89e5f6acc46553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96458d4e4d1e67e3fe541852f59a01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5dfda36508c4bbf3e7ee04e511935555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a89ceed279810e4ab5f99ae7add923556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefc525f479fb9a65d8a5a3b44103dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc64c352add35079c161eeb59dae76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c81164f9f25549b80ae102226b0b17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34a7f2d6999b211e8d0961468e7790560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2688882cce7d17799f78725eb2f277561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017565aebcb8b6721a378f8033083bd0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da2c1c08488377d3274e2d122cecc9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174fc171e74b5c2ee075fcf53196941564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c23ff1503d6aa6db4d80420fb8df47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8daa21e016abc71573fd5fca00b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54488144438e8b2156437c62186f72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaab1f825de34f5c1fb52dfc607053d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc028f4d9cc7c6b6e26690454a6787e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eca9061db68fe82c65e181953acb43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc44e5ce505a27e7f25db2e401a879571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55321aeadbb84ed28acb93c0e81502572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ccac6bc6165dd56af41a7c5e86d97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03764230034daf6e0be0076882d0133c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe95cf30ae0d7ea70f3578a38d22b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37797f06d099787ca467700ed7f2b33c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df036c71682e727a5f3b6f9042f23dcb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667de0b7da8686990cf211a86e551e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab7d0eb2c5926a3546c3d31635e4d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe43b08bc15b79b05057357eb9822b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c272ed3002940dc2f249537568363581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc141e52e290e25c925815c627ee71e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8836c4158cde8a145f6c0618a608e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0a91dbcfa0720def239902aa1d6a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c51f09f7845694644a2d9d9ea286d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c908ca6eda2d85231877c5f0dae24a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8303419b5bca94944b991b9c5194c6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a831a8c467b496009ee5ce52bdb3e82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e16ee6d399c125464a722977e1294e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62a42c7e429e8b6f58d4678bb160f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee67ddea18418fb9554a969befd8bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817e031dba83dd378ce17381b49a670592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec675cd04458ea58420481251081d8d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9e3d244de45dd053ea488d22a53e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c65be84356b633bdab5dbbc78c62a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978f8c00794338233842d2671297597596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297da2856a743c6b7b05de63e2615f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade95044d499f31fe370b28496be835598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169c4ac3387b7c198fb853fc1d572db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae947c83a7334e5a0918372632bd4d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f27b5caca900db18e4eb898c581bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e7fc6bae9fe97fbbc764411f5bc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f9f4131c5b72bd29828b69f8aa9ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b72e44565854eed474e2b29902bbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a01b2d1c024be87d4a7689dc53fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810e95f6bd112914951c5ffd4be584606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5787ce6d179b16cda00eefce7efa0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f42ba8572f810b0d8d06bcd8e8b63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4d908f46ada88e0072b45d8edb7ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b118509a13c5dd70982bc8e56bf882610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b485372851dbc768102524cd4e2defb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651228ab883c29e15c88843ec5cf1b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1d31c19d16c48e3283d4a86178f49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929fd1330f1308d2e305ec8f2df4842614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63d985432bfaffd3bac4e1e616981a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e004e8677b21da50a20e2bef6d386616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a674a5e52f7213bf0a4bf20e5c68dd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f976c44b88bdc73319b71ad0212f5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e5d7c35a0989125fd44a0c8ab5073619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465978a57a991747a8ad395d303f71c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e2783e759f58183c84f06f84a0949621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257aecd22b8a55eacf3d021674e0b02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa8af8413f752d13dd7d377807444d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190832d68f2703462d8e4a9d46a8f1ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe03e24c3c3b0f1b94f1c5da468264625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e71d309df2f94a5ef7160af379f17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8fb12b3ee04e76a79814846f4039a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e88d4931fc220d9438bd4c58133e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fa0cd7660085e50acfe135109f5fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316356902042e8b52070ea14b69700ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f137d41eccbc690af18195384f5ae94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d971cf5b87e98ea2ba0f8f2716fba7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a685a238df84334d1634db375d3fead633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd5747a2f7dbe9b590b47f1428eccc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33680eac8603102ff6e666604d8033635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a3d27528d2410acc93132aadd9ad3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eec46a8f42496d3888647d53c9a857637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73077880a79460a8da50c2f621a5a18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10eea60c9020c6cd16d03c47557f48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16544a1038b9ac342a56470b93503866640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc4ec3e33caaa414f6846fcd34ab50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467a9257f4404493717b3f818956e14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e90c0e0d709517d43eb7ff9241189643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960ad54bdd23ac93a1397042addea9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9debd0b76602b642a7948bd3def72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fd0ce6417e0a46eb426d82e5c6ea9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fca66dfc47a50aa827da4255f5569647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bf57a87304cd8dc8e5e80c06c9a8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acb2719c59e3e9e8942c741f82a605649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b451a92dbcf43082763eec23d6bae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc134fc5192e3bb8f0ab5e15c321f2cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938a0e590fa2f4ea9ae8a00682252fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f545d8bffc120dfd97e0eacada29b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b712e44a0cd92bbb6444d61cbd222654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead1c43e812f9ca4036cc59dc0fc461655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195f32888af926ccdbc777409b5bf1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e524f292524c47f84629c914c018657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c2074d606e41ef56189efbb7c650658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693813748b3737a00f1fdb0d0376ba2f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c16bc561eae15a2c70576e59aaf11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1165829e5e15c75b958fb771adce74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bcd1d525366464a23ca99065c9c1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab3f53eb025ccf2631241665bd1bdc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055146d13c3766dd8b709dc6fd6146fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d16ebdd8747208391ed342d03ccf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979b2806a8fab5247b6156acb1dc119666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff88676dce9fe7438172f0cbf0cb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8f512a3555249a9f0e881d4cc45c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fbed12acbf629bc3220f1574c30d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e592a756d13cd18944d9223e10836f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc0a71c2c4c2f418337a4f3c78c92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f7b2ba9e7f1d83d3dc3d9dcfb08bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421abbcb3d014e1e520e710303c58f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51769d3161ee519e923f16f3d00a046d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b482465eb291203c5b248bd7d81ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dd2dad31718a85bcb5bc4721cbc16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af4ba1b8b0a40b86053330d5b94a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93433e3e2c578db9f43d44b582f5808678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1225e59d97cf5b64e214871ee2b06fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd99e2638361106cbaa449d9849f5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb185969b6afab4773d6613060cb924681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f48eafd5b49a4846496602bfa6e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ef32268181169efadba875d260c3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba46bea880f8aa0120541199499d9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b713535a24e8b0dac694ae233f85a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34a02d729b402dda80f6f66e930a7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54df36a0e222b12dce6a5a34ffe0c5a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd57719bfd6927b4efbc8ca5c2274b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252af646409b5e0356257210aa5a71d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaba22b928e276ed1b8b1d778b234e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7732e62fde988eb6a4a75da3bc249f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bcc0eb4bf3042aec597735b0f613c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835d8ad35efc5b9e1b82df026da461f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38c1c6009e72fe20453d6e6591fe68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e459664204e0e3af3f79f1529a54bf6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458c17b724a1294d08137ac35e3c9d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164052d24d094629c8baa52c870d064b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd0956c92e58563b8773dbce9f51b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85632c3885422b18c817ed874ec8a41699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcfb9da099bccd09517539e7689da6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be32c627a2fb0bbd2f4cf959c02aa97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43404aa231de9a295debec05b220be8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f242beda684d0c8eb28fe8d84fc6930703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa541f15d412269e3efb0450fe550e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e67f8fd6a3124cdc6f8f16dff2225705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85d86d89924c8b04bb61c47dcc8f9f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc740fe190bba1ecd2a3ae90460b767707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e495b1975d3cd8c9054982542f6a936708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8531dc074a73dea2eeae71fb34d31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1005160388fa42acb7d0a8d0239315710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd495e4177ae77d850fdf7f5d8aa77a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065618a0dfc6e95c1d841eeeeeceda4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba359ac6a01ca33d0af6d018c26b8c4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67d359ad5ef4872197f58739124620714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64401328a1746d49c617ab68e827c7f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9458589c718991bc547b94c4801e5d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41627f064c87b8f466b96efa0229203717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdabc768cdb4c035f7f057243bcdccb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f057c4e4eac832825dea153443c2440719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceff87cfce05ca5cfcf0e4eb889300720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185566dd82767432961daaf1fab407e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b97bad0e777ed8db699a9aff11cbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0a4913a76f8367681dedd68ac376f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493244b03cf4c588b8f3771647491cec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01b52e4ab0c895137e73eaf11202c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba15278603a54f2bc6eeecfc85ad02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38bb829c85d03580f9dca6dc69faa0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4847a87da70128b5c0ee96ff39274c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53136cfb26f3511838ed67c19f52992729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a60760e5b1569120c994f942c14ad6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a9c68c7c27f2772fb060cc3080d46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08e20a4393731a7cad4d2f2014ec2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1f8809cb49393e3df7fb05543c66a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01637d84176ccfa1ddf542d92ff23ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de26bc6a3f7544080c2c16826d4d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3674b13fcbe846536a52773539fd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ba72b7a32c9e8b65aba6d1a8faf8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207da1a71f19d3c53c7015c496643e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bf1ddeef42972b913938957dbea7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898042490feabd57151b0f55f7b0fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2b70ea4d46f02911b248283214a06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a852b6e21323c1cd691f6f8f132b47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc23aa993ad3a26f987303c43abbc8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a978cca4e0b3e4b798a486cd0ea053744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bcd342fb484833e7dafedb60970e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b685628014afbbf83fe39936b75ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5889f44ced4635d2ebff6c89cd25d9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148f942a2ed1cb603baeac2290a64a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679ae0120523d74dbdd3047b9ab2846749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31d2f247e2611f0f369af53ed874fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869beaa0f3fa60e1191a0a91a79f3fc8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b1bb729cdaac1d4643bdcee04f9bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96257092c1792aeaa269225f32e0ad8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd79a51e0ce0f2c17b4abd02a26e818754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa3fc9893b019563150b214abcfbd7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e4bd7cf14c4785c1dbf7fc1c6150c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dc55abd485ad81ae10177a96268bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255abb6439f70fb520337a1030c2df5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a914ec012c68ff93ba53b57f5c29892759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0405495ba3692012e753c9b24142725760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c51f68ac0f98050db213986bc8715761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e22bb569130109f6336c979273517762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cff0c2f6971d48e86eed8839396691763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc3ab4b0f89d1e880f2581fc618699764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67366badc2a6e83ad8a1515e39128831765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e37a2a503517399558a79d832dc81766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd29df41bf93913526587f974f5fe4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec97a0fc31ca9ff205528fb1833940768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35bbbc3d3bd7c55df9d38b11181be3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247092881055dbf54d840dce86aeb06770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06888c2cf27084ea306dc683bd8b501d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c562a0bd034a60cf73d67678bd83fe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8794a6dad8ff340e17a378246adea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dd1e65f9e846b7c9a79d7a715defe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cb0383635ed2822ef146dd7d0ccde775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22d7acc559ec6c25dac552b03c6cc0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90444ab141ed4f05706358e102c29c0777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>