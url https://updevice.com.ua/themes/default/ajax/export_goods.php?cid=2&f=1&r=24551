--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c62570bff0c3db4944e4d081a3fb441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba74faa84e338a91a772c0be8c6d382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf45a209777c0262f217a994c6e3f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027352e392b9733f1b97bd7232b99d454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d86d15c351431833899782ff2d02225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89968c5459e11d9c4b097478d49e13006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d89bb79353048eb995a89d98924cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba9f8745f9722e02ba6a28b7bdab978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc54f34306300275fd0909d79fa9949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675487cdbb8c19ef1eb26f338f81b1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036306e806b9a45f932ddc88e80481e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee266cf796acd710d03f43b2988249b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efc5c44ad1c713ba7107c87cbc6b2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431723cb45d329e12527690c477a30e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef65d5a1e3ac70f76aa1a80824914115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31587c2a232a4953594a825832bea616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadfebf0aeed097b05c8e022a45328017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db31166cae3a65c865dd15ed372eff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c16d2240d56eeb20cb517195aabd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafe8d355226273d712ac16279c4c7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d2d25475bad6c628edaae0017a7f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988f6382ddef9aa850c2d4be7bb6a1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791464bac3c4f53680515e3d16f70e6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608665fd858d5af688d26916c976490924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065031bbeaf26063f0e3980c5065fae525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aa67a7c9fa2e3be53af1a9775099426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec48c8fb02a020af1d6641fa672fb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88de54cef3118a4ef3681d8f6bffa0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f565bed81fc3840faf9bd43615e4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec86b0fe9167d220b655c25957205230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44638d0d95c787a563fab871ebaa38cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c99940bc6d843d0053ef845a3795c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fb5bdfcd15f71a194ad757198be9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333035e426f8a4a769957fa1d487b3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03fa7e5044cd15d989fe28a3100e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36b4af6342928ed1f265db1e2cbe2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787ca1db79aab83d44bc0c8fc03b34937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7251571aacf49328369f0820f91601838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2e0ce32730e218d409b03131cb9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c7501bfd55d80fa989d708eca378740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880947c333b9677a67eaa5ed7e64093641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d01200d246e1952dbf7fc57f4100342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b78ead56c5ca84c2ae7bed8f533443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24705fbdd1396ad0c420a854e6bad59c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d39000e6da7e47b67bab8734faea9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446439bd5619e091346b447795b208dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd00c6e61b69ef1afe491c63c4ac447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2bed583eb9f31c13ce3e32cbb4fd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e0f93411ebb60f4ecbc1e68632c5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df057b42d52cdb74b088caa56e57cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7a57fa79992612e7253af2b6ab79051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26661f468cc08612d376bc33194595bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc5a1bb6b2b5abcbc5a27da799c4ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a19d54315c70e54b3ed3dabbd1716b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078a08ccd50ae75e29f1a2eb0958e5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f0af9b39ce8f86c44b327dcb25d0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d825f50da28d04737bf2311788ef857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e2845dd9673078a7cf1bcaed7678b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5e97f3b30ae2e5e849c66faea54b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612584eca133b1866fc4ddbfa40fa70f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e9477a21e959cf8300eca35c59b7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8980ce6c4fa045783306d61791cf9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653276dae0a81ad32c49c0256827149563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d83e566b96945340688e2011743f0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94834a7ed0b39ae02914d144a407dd9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e55a219458174d183c199ac10fc0f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823913ef6570295f4683ee044ebe955967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74404bf00f551289a03931ef67f8f32a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2f92f6774e1d5c4ddcb598d8c743d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9f9d388fbf764477a3fac0322404c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d7ec52f02995926dbea2e380971c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfc0254f60409241a299c8e72aacbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e2fd4e95e27f9f12321cee4cfd6e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768d57dc58d0ebe1812e73e193a9c8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc66f4e05fcf71b988bd5b1f72123f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cf7932d02224a8b36f2abf2d869f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae597696da8b659e24b8a602ec6bffdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59456283d0d0a04b8d52a3bf5ce26878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea712466c11575b9b3ed492f5735a3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bef17a44623da880274ba5a73ae91c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3e938f5fd7e0dde22c525a9e65a8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267c70214322a3facd934f30c8c7a5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42dcb48c8e664352dd03b40dcfe0f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e229bb80131bd2ea21421219d2b4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391aa5aa9e276433208c6842579eeae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5e38ac6637b6ede317aaa1e0a7f2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40ec05e9d3b7ae93b5531a11fc644487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a62af7f40feac8085e30bcd6f1800888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c1db884060b3fcb037243d4cfd2f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b42e571ba6169aa2bc1d15d425d14590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556134968b77239d9fdff911cb466ac391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee4c47a6ad478d0232ee18c58aa5bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d806a2a63e797aa683318476c0ecb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3552fcb2864b23852dc207142ac2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081402e7d73e23978b1daadcd511acad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e689b2f8103ecb72f4d6859c7d82ae396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dd8262a3b3ed0b76a507a421325f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b6039122d735b940f48b28615e1ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a000de0d94a39fdb0c61a25581b4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a23b10462cbb5d162d0774a0a74a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372098b15b181ef161960491211a459e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64284280ccb71b9dcce75c2b1834689c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da532951ece2510c44cac0f14fe381fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfabaa869697a14bee39c9c86a5863b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee9d616e8047a3a7f8e7d2a22da4ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee9ca4c74e051be295d12d622adf61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24816b06286b75d8a9b9d7d8087409107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9871b6941b60e4c8983fcd615525cef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99f6d767ee5ddbd542df5bbd562b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d2c035c2e93ca26e7854c4d56f44a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aa13649452fbf5bcd63c840528ea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11656f319db59131727d10aa379664112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076c44bf00e0c0cea63f42f1ef2d86f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81017112b93f6a9b25738f448149f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd326f8e2a83eb200ad06ee8c427a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90498e6df84772ef4b23a4c56284cca4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc499a77da5363a0c7db774c27b21cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5896697ed65a34177d9b40751d571118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94538fc7691c79fd46677e6878d63b26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579451b267edb9f15aee9507aa62d7fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40063c8eb4b48d0415f65a959a9d79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be28aae6f08a1e28aaa50c6e1684ded122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebfdb78f959e1075b52c741ead0a0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102162306490ed1d41ff4f8706a2b392124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faf5464da2a088d97b1c0fd8234363125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b65822e64b74218b67b1f6fa67b2e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d30cfce99558af8648687f2321a07c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742c19ba65635c6b7c97b244c81837d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f43e4269787db94f6d511c0cb6814c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9704c0a2706cc6d1b44c3e6b895f2ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f942a3f19b599c7ce004894f92b16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19f45b60a5ee88ba76b2e218896cc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3e3545fc7a70cb908efc8131ad25c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56923fa6e9dccd08fe5bc92fe2ffd26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb8d7e5db9da22fdf01b2ef48efbae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a915b736b01d17771d3f07814730f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37004e4ce65ef40619bb77d074cd90d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28c4b83b8d0037b1b23b24ea78fe87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be977475205ede9413872630d5439a74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1d81ec56ed77b81892395b5e43dae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b16d5d0a238065e82839aba0802f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7a4635602ef8810fff2223d5f2cb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884ea57e9a1f492392dfa85dae9fe78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa3aac1e53aa2b24dae6d0f4671c53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d12a9eefb641b4b00393c3c20b6c9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf63ace40942f53f8c337b45712e87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e41ef5889ebb4ffcb958706af0007d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5aea63eea286e0149ec594d9bd18c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df7a030faa8abf98a40f054c73a3a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3147828a5964b3da3835654678a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05136d8ef9399dbfc8727164bfda8b02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4ff56dd395b0ae3891a384d072c7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae2d36d34afc67d6433d23e19c416b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4165c0581ec547bcdb917ee611538154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa51e313824dd99a33a70806de99f50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aa60faa673ebfd742d9fe79773c5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1904484857ac70b8e027de2873a9e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24b13a33bb3140ae6754e4f3f91b73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cf75822393b24db2971701b3c54c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ef7333835c100d81ec433c28dce34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23065fc8115d27dec28e56da67cb99b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d59eccb55908dd33eda10c30f612f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71187efb2cb5cf633f71611791cfb856163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707603edec3fd5d00a30ca46a02faac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013a13857c9e40557d432f681e5ef8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74774a1aed6929af0c7338d337d8e77b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01034736f52b9731670a31c2398c928167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903facda888957e4ffb8e729d1024d89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c173b95fccd0b259104b07b42d6bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f65c22e39643e76729a35be38039e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaa435cab612cf4bf5402e83f0b641171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9da1756db9d29fa8c8ce7177fb0cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab58bd0684030c352b5f19990ff5c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80af8edece448725cfc1af635b57ceb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e979499eccda5aaf6529e151afe570175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf5e794d7b36a053ff7cd31682eb92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da20ee7c4813882da296f02b0e98032177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0293be38fbd965900495e61e9cac6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25883dd2fd08d9bf2b72b5f17a67085d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d4f664834693d913b03fb646e9da4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eca59a456ae4a2e02cb626ed034a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8f56913ca4ad426a6c1664a63eb6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec341014f626dc08d483375a039c96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f0ab30d6cced8f0c27b4503758724184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891687256f3fe1d26240f421ae16f925185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d70e463a54415179eb24e4b534b21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17500a22d5f6b18f28d22ecd44358a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b751b17ba20482071413956abfe75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7826c2d595db2e0e22ed8832e5a1ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260a4a68e1a79eeda815e8781b1cdb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d1d915535d312c87ad029d3afd0f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4509f6a2081224a3d590ebd0a824f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d4e722dc166fb6b9246b823083068193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c8ff4ec86d7987853b6b4cf7d381e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b9a074997ef7e5ded53f126af11b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6b5b8aa3807c2eec26b31e2451736196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e9e7973b10eaf7656fed3d673b99a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f20cf5a30839e4dc5fe31b82d8149c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b9ffdd06b75b304b04208812bc454199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2de0af12ee7071c1d9bb037fcb424200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd95166717f253819e9159b90d8936201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716809e847417739b2a558f76878110202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdf93ae528a2289eb6fbca007d8255203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53825dccac78e9d04cf0c44cffb455204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e8af5577517cc12830f2d9500627205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa10f43ebc4eaf3e6c159871600414206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bbbf3e48c219140ffb1fc4c34a180207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6207afeff4640107a9226027950ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ec7ee7b4407f8376a38dba6eeb24e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab1fe7b3dc5efefd7956e0ddbea090210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6cdacf8b4973e6e19feb93d0c37e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b163fcc2767102e7eb24f714cb1dc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a322562382c56e7b0c8f1d26d6b0e10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346d033fa1979bf58f86954e71fc187214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061dc899a48019e90d2706cb224753e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e8df93b7f1e085268812b6651cea4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c55533de5210ab444c4160b7fb32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ece889512746e91d3d64034c5f0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fad3379556c2dc9b27f3e9712916b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea1d98acbaa90b1fecfc64ffc4ad3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538892bbde8243a1bfc801d93aaffa71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7f10d4b73a0d6e42b68f15469a24a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2c86d168ce0228c3250feac66fe4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a72532ba03899eaf2d6bd95ef59301224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463c71264415459c6a1deb223c6470e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d455707dfe49606073a997f7a8473d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac03bb7e2cfe52a4f6d5949d67408f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c52bc13618caecb899c17b0b949dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482599c9dbf6533e70af7523bd0cfe9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4eac75b3d2c15cc0e1907477b0cc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f7852aaf60965f40fe6f978ed7510231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d470bcea9207e597a144d150096be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21f4aebd7fd2e0bcd7335a02a47392233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ade3901d4da00a71f8141a0ab8c040234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35858fb01509519e84a53d416182363e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2844bde321d5854ed5c3a41514098236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9d8d9ac10f791a5b5675f01dc5db1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6919d1c811958b53c75cdccc1409d18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f5280c0f9e2c5c3d79ed372cc15c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979c3db33539b7f26e3916fc5211e58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e9de83d244eb74b3c9d42edcf8b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdc3210170682f1773fc06812f612a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b913dd22fcea4310206307d6be238c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f45801bcc6ae3e5c4ae5f8d8b5c57b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2b45a8cfb52bb95e3869fccc3bdea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ff07658f7ce2864cc72761bc6a2e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65346dd2decef31c2213214b3d2b2e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a591163b13157a60303d126bd2b328248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8771b781ebf6e5660c08184a545535249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117656745fd03b6ae4b448d5851931b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8a9473525cd153ff76befabd3233251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f585cf07ca35682c11470b263f66ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e71befab9220e8571afe5e6e8d21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125079db41dff307d9fb26d597e69e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e64c72bcea14b5749b10d3e2c604255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffb80b792c819ef8106c1364c9dd75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2e8b245bbf23a6e50f51edbcc420c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982763ae07ae2bd8fbea560c1f9c421d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22847a249f92a8d721e7054db82108259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecbe405489b55af251d15bb3375246260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf00b330b77748555cf667f8a58550261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d746333c5662d4469deb3b90d9fe33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8e3f42b186152d0cdfe4d7cff5e9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a34bb2c5c271fa6927af9abd977297264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f7ebab34fb4fa45cc5a3a2eafbd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a1fce423a8c62c279c8c65ce3aeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4eabf83679101057bf8010688e4b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ae02f7cd37cd96b28ffa9cdf5637d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e0ea45179f8193d61bfb5e21bbde7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff078ed343ed5fbe24b2fa628e32ffd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f99a1924d556cfd0c3ef3a3f64dde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c317ed059f958353550111c72a22c09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3174a0c6354437cb81be65297ce5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e00a6ef542cb2f1dc3e3fcf3f617a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09b945a5904176a506384a548d7141275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c579705659dba43172533c807040b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7852ed27ac6af2f11a71893658d41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813ce21ac8bcdf9ec7eac6b5dce4ff3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ca511bfa1de547d12452544afbac5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41100c63c25b3acb0448016a1a662a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7743068c03ae0dda37fa48306ca7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc894723072ad71cd8ec1a032ef1ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6e593de7d33915bc545f99215cc08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059849c3833bf895816d3d7a13ffbd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52520ffde2d23175a4a1a66c171615ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967bdb54fb3efb3234247e9871c1882286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13dbf1bd310a07a5c73e8055cb64be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bdffe646c1fb06908ace76559bda4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210dcec4413ea85e93cdbe252ceafac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249df9cbc34f6e61d8217f16c160caf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66348170331c9eb6f484c8a22dee4c48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbc26853dc020d05598c83d4f7e04a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49f5ef25479c3fdfaafe7a5ed677c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392abab317e62e5232e5d5a2996c1830294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82fc7b94ac7768669da40cc3d8c0fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43f8bef9f40549fe3e55ae12f480a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376d20b4d44507cb27143bfc9a7a946297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06719cc3bb0f72b37aee295247cbef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003439c1daf27c409a00058672c13077299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd566aeb90bed5f4408c94a8fee7493300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa1c39cd29922cc1a7b3de298542e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c2668513207bba48b93de07bd3ef8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6faa2f2bcdb69aaaae8b82c81a1f7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462be39df5f483d9b93a5127832350e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c41cbda84c30272e0d23cb61239764305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19e7b77d4a83073d1b1272ec3515cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c5005639988ac4d73489d6d5dfcc2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e111b523625d4f320c2c435ffced01a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef41d75bcb993b5d40b824a9ef0c40e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743eb2a6d040d5d72a7ebfc159f53abc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc42df2797af24988216bfd3a1a307311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d2b874d2a9a1b247a8b587b7fe522312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dffbb2f0308a3430b4a034968fe542313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364af52c8dc589d81bf01648e8a44539314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af757e5e48ef0285fe0e1f8c4320eaf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0a285b361a9fa15ba66aa46453d9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f8e04cc0c3b003712cb3b2d6cd94a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4c3f16752bd63a951cc099df3eaeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc69c485d662600557c2d5875f017d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387092b949fe77ba1526b629704bc71f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e25483090d516803ec8d857f3c3689321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc3963046eb295734878bfa5da0162322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce480f66c17e6608c2b0fefde98bf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7107e11ac89bb79e4ebebff89f385b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595410fe3fd4f9b074f03a7cce38f90b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed922830bcdfa0c2873077edd0c87c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69decb8c7dcbd98e6e3e2179f3f203ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a031027373bdad513012248bc3a7d72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9735da3f4fcc2f9d14fa661071f1f37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dd90f03be0a30e2d5142242f405b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd16a2761149f1ec5433d88e43e564331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e6f12ecda6e6f1239acd01aa5b164332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f6d1bfc3c7596ff0c677d7e03ade7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab5409677e7be23d0859c284fec30d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe90b5859818f8739ae27f86f7d4ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887a188e946785bf38f918cdc31f591336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751c1927077454e831b1bb9cba7300f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032f2af71398b676deb8ebe8b23b1b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79187d95459c94206d8f267330cc163d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22193953f69ec0e0eee1362e0a1c2fd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0619a04fbaf0b2a8a920484e78664341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039fd80c5cf06ad4e8074b40e32c262342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e583b1ec0ba456970cc4422dcc485343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fc02ab629c45fe0d736684be07126344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e96ae2bbd60b89b2ccce82e6ccaa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274ad74bec605a5504cfc3fabcb212346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b8a23612a5a767b73047080921d29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df253c6f45afbd2e1604c70ed07130348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d344f8b1516ed75154cf5e9ddc289349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9fed047d74a071f516e7953e7988c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d726a8a77deb0a0dcf0b8855dea6d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca99f5ec698c9f9dddd7a2809457e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec6466dde67b8ae83e66436a2daee9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98936027a560e76d2399478a1a4695354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab216ab744d3722b48cc9b28da63f340355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b91f53ef7bafe246dfe32bed3a99a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33285057733cf534dd8774617190d7fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6b7a61d98b2f7c5539d42aeeb2299358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aa40e836331eddeafce1709c9f433359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dca46895487314c502089885ef20cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bdd3f23a6c90c4ce58d6e4a2b7dcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea2acf35fdfbbec4c54bd372f6ba5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df5ac657b1a60e89e753206923cbf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1db1a4d944a4a5f6656d1d649b097364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f2ad4a0535cb30312a4fdb740a0d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee9b1b7ef2676174c74db8fadc8063366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362148d283b64dc6b0ac7965ad0b05a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8eb94c378b804eb62cebf807759e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf03f2dd42ed901c2ea7919c4d47f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3daabd7e77ba663503a590a891f848370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c40d24e81eae2770467183b12d9063371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5cbb7fc57b93a8f52c84a1f3cf67c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5c1d1740d067d4da519594d2a7252373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edeb1d437c9f872cb42fdec11a2230374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd0b2d62eb46c93559cac012a1f8c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6d83d9ff706a2c95522a3cd914892376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ba453a1c2570f70dd28673b28ac18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e7a32e369132bf1c888f9ba126343378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea831bda16f8661e5581a157086e1f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694db5555ee96b856ef11ec59a9c6d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996cfe547876ff8797c800ed095ff83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752750fcd320443e46ff9f0e2643384382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ee1fb4014a957b880db0f0d658b78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4a01a41678c8fba8c97069ed698dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567378bc5de043759b71811e7851ce28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8d2f1cf0b634a72bcc68c7aa2e248386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5c831392c58b55f53ed6ab97233e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cbdcee7c98a7ba50b510df7c23c2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e939e81ff882fa59e172a166d24caa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff473a905380f6aee458d5cb2755c0a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50281fdf59163417dd0b8101fdfa43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2602dc152ff47e1ce217e4f27c6c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f485a6bf2bdf91d43ebc4da0c200d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9d306590a9ead5695d042ef53c035394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b393662b652ce562467ada146913c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce36a37df8968aad35e1d96ab4c660396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfad1a9d2836cefa9d12c3fc426498397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767374f044c0386201683f34ac85a12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9b46c0ad4c2fa89939a80c32b9d04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fb2daa58125e002f18eb69140931a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1f59a6c5fec30eecd749e6c5d5898401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd302d38045376a0aa826d9a94aeff4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f177395f2d96a47ec106660c7fa4c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9c7258c70788ab92a786469f2ebb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b82b68df04e0e806347b857218d143405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a3de47d6a8eb5f0f74744a0f9ec49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ef42692a5c5d6e4725f77931e20ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1ba1018c5ad6eeb443da056c03457408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5029d3eb174885ac960dcfbc2f7fae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c4deba853864489606e7e5b403c1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3998e4f998b5246103cb4b0aed997e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da0dbdb83006fcb32cc22486b01ec5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948598d522394d1d051aebc1e1e14e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecad54451e6281d0a575e6c0d3086ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a3e7c5ffd3776d69ab5f790ac0df1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656accd519eb5b6794c73a254670ef3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e8103ccbd675fffefa67244e2bec5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ce163753727131a5fda8e68e6e138418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d07758c946d4ffd0c9bade4268fd47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb21b3ef62232288171c19e19f8a59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b671dc4a4b0b61b05fac204b86c733421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ece59ed6635ac8339446f2a27c755422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17274d5b5239d00d4f9ba787ddbc3150423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fcc9c30e672bde450cbaef7f3d5ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa39f96d171b5553e6110ae92a07f03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4ceee5b3f31d9161de30937d9f02d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095a43a8351e7202ebc2eb4e9a52249427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bd2600156041b339338d6f37ff9eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4ce5831d7a8c90aad11d51d52b872429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bd3a19e970ee09128b3262eb74d1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea641f65c96fca62947cd55fa7c0b4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a22f5e97a51d67ea3ffd3fbf61b2ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1f76abb1bb2b3c843762f084d4277433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5a1f42303e0d274659428ac9377bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f2ef2aa9638b3f445e77533a37456435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba3c9e4a01ac85b26819e913c64810436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f6b52c13bf4678a30ae8ce02fbe13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab44d1c1cc7a503a7cec050b63a8dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42877374a05644eeac080ecbb842140439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcf56cde34479b3691d016b9413bfe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003160b2a1dd8f9105a083a450497613441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac395915666936e742e25fdb6b29e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be5a99f5731e04c1343521784d5576443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371caa25d92c2ec68d5f455710eb566444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae8c046f830ee398592bd031b69ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc93870d9fed2e83bee6b36686b797446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8287b2dfbd88c6e049bfbf23e8ab497447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b026cac6e4b1627944fd99b2133aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5aeb157200b2d36f3fd02bbf8c577449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebe80e457e49b6d22059b19b1e5401450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa509001cce84bef0aa55c35c0d16c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e6808e6c89e753fb64ee588230948452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3247385419cbfc7af81b041e1fe2ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a86722cf4a44adbfd85347a7b452e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8360258afc3d110fc2aa1cd7938430455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e44d252a7f9bc792977b30f5b9b15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940165ed92071f5c5fec83e8dc13e3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e60c719995eeec0f51d3d619dfd376458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e978c04ed32a5138afe5287f10881459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7b3d2ad9ccd00d58e9b54b841e6d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a1fc889b69fcbb8585e7265fc3b40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1f114bb6ed5c9a6af20c8acc8959c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70380d5c0411e237a2707d4ded47e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136bfdb9ddaf87faa2a8828536ff2af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e41098db7603bf5a7b2b6916cfd865465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f1708c2d82165a1791df4a518cb82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a4225c2b98d43e6e96fc807dc151467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450ff5a3134a3107fa9c75d6146c33a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a3b837f4caf4bddc8dc8ccf84d786469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962fcdbff1c3fb854fadb3f29d9ee0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454e85fa8ef0262019a9651841aa30e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9404d98d3d951d4f7b7ae3bba59bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c859414cdb7130ac4cbef2d1b35fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bb569ae7232e83c863b091c3ab1a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043644d25c9ea50f27257310367297f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abaae3ca1309e5499d273603c20821476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f9693182edaff2a1efcfc02a12c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb80e3af2f73cfe2a7ad44c44785d08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b676946b7ff91fab0a3f46287b096d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9bd7073afd9c23c193e81d86b1cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d975d88a4300cb6b1620cea100f2fcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeac1111df7bf8f73d6ba6d09e349fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64e4663980d5d91f1b4da9269aaa90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a105e69de86e19f094c8383787fcca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92357922ed69aaf1497f5fb31a458299485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3052955f154d4466269f2a0591580d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50998e636b47effceec6f30a6f621eb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fe24152703bc58f6780076073d1ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fea3cef993d84b38abf427fcf904f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1b5180137220ee6e911ae5f6402f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef864d3d57b4b09ba0901f5339ea6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b0cb7bd66251b6c8c0b6e049bbd9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de04786014435a6112025f907339156493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785815787cb3bee09b9048dc190c539d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f514f61f66305a57d8460aeff1753e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c7e213907ac4bccc165cc919a1dd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe26f7af2f3c3b921683261ffd19cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0e45a4f5834283d2c8ff2f148c194498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cef1a198d33b4daaa7ee12c87f47d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a3c25541b02c5b069c813004f06a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48312d2c1c7b88524cb741c785c4c29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0720d161f16145491c44a73e8dd58f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242fb2a322f90c392ce18666ec2c34f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb073680ed4e6c88c0f12545cd0f71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dcbb98d2e7e40aa4302478b7ec9e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a02d90d2c80f5f1e0b2ec7f09bd64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc018fb8f12e27db77b5a41f84f6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381faf71338a7da69234553725ef921a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46f113ed999d6aebb435b722cdb64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e35f1c1b797c961a46ef1fe3ff1d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b224285f53a9a6cd0619f19c1d7ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5129a58589edc4575928aa78e3266512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2839f3eface13cf323ffac964e07b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac3001b1367ab381c7a628cfd278c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b74a11ba4ba3a466a669dc0967d4cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365c2458f7d922df8124389ac98192d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def59b9b311e48cafb1d30e7387eddbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ce6a6f2f948c8db1b16d0408a774c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c5d4bd390c8e963645d78e0ba0146519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdb712e51ee45588c240e3d7b4c882520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a85ebe863e544f277b411a79a607cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124170cf19184fa80df88e0158adc85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56037f09f69cea02c68e5bc8de85e791523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6466a0a014ed5a9f7b04f6919c907b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3336ee484f3c3ec44836e14d65e6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bbd21df7a0c948e5960843362138a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8cfd82e3597c830ee716d37b436cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29117b4adb0e24c0d43d2048ff36000a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b034592eb8c39407caa67600198d150529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e277dd5d7f176ce8a4d73451557e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea62395db2c5978b8ea2e3f3d4352cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3193e05a7627d710c41c0d14a781407532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870a30c8eafad313639adfb9247bdc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40b261c1a9ebe80aba1d508257d3c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c80e1b0e4141e0ffb42b948ec212b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94064a06dbc7218817749ce026d28744536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9807f63b4257c10a231d90c740f5a54537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9361aead78e597485ab65541f355d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da6330e4626cdf6fe0c4a9e54d42d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bb8fa2552147a5f6357744f588ae0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b6fdb5bc0fee19d3c5e6618932277541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf120b46f01fd66cde020310682ce5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94675bcd54ed8b8abd6d95fc0cd3a3b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f9cb3497da5e4a49532b0d8321bc7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac063aab06aec1a6c33176a5e45f76b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff902d3a0fc2cf25a5859ca60b9cb68f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fd75a24260c040df8df1d8e6f9d9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f61ef43a34e1c5873582714c34f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ef72d146037c8333436977c463f23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e2cbacd8a6db5bc3faaf533fc1a4f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149e4097a742bf257c201a68304e643551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183ae75ed7f580d73526c6b695661cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22469970711a5c3668c4346d9a5167a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f558a3d6aa19c298a4f048a06121a5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609298a54aa126e61556ee75c8d4d0ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ded635e8aee64344b23732adf87f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a12c31734a5e91abb22f7f1dc202e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419c91ba66babeef00ececa6d593b30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90f8f9fe45f8b8c66722eda0a57838559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc50e5b435759032b4e87097fa1924560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab30220f103fe786df2dbc79f6585c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bc2cc337af10b5d36068ebafa6658562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7803daf6980529c31764b97ceb2aff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1057125e6af72ca4a65d18fafbd1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffbc55eda966924d4001ffbda24ae4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28156b198363fe240559b87205e2215d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbe9a84b44ca9047dbe03534f8ac85567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faa43e3cba4f52519707f5fb735547568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc867d411abcace336ee10c9112830e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df64439a7813185f0e6bfc9b405a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513727434a98e57d523d47662fcad19e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091d09f83c9cb6a5a54d98f60ab950c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4946947c5bd0e471c83338ccc0c32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3005162186b1aec091432c6e92a319574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c0e53e2d6f3c592ce563a534054b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cbeee33f8b44d0f3fadedfdaeda65576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9a5785a3d65865beb914b0c7b202b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d873975dd51c30548434ed81bff857578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffbadfa1fceb3b6e207b2d655bf6e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a685357da4471f2a81f9f44d332f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3977e0743bbf3c6e03a6dd354ed66581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a572fa655879c2054855960c21a5b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c8ece68ca1d5f6ce4ca4271fda480583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175674514c0cba2c61a5b9e7e509169d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2c7041e411f9f538033855e4b63c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460ec23ab0078ac4974cea9b89320bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733296a08d86ecd7eb26a32e2efca37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de834cd58c7b2a24f5c5bd18e65653a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2c0e393784cf920259c0684d8075e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d7b7e3e09853d4e69835ef88ece06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2be1130291b766eb5f282bc648602591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431daf2e2217b00dc0dd8f4aaff68f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7d726016fba9d195ece982fb79723593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b086fc0a21a1fc00c5450a424699d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c1a356025cf308ae33c5a982a9122595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0642bc862471725b396db3bce62a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027291d18870c2d81933c292f9efb7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a66e23099d4e83d9ae23d8ae177db0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2ad4567d486723334105f3df337e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b190b57f10d36f40a4a87975a9becf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8127b8c04191d4e160e2708d5655818601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9cf607d3e01d88033bd93af65f359602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f894052aa4db662bae4a9967d8c6aee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9089f020d5927f76ad99f51be88ce70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89bcd387f3de06a5dcad2ea613cbe7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827c22ae1f13c494e2356c1c3a3a26f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cda087d5a54b5917010a5fbc0100b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e72fea8153afbe8e51b32cceaf32a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb92329021d7ccaf37cd3963db73cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb8efb2361478cb8de0c41f2d925b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3e2cbf85de1a3d87b923f9bf97f0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8fbbd5e298baf406334cd6508fd10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ac0719752e2e0ea5fbbffbafec24f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cd12bd778be99928ffd574e2b42af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c2c7be8cef2eaf9e9584c040641ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd299234dcb1d3652d27962c33865a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d408e1694a94e5a390bccf5fea5aaf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58f54b63fd86222d6443c9b75ebec2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24908cccf08fe405211f272ab91a08d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dd395ead68017a8bcd2e859bdf8ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c23da642fdea0124cc538cedc45499621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e2df8685077f9c79a4d92022c153e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddd231bb60f80aad54044eac7d2681623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a294d1e78c27d5014d2ad28a8b4dc1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf0bad92e2795c81d54bcbbf70e9ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8429d433fc0d7dfb1fa8944d1d0623a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2527c30158a57cd7f3ad869583f57f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cf6f9494700fc885e127b10860bc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642b9bac16e46bb623cc140f96ab6d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31615afa82d71b8b0e9e5b3978dd5c31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca69038c31b41fd545b0281a03f5ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bff4423a4565065cba9e0194f70ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34090bc7cc04e8ce20af89efac3419f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c121fe1e6b7d19fad375a2caf99d2a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ed91ec2be852ac4533f39b75266cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761d7735dacea8a1f4992bb9c4aa3d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08985676a3ee26587c669ef58e1b610637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ba3c35368ac783bd625ca24854090638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57749ee814efbd6f826b0b74b24a76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213750d215158607d22275e20ae0fdd8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10b1b5b0ddf216c940131ffd0d0b82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef90312179b330ee0f250ec7f1abf7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae8e812f14fc0ed648b5c90654ab9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8941107f96f1937cdaa8c200bd2d0d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a80127071c0deca2a1fca244cc29f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cb0c90e03114ba7038bd8aff7892c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1039a6bccaefaf899d230e7051373647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c9eed3977e76cdd9208d10500ea4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc21022e2b28be4065cc987d3b430c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e2c665e5cac21fbbd9bb8539d9b48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e35f674e1af263551c2298fce952b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf9f6426f7dadcffc36d8dca718145652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841eba2b9620fc1d7360c034fc229d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7cd58438a6a9d5f982c1e375f0c32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a53732857f9370dc911962afd7163655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c85b8bbe40ea22f08d67d78ca8fde0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c55e33ca67fd5fd4684431e03a13f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aac90b1c88f36691ab28184734b399658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e88106e5d884d8941464306f8aad3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969419a3026543d74e7dc7812fd1bee1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8fbd0d29b7bb0ba74455f1c11a03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbc36159cc284a032d37cafd6ac3bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3267e9353890b6473883c2a2637287b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b42bf3022952ace402ad008aa6f78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc0d4f6ec22116cda2e27b12d8be3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab7541492a30fccab105472d329b63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a84a41f48beb1aab824fb1b51d0dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6b7063c3bf7c53ce7c5c37c176f36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e09b1553bcd99c6ff976f5128b6cf0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2af2b80feda284ce1414cc019a760670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae913c885c6e5f42b21fdf629f6495671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829370c752e5d2a1f8647d792e5f37b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e50338262e4b6d694947212f014379673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58161a31e3b5bb6eed164aac442a4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b28967d7877794385889c28567fa6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae97255a7ec03d88faffd5a8e3999676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d991de927150c5a50aa496a50ec05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896e0f3535aefdbfd40c89bb05efe78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257151e4c7c490ea5a70e7d408b013b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb8a2726d56ee2341e6a87c9741a2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b769bad53219b202941273288e5df07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f27660fe20a53fe78bb17be08ca78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec0a875b97dfa1d143a43585b68c37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80533696651fa6cc2670bf0e13020b82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db114307d641b6377bf9de313ef717685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292e91a3c1c804b07f2b443bcbfb391686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359835d8a9aed6e11e300b3225725c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5be53327aa453b17a2ee873632a0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a297f77294309e86331a12c7140d8ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a939ce06659da01a7ba227e6e2c0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36d2b8d3c06b3bb9cd8cc273f0e90f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add10ac354fc2f52f3fcdfe2b1f6f8d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a12b897226f1909094895946be5f27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911fed0b96db8cecd87f2e736813cc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6bf721dbcab633e8508a48f150667695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4c4428f39e34d2158611929bcb3de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f464b47f114d18fe957369417b01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74735467ea77b95074382c2c35ec345c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5053c60aae7c31a78311f25d7e67df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d515f07fcc30341411b7a47ef022a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa17c0d119354b50a998db1864dc758701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e71db4c901a1dea4baf2a3f10feb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4918b4471a2719f5341ad0f6b3d62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d66db73f77b20daa1ae62ea30d80ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4012ab6c9af7676a87d3fef0e2c44e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3deab19e7260362630492988da1217706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6934e07c8ed2e23e50ab2bec5af8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56486bfc729bd0d9dab9e2bf8762cc3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df6c9dfed0f12517044e0220b3bc2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf28254cd534a4e25fde450b0f3590710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470819276e96db0062ab36cfb53b21d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6db901d1efb9f9c68d30442c62d03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a3e497a3760583d1eba8f87fa07ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e03828f3b288b54fde86a77bcbab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54ae9cbc9b182ed71718190b98e941715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eef7eb0d2b59e6f2a9909635f9b0bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1ab8c29e7fa01d0c8aef11d5547ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5fcfa19a62f524e847d3d27def6c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb03b54b7e16d58aa4a57cb669a2169719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90659111c94f7be01a56e4a7d5df8ba8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00214ea1c4371fc79ab2d2add2430eab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce895dc09fd44980cad67f51aab7920722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b005d358d1d49c6014d53e266851bd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd36bf9f50e066535ab97f184a2df5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf82b868d73297a09d903b872142f3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d56e61aa280539393b2b87ef7900c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add4042bee1b93fa8276b2d1a437246727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ee1891052c8814d621ef72bb2148b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a08902f80c1028816ce39a20ce416a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f42593597eec8ed89de1b8b214a04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e493a771616fa00112904125a263a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5abfd547a6837e93d2091f50f80952732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a4d97f36ccb08d39d2a06a049ea0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb31c7bd21e46a7fdde6559766a0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431b2df4c5e7f638d74273be637441c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58da6237e00335ce1773f975e90af5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bc297e0284249980a6ab3f4f8a73d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde2d5fa3597665e1c5f68731988915738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8309c19c94d1f26d85a6ba6e98b21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6bb7b07536a0652c719547a88efac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f2978e9335c70377e29ecb6017c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b648f62f266562daaec4051a125c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d3eb4510b80f55f7b40e8e72b1500743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7a27442b65487d2c6b47d1428e3c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915930ace6a4ecf105cae9dc3fa1c08e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6a90470d21cf75ab006dac5715aa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4a4eea516f48885481ec40fbeadff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ca98cd37dcb5f0579bdc2ee6701f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f6ed82b4183a41255c8172ae9ee1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce7d61acf61586dd2f25f564710251750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bae184c703bc94bb5b7df2f075957751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934f189f74fa92169b4be3aba2f21d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39ca30795638a3d5a1aa837d57e398753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b9d8dedeccdf8143696e3e753b28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2b89cba105da004e294717fb6d534755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d39a966e600b4dce2e185961479d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79941c6e667bdb6940c47cd0ef00aed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e8d2b5ced0207ea08ba89425ff690758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657133d7514fa91be06b0bec21d3b3d3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e454fcfcd54e586eb04485187014760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4135a1be69d23dc688ca8e8c7fc3a3a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a09b101b03dd0d04d83f24b16ac0f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72de3e4005a7ce6545471dc0d4d7f1b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb9bf1ee5d5e0fd068e4e8529a47d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b4da26097e80d6e1321786725034b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17fab3021f60b0d3764d7d05d3cebf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391225802ec91845915a41370084064767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8633802591edaf5692c0d29bec9a9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cbd0776ec236732829eaa9de6a6a2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c669bd6b487e7a266353c0f252bdb4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67010898e3c49e516f6cc2f28bfcb01771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9266cf3ff4c4b1b94bc96bbd17c19772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0019621988703661f0d2d977ce165d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b878316c7b8d96d4a7afb7f42db09d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac9f0807bb9c5ceac2cbda46ff8c44775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a53db68be73d8fda7d387577419c9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9fbe624c3ad58b72f973c795e0f2d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6edccc49b632fb6cb8ec22197e829778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca78a0857e326974ad2b84676447c9c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a197608ff11c476b5a00ec25bf1c52c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e3f45e7b6e37d7a82134362bdac78781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e327f830341fb223745507b158e2a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1850c030c8371bf769f321900c023a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18163f9863a9d17c58a5757ed00977b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e549413832375476a7a8ac217f2d54785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f956e3ff21227719b32ee9c0aab1894786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ca74ad017c01ff7cd1e40fef4fee8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e164f1d41e7a3cfbe17674d5b04884788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc4c2ee6c5f63cf3c336dc5fd054c0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e98d2c43590b50788c6ebb4453ce62790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3b4cfa5503bbecfcf543e5079e66a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2183cd0001f71acc4970afdeb5c18792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11e2e054a4caeaed5f5bceae39fb0e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637b5e3abca270f411788b13c1c8853794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3a9fefd691e0ea156a0f8d6820cdc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f4f7a40137da5ccf0e97dea0f98f6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57709458ca1bc1e2a4795e741dcb87797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ac94241ba025c0b61cd5029a46767798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9bb8fce954830f1c1486cbf31caaa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906b5ad0da88d10c11147ef7d5d3b8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183cd21c16d0f8c3333a93629a6133801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f012e4e17c08557ec6518876b572a58802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fb4370d51e9c3d6d02261ff7eb7fc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab0ceda48c9cc3b207eb337a1f8fb6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109fc69d66e3808e5100d63b5e9fbfe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11f6aa6b1f18101ddea8fa9a8ee75b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41be70856ce06d89d71e98356191ce807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aff4f41bd4181db5ca644eec0f583b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09126cd211d9503cc7737c36af6674c4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b897e83c0cd890d251d3a7d30c8ebb7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3568c050cbb76e8e368edc63dddb12811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f5b726c9cf8fade77dd79b04e54cd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14c7b229974942705b9a2d661ffef7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda05d67fdf7ac17e4540387a6d95a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fadfeec51c73081a14997af05e039815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e535a18d8ab80f93506bb6da6995d3e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883e3e29d743fd4c6846ce326dacf0a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd65ded822a7d763ff5ecff3cb5cb9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566a4da555bc07cb326e089d829c0f8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad5b26451ef074777930eaf520c89820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd60a6d98866857bd7c3dc6c2139e04821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15f0e923b89ac5d88ae1ffe29e3834822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903499d986cf3c0d3d12ec1e8c00fbc823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3e37c89ae3e5cdd3c5bea34d6f77b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2aab3a31a3b1d3b6fe95c3ed844e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0650b6cf4ed84f772ed5eaba692ce43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe141f12b3767c161b41c09f562de84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656e6dd2fa57d19d6dadf2fca3ecda55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d900411c509f737f1022b95f509707e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49962804e68c0cf3f2f3bc4036a5b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551105f30c78d4aeb6c36288b7eb4fba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa016aa3096d347b2a029041f98c800c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25504da0781ef3bec4e1be46c26504b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab1e3fa061e845a62d2f16c80ab91111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b4f02211c57bd1e4934692a01579a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cd2376b4f72c320f57ad1974351b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1fd48a84b8771758a98b4776af6a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ec8af6fcb65e326cc5d9d3a67632315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa4a46ad88a458ffd0bba43932a94e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922228d929661ac6be37ef7aff8011c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c3ae7de0f3df33c9959de3d81ae6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d80a48dc577755790e74d77ec425619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ad44f308628fdfbf484b15ca28a4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624301e92560f21fcced8aa667d39dcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ef30f206f22c6ff45b9393a06b13d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db7fa5135ade3e41f67dfcd0e39fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa029de809dc5235cd769c56f4de93f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5def27913a1ed829d0b9396b1fae325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1d37cdf77a55fb893c9b67af2488c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bc1bff1df8a045a6966a90da7187127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1abb978e729e68cc3c4bc82c61ede328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a18f9e3acc5aa359fb8047a30027f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79119ccaaf98eebeec7d5ace7b5a4a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d83bf9700a4cda4eb334f47221f0531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0363e1458a76d2a5ce1ff5c65c4a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e3d0429012e00991356d6837a257233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606a7ed09f31db9e3df210d6a21a59734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2166260b895e430b70c399d23e2dbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837497d7f712965d75be9919e15c7dd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183440a3ac5d07bd661209d1fd6f01c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f07c9a7dd213e68b502c533b080e5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c4684428f26c411a087eff49260039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33943d8504567415305a9ea25cb7629840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d76fed47169f9c9ae079deeb93a7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1d5a4c9769e905b24f789fa34d57842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd080969e3817254bde24892cb1e71a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2ea0822ebf7db4b26e4f044725b7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336b0059d44ba772146a2f36ba985f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76dc4ca81bf47da0ba1580cf0a197846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800b4e8044cc9d4be031ef9ce4eb30547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301963557b4dff1b87f1a7e73cf3bba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663882b5d09b32cdf1671a647aba5b8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de63448ff1ba2c8192e857de7e861f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a3801237f34061857a973e0bf396c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a5008af63b577ce8396285330d2bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7275667a29b898bbfdbb28b433ac2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5f34d07109ee71f0674dbbcb862ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5c4aeb5ee38e9265d6f28dae85cf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bba67ae306842872317170888fbae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09241e710b17404a752c8b6c90473157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cfdef0043222b0bc54eb31e70536f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23790b314d620834f6ac7eb628a4fa8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a89b1ac8150ebc020a8b43f850f50260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d622c0d34c997b5e10d5e54e8cd02c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e125c8fb20c8e9d6803e7fbc5088862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad42dcfcc94d183d89a1503fe2e631363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f8a0706807696ad0d63ce0519cfdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9482835f2fc57ebea588ef7fda9cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccb0c8065363c5dc8df1c34b593ff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206cbfa658a2ad7df3361437d9e3e9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78abe7ce7f0d15e6384331efa73776e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27484d37b6a97b1d66f8e2ad27cc9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1151c1cc1d686a908972d79033742d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0be30b98d4198012bf6d0eeb520ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb7a72034b0b6749e398c1f4c561ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d053b26e78076ecf63572081082eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d0a4b322b2c0b8593eba3b1d2020774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf9e5a248785dae503214d404779e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8e9873e45f3fbb89f792d15acd1c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49ca304dde0f88a4521fa1cefd105d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0643470c11c6324c653cf686acfed5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525402a2813fdec803771b73d00506179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277acff4d3527fc7b652427d520c479780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82eb25c9e988d5ea49df9651b7a15781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757aa9b7f16bd5d3b8c8f627068e4e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb7bce0f6d5189f36a0a624b76da2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a445982cdc7419de9395c3839b3b3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a368a6344cc27812857b88aed562185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99661dea92d107d5d441b61ac25eeb3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e7bee1ec4e937b32381a219c9b21f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb4861b7a1b10cea1a3025687febba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2735d73df7c5ac31865a87fd47ff2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0bc124532590e8e39eda3eff583a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1eb709e414395a7edba4cb76c90f8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687fe0f050ddf4025c97bb98ecdda6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5766c44b18f935cd321042d7698d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f6538d75afb2cb5234487e4ad449294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0426a5cdb29636dfd89746fe24a3dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e623aa7ecd8a229aea0faf24c320be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b499e5e2004c5b5a49934dcfb4af4f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5f361b082ae242f8c9b6ef3a12fc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f34d66ce7065eeca15268428d0cef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eabb4c0990507ceafab9d73815ce82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aca61db83d94f51be4ee45a34080b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdccbe159652c53a67f39f52cdab497102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16985a19ca44cd9616c2420049aa019b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c4620efb65cc986eac5a0f02b5871104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1284948b809ae9b35ae75889e574fc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49e139efa9634cd3e488da3984e260106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0c72be4871ec4239ecee1155e63ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2919a067006e6018d4dbc24d43ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6755808bf6f3f3aa9827cd3e841fd00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a15f02f45b294cccbcc2949ed9c21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55915d84b158b4c728491b4d35911b49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f824b2261043080db56fb9605ffa43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31639bc58d156595aa0dcbbbb5a05c0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d852fc098d1dad89204bc76808758f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bcdf8d317ad6f741bfcfb45f6320e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851061db5c15dd637463d24ec9bce026116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfca783ca5aa562ab4138f9d1dbe2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea27264b5fa52a4dadb299fb315d422118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e21ef5eddc43acd8e2116572d5b9a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a5b3670b6f26313102eded4ab7d49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0dc813e3d5c95c43268add5b39d7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2e8bd6e09663c6e6be4d4d264cd9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce9bdf2f83550eb667e9525f324860123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d723356f1b1e20b90751b93caa627e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f800ee387d1fe7b29d22f108e99186125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fc93d2cc2bfabfc856ab77a8e2753126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85fce6522199129e30561da51b55cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84fce9497467746d6618cf012706d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d550bc585283c6cfa3d31afa17ce15a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffa5fa35b2defa7039128ee4616498130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb682cf6102e680c66df1e1d073d7bfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd72961100337d1d7b28f8c2f11a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69285d05c8213bc09a4f9ae6e8ad2803133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd02820c7d77fa53066d1db57e1056134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cdd2e8eaa5502f65908cb9305e262135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f624cb23862d9b505d3f08fc4bbda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31370abe1d99facf14c541dedb326d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003da8db94212e806d8f5c0aa42806b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553796ff61fa4c59ed6665fd46aa275e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51ced9328c9d15501913d7036a496d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb157c4ae1852dcf6f8a0e54e7f54e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8fc4c20e2d1d239c2e8d3db597861142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b82e5af091b0e512b85f26254204b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253c87c1dd854aa941199dd91a893f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe83ed0f36f870a0cf4e51a2271e7aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc35c0645e6639d94e0bc3fd13fc261146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cf909ca892cb8b15643e8e4a853b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106138682973060ffe77004a48afd14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7971aa085d28e105e16f42fd70b991149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54769421fc75e1ea439b9ad1c96079fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea825a973307c5d39b6dc299a1ae9371151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869b781006b351bd4b1730593f1ffa9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962350191245fb5fd44808537797d5f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d15fd7383f92bedadea01d4dc3e5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb2edbb7b2e6481acf54bf3e110725155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219a229bd034506e6486e13481755ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aecbacac33a8720c7388ca51a7cf82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb536477ac76add1e301d3f27daf4b89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c90a83e0715c751c95a6f08f7fd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51d62b3d3e8d81a05d656a8255d056160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87015ee7937bcde6bd3fde7cedd37e36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f56cc7c32c985e9e9104e95e98d9e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ad28e02e3882435887a652f6e0045163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c6083cc45c464be088ef4af456c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a466d814eec04a7bae8e6ed2356ef4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7f82818157146aea9e9e7bb8de3cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9fb03b12e8159821e40cb5eba4fc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0b553686831cde746d801725f5e63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d75838ee5b41b31cf000ac48e59ceb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ff6c014acaf53bb6b0cfd2fbd49b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69199246916274d6783f970a5ec339e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c8121fd1d2a74e25893ed3ac46209172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ec4c595e296d78fcb1d025925b297173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25233f817d1f229e895be298c51b4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08129b333fe2a63832d3ebba89d239175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3b63b49f7a823c770c71a663d01be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d67a2d23aa858280f1ee75bf5c821177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3560b4440d0dbeea37503731d02b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8be38cd553bfc2847636c530eb276c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3d80fa5ec05c9b9fd5a802d9f267b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e21b1244112f0429af8f9bd68cfc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9dc3b368355acbc6ecb1ea776204a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5652a60f284e92c9ccc66cbb7b988183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1be47d2767de73919c92f5bdc77d9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963d6a4cf60c2f84c7704663643ba52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f50390b9ba17b63afafa2aefffa08f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5cb7635f7a13cdfb10ec6ae1854d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec7b3010d56ebcaa0c9360406de85b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2103b57bcd82976748895bb93b02196189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1424a5672abed1889e61b37af318e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535c3d63848e274a9c1c545d9abeac4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98cc221ebed7103a2b493de92b585b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5ae607cc6b8fc485a6d94851133df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e5eb32d2a7fee05e7dd5cd2ca5bb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b061c6adbe548ce27ce2768bc1da605195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b06da5514f3414ac0cd74416b5ddc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27342aa8c11bfd42cc7a41e31de19b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b420ae2a80584fe8ee9df04a595ff16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3144a4c5eaeea8c12facbb9eb9268199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d72ceab0cf89049c5c2bd73c3ffabc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42db2c2937e4499bb4f24a3edab1e03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ffbda023a0ee8a5c4263cdb2507a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80611b0249d15c49ae475665545224e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dacfbf0836f33984b2a9d1b5a9178204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b846c5d71b042fa9912e870de99638a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127cf75f4aa2c382af7e9ca85f35d03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bbef886cdb4bad5ce9097a57dd0ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78140f8b2387e620ac334c20681fcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7d592d83f716306c1f5dfc42dfc1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62b8822b7dc19b07f1114d65f6e7d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c274b54031731be7a5072c2e1ea35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b29e949a0638a613bd2de3c8a49dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73773691e61185b1ae6a793f0e3d98ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f536faf6811cd00a4eb067d161bb74f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653b6898946c2ca167cbaad376568f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e5dbab3fd3489692e9f77658186b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f5a97cbb3a653b80ccee045c1a5a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47acdc073e4b3cabf81ed5c300d839218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc570768b97aad051afe157b95d15967219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644c3dbfaac0743fbe94cc171c82137220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc379180a6921b93079586b1d6d2820a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390d880232acb3dc19ea2e0fc989608222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70222531048a6f7fcdb301b54f4e1193223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7811b5df0ae8c8c7aa589a049363fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eae81ff2cc0f6832c43dc401647608225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e0958f8fe1554ed0260a3a6c77367226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6262219d4377de841de25cbbbecf5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e2bcae9c95f2e67b019cafc33759228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522040ea21009722b1e03a1fbe00515229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541660b4c78eaef28be346cefe977ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f1128af863a55fc7e43e7a69ae1ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bbd617e0bd1922d4f7894832843ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f372b177a5c12405673b1991f7c2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21022baf2fd9edf2c9ef3152739a8c4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73fb8546f147fd7e9077272fe209fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63014e2aad875b16b0d46e7a3f1eaa0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c9ad8936d8982dc22ccb8c25c8055237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cc12e5d13d4ab6e8d9d1c9147d2cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ac116970ffb72fbbd62e7b025dcf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a411bd5e1bbdf03e9ff2ab8eb6798240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c520b83b8a983ba998442c0463db6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca809b121a59a70d284e5d003346c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be292be210ef3146f25050b750205f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67352ff1212fb1c42180953edd0743244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cb03105081a62b2e7fc8d98f48e65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35925e14ecd6962fe23ff51784327084246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d61207259c7ceddcc4d903a2a0350c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261c1fb21a384a3bf0b0bb24717b491248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683dd44d02477756403e17b3a203663249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8939ed5d0ea8fbf9239213a7e9d8434250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8376be1d0ffb6370cf1457c7e0583251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c5146d5b3ae02d379da66e290d56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80952699035758515d71b1f1a5c611253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764967cca65c28eca9d4b127bfeb3589254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6deae0228768ea367788fb070bfd2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b2894e16d7d3e1e50c888953261d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335e3bb144a79e8e4692a95c0505cfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19911340e60eba7debadf66658bea97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d27ee4f3081d24d515131014e257f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed412eb11c4ed893e6d25a6c17efcc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465ca7ecb2617e6360fcb27cf654ce8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b7da046ce5f64fae8d7365dc9caa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd23161d17f97faf698765bf690ccd9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11036c632821da559bb2546bedcb3fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d94290a9a6afad6e484821b8537d27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd4056dc2b206150f02953284855e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4414e9ad24580dc38344370c9ce412d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9a3f74edf4db9036d3db2e4fbe691268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2835e2016ce9178ff03f5ebbf22e28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a706fee92fdff288a6d6bec7f3a1b89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d074f78160953e4a8f8c1996f980d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd09b6492887717485cf4dd023c1f05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdcec8bca13d96696da45aa12f6171273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97ec2bef82ca468b72be7ee7f4ef5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ce150e79640eaf7412243d162d7f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299afb86a7e3f0df95fcabb78abf4785276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3e9c4096aeda2035da146e44e60c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208b952b1216d709f24cf8756f3aa5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b630d291350df8508fceeab1839ee6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c5a6d46378be10b30730d81d4782280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bd25b7010bf6d7084fd8185c6fb92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ba9be8842432f386814164a55cdf5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d164c1cead1a96a03b5c89e8a5384283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506ac0d677005807f1e2e8d03b7012c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6341bdb7d461d5c170cefb1a3bacb9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73af543a5c879e6b905ec5ea6dd5ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc71b64f6eff5cf3bffce2630be0ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422f4e706ed1f3ba729c487b9989d5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e47fe8d8eb7f015db6d75af3df9df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa10da096a763ac0bd1d1cf36fda2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a0e2a862e97c4efa7958fe9088eed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2255c7f2b0b229ce37728bc8db25271292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375dfb55085fa824ea0384205563476293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9becf820ec2143b62175394ebfdc1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21997ade100089fc866d173d3c6d69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8116375d62e3684ee9808799ab52429296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bb056de302701fc5c923926e46265297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afcf0ccbe1e46edf6e00fa8ec6798b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7231e56345eb89f2003af4e71b1a09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071ce6e58f08aca2e59e09c98d53d13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be071ed5943f3b7d94bfcf1d5ae39c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1618e9a37b46dba6e000783155d7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4fd5a6e177176438895f617711cc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59dfe07891893540927dc8eaa6ddaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5b5a6e9a0a722d31c310f1f54f638305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af995000d2763dfcfe2be366da20ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d96a5edb484a12b13e42c9cc210627307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cf8faa5cbdb61e56f70e202794861308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab267f22bb12852291a2d9cccafa03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29528493648806c13be1a21c7e4fe35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60f99a64adaade7986069eabe24194311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd87a331df19ef33068f81d45bc545c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864e4d1a9a5cfafec9e04f12b54bfa0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd56185b9096d515a6ab90db4d0716314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8506ff80d2e4e117f707896ae142c36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6baf5fa57ee41811f0545e4d7993f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee5a24bf8a48e6de337f5b41096926317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f301103095c022b23f5364fa66270f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc700c58ad04441c3940202e8eede9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deca0f0d1cd8bb929d7467754209d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95201b579d3c5a2e590a399d2394754321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4071b6520733b309af6bd1a9c63df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc68e485cbe0b01de23d71bcba7dabb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f96cc669224f08762421a109687168324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6001d747ec607a3b16dcfd0a0c29cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a3ea8c04ea5d9242e4f8b85c7e6df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837bd3aac7a8db0088cdbbe7367141e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526c13b6759236f275e55beae45a313328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c4586787d586709393efebb2fc296329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc10d9173825a8aa00751577a81ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9a42e0ebc296e679d092db0265857331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702af52dbb89b65fbd47d5df69ff6c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85307e576c445b835f9133adfdcc94ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca791d729be3b9f4a53ea6a4b02b0f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ddaa0f28b74b91167dfe3ef4d8d00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4606552b1f0e4b310f82ba6b8d6c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f00bc9881fbc0c9cd9c2ec33a90877337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e40ec8a83e0fd4137529488dcf35ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfd5128f0361ca70d386cf06be8ccb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa033a4aca41900926a038d9049a76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390ff39660dd57d1ec4a12f7e662112341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aea584efd219bfa38b6d6a1cc880f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aa6c0ecd5a733bf61203c2a261994343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4800b0e5b505f567bfdc54f554f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45e8ea07c685ab8dc46b092cc2aad2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51942a851e9149258b0d8a02c0e9977346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd69d342c905531d305a2a3c1ccac79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f272be2f3544b5ec36fe236275086348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407d4fee3f4d5e77f71a733bc7d1b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977d30d5e20eb17a66965c4eb2228cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91adf67ada405af020a08c79c32e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0d853a1ade1ef3c82b06fe7ef82f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cb1fa819fabe42a03536ffb228ebe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4cb9fc423468c4680983f4281a56e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00b87a3a1e6951cbf14c28ed78cae6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad057885aa7af1d78f2f2611d62eb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b2adaf4e97c3637eca26dd0c242dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775e7dbab5143226b6c5e2ce1c6a01a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cb3cbc9f38833c3e8ce3ce0cba0ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9104e3cbbc788b38772a6a583fba8dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba702a9b30d6166e672abd17e54d42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e7a90bbf3bd897aa9daa93c5dcac7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6af79bdd1793df41cf9547b4d1901f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a474a7f4b4e941f58a518b59534c8fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34877d19224fb0c7f48eff149b0d64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9dba006d8ea8cc57a8ba83a1cd1c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796f851ae8ad4c7145dd2017e37710f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1929f0486653c6115ba685cc7bc5594368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d705bf165fad31479b93a5f90950694369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07570da2433b960bfe5f5df43330832370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f013a8e037125600efdf5d6f10b1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf42e1ddce53bccf5e86621786a3667372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc4977e24366f1d1615d0fc536d2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ed40bdfa4ea0cd389fc8849ae918c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadcba963124cf211be88743d8b9c3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56381b038516920c06cf78d9fbba6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5a426899c256d17ed661f73d80e49377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136de6e898e8b4245aa81825c2471c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e5263c83971207a50b3c2daf581b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4555a2937dbe0fe64076b7b9da01da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b127dd685ff65fb1c326f961290ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae92c3c9ffdf72dd67500a1d97205a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023099981cc90060fc9446a3459d30b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df32806a97a6ecc1ad59f256f73b9a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f7a23c1500c0470e943f626f83aad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246220fe2084744bd7421f40cfc7b918386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c419896db5d67fe362f2750d84913db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae33a0637e6af33bc7f54ac3ad0aaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5b179bdfaeed21403b3f94c48bd66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084de51a2cf4a48f371406ea1c74bde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5df19fe9de8faad81267add8095658391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae64d96a63e3970f7032956abc76244392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccb5f88fc56e889150fd358ed0987c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8857f1ba6d9253d652c99d08652b7a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70288c5ef409fd941865a24af507c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65815bc13afcfb47a314ccd81bbd5b6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2427bcb48d0d27f59d3cdb5cc3a13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d56d2d363c3c8706d2e280760b345398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970227823f573482e23c7f58ef1e219399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3a31122318d49a8f6802d372ffbd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ec032906f6c9a1bc7f20b7d1a6ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7c1a6cd46f24be0eb9c15403bfbab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518405455043388e7839773a4ade6955403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bc8023893cb91a5cac202ee9ea1d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2fc79ca546328557a8f36ba6bddc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1569ad9be204f9567d145eff1fc1a3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0c7de98e7215dea560ee121be7555407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6b22cc1a793ba631e32aaf91876d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfd9c37e8557eecdee3b318c7778b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777604fff8d6ff2629b40e0ef191551410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c832b8f7aeda2f9ed46bc5b0c4ecd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d8ead5dc0b61737fd262e909d38e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c07335a48c19790ab2d44781b50091413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f861ebf84e93734d46a19cf49bbc8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f059124d6b18ffc6d2ed5d653a5f38e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc522472c38c1db50d6761bdbd51ba2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65965588211bd4187a9f915237e843f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05f0bbf2fd737c5a352d6b98072c30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc1865e4b47deaf89f7dd2e9cef84b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4daa5656d8c3ab6e696d13a0d6dd97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456a70acb414cac5e04e0cabbeb9e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25577629dead2885fbbd58a767036c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7154c058afbbf5b531ead84bfdac4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9c237adcf5bf06a6c49ffc403d782424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950d257605b1d0d0762097dbe2d5d02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3edccc1671c531e576db6842dfe06c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aed6294c94418371cb03f45cffcff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0e4e09ece941d4286f3dfdd6ceab9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b8081cf1719df45835e7fe50f6dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f0681c2a77cd694f15702d5c8cea3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e46add531e0a7f6473cda87162861a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0f32f0ba29ca59143465da84e248432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f99f86a560a99c56ffc43c94280ec9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5915322657132cfed06514824cff9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4242f9c6f73f4f28787f3b4fab36955435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca107f5ae8ea20056c1f30d0a28659436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3963842c62517f734ef0e4c31e458437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c125ae54307f8c8393e0b8ee5e5f07e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3711bf06930b2ed8f17ad10c2d620439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863555b3ff29b957d8a1178f5694192440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007d0bf7d40b0211e408663328b8db0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4ed3c2008f7a4ee7b16e40c0de56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1016e037e6dbbb9090de64b9092c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d1c658999ce84a2fbdcd92768da3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706351fc71a5783504784bd9512040a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d6547c5978cc3ed9d2a880f1081d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fb4bd1b4f5b7be2eeac9fd64f8d2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393c2c539933687bedb830e4776c75d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19916cec4aaef6635b488c8b9554dc3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a6fddf929d4c81d3d770b8d1703c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22266bd0800b3978fda71073dfc9c626451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea252b22ca0ea0a09147bd206a55b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d997d985964bdfab3be7329acac1570453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd95ce4550d7175216d78e08185729454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8df591d116f6c5535699d63772d4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf7877d1337292b31bf988542a9704456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049aa24a78e3d0a985c5b72837f990f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65be9ddd1fae8a6ddf7c1b1f238080458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fa93dfd3c164b9121c1a553551391459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82692851990df2939772038bc01b885460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec327645b1b2f78649b28e6be86513461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258608bed62a43f83cb0752e50061e0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df877933c3dad43247b503801567cd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ba71c83394c53eb60b219bdcb7875464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e18e9d1de3c7ca6fe0c0853e21bd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f143c34071b9197a36925570383a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323360b343c6357aa8b59be2c54912bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7729ae32cf22f75d4953265a39bcd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f051179c363b7a13fd3c2895d3f98b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a15407ff2c272c4958e9f459a89b4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b7161e927506c90372830cb4374c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187029799e9926cfea22738b0d034a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7132949e1915cd27c2251889db72ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7535b7fd18aafb5827208aaa6a864474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb152e0bd8bdc341eb84eda260ffc67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b9b7ea1e29e863bb628c970437da4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033fbc30173555e16ea19b161534bc8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ceb2c2b00672c7b1a03015e6ff4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6583e4fd0c2eef63ca7e28285eaf631479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc16138c2bfba91dcf5b8e5f5dd8020480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a30c8cc6da68cf07e72cf4f183ffd4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8970b8bad940038283509ecd7a9635482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641ca9e42cddf11a5c8abe15b630dfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82671ad90f5717bf1ac5ac08a2df8455484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782c09f6f793e9b904a9ec57b34da3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa962522504d3d1e724c62afa9c4048e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdedafe5cd677b305e81725e2d7efad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c700caff0b05136e6d544755cb25a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707cea03e5c28cf332fa902c3e49c04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aa03dd286db0840dc8813f4fcd096490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959e22aef3227bd1f27578d43c8f3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069567cc5eca6ce6f373a4d513ab20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cec9effa2139b9f105c4e4c7a8e5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37bcef0371179b3ef944d9a251334e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d69d089f4c1677955a80334d89859495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd1c711eb4585a899c25f90201f35d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cb9d2df0a258ffe234f50d0162bc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7cf00f541414d8b3dd57aa9218305498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59af3e0d36de1a5e1b29875c32fd97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97262b3f57600e88921652dbb601c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66acda6faaf34c41691166a1dd79b9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95797d21569f07a90a6fea821348e980502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b76351a2691c22ddf75a16ab03027503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a618789c5e864f6974027183be68baf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dff138ead27c199894911fa2fb12d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7555481727737da0620e79be7dca98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b9533947f0f9838a1b58755538b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f88ef077d2a654883764f558a7beab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61ffae668c34fb86e18f73438b5ef3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7140e9094def6b6c83cf222e2024ec6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2613777160c47e910fcced4fc98ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ec0d05ff52e40a36877386ea6df6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa330a4e6eb43711ecf2f911fd09658c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c1b4e44793a055f11a68072e8a2d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1049ee5f903bf4df65975281aed03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031462f0009fd57e8b83ee8402dd2d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90607f8bca3c08af3d4a5e302051ac70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db639d9079053b9b00a2600b4aece4ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eccae6659875d48c599bd4b7cb4ffa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ca17dd95ab119ee78ff1d453997b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb178f001d6adc461504e91ce3e758521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ba2d0e053ef81fc501359866bb057522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9b8a185887072b6c9deb96f82a4dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e481d652abdcd3908cbbfed3f555f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be447dbc5854d495fbc6b3b39c522e79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a5597f15cb6eb355a4bb06975a8d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322537ed8c129268e235de1ff3fce00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b62309840e8278f64cd96d9d862ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c6ed6de0895d30ac333e03806ac6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f787b8c8203833b706ee4f8f0695d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c122fd96adf882a8dc85750be513613531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a613c9d708a1bc926f80458dd3401532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aa5f508484af5aacfe3bb21818a09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bd358fb21078f0592b8beeef1ee10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084cdbb22fa7360bda0b7f14b9b6f62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e7a3c2855a4db2c1432324a5b51da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f7adcf78497950496256efc916b22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472ff24b954c5d98ddfa59f9b50197538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596557eac327e763c9d213fc69fb2d14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e676ce4b781cc6f846454f899fc164540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceafa8125ec88da3617a7da05090b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a25cf94127c51e57da7e3a3fbcf7c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759f5d34b5a64883e633ac83703a00a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1db5976c93873efbef295f980121f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160be9c233a60d4af8c25c2c1f41be0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e1919581bfdf1f6648201fafaa22e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f8ab2474baf0628bcc97cfe9ca381547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7a20fbdb3bb7826c9b863eca84722548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b21bda7c20140017e26f5850d0d8c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2d608671f7e7576d757820cb475ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c9dbad43c3ad7f0e3c518bcaabeff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dde337a426d2b26d3500e80c2810d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29570f4f6955e677f5db2d72a4282487553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfd374265a8bae265b83a3873d153c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc127d4c633af4eb1695fe9e163877555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d978e11a3ae1d43231ac4a1439409556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9740118e9f20aa4c0de29e65791c08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f999e8e48d67f0f404b2d0f58ae6de8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79e3a55e22d68a562855d655ae662f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a8fd8567ac67df70e8cf156c636d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64907a95020e2d365274d56a50e5f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da95818f680a31ed9cc64275aeecdf3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab978cc3587c495873cb7eb6af1afa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e42c5f61bd7c85e0896e9eae66646564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57eac95de90e158379f7012671662a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08396bc06df7b0df1c39f86da975663c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89d589058b5763f33c61ca5bb157a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c00b838e617d2cbcccea6030eb3ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b7f8531358ad8a7c313a679b99c96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158685c01daaf40ec32671e6dc2cd23e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67759c5f2aa269ff7db4a59d2b2bbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bafd91de1231e014955e24712c6f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c60974154346a47666ee18b0b205573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1c2c329492c6d8c9515755e7b7db0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec5f284bcf23c95810b01c9212e10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d60e3940a43e1a53e75ce1fa8972e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540279826a1267003f62588d7476c58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf17ebd21fa2dbdf4be4fae7dd56b0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc9adc75546f2ba30495a2e81dcb78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9139ce95ad3750cb3dc8c644c2ce8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdcd0695c73648fd2bc74f2398b52d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe5179ef9e47dcb1572cc3b04a23f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588d86fe7dcf9020133db68cf0a325a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24600cfb1c26882705cfdfb042a16ba9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e45064f421deaf3eb2367ee05cffae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00643f73ef24eb23c5ea58142ffb815586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26696be2cf996363340f17e4f222e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4a979339024a92db9628a7e3e224b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6903f57d8b72009c613d4c6279a2d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3969075621daac745a1b4b6d85f933590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03ff04861bf749165f5ec7218477f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdc6edd9623b514289e604e6ebea43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e668467ffead528cfe695febfc15a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6426f269b48254e12927aadd965b7ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106e3682957a9f5ca1bdbcc9e08a9a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e291bfbc6fdd7259121aeda21a7e230596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d14e3664a5149885b7b1b60c552bfb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d9baf3bcdee329f32d050ccbe0ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab3102982d14f3fadb4f3a5cc63aa5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3369d071509ee0fe9f65fc1e9f735f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de16ce6e4c645f70dfa352189cefa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178494c2d9e750001d8f361ef2c1964c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547724f4ce15a3cd93af672b9596de0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2b244c5d4758c5f4145bf2f582b3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ed99ec15a1ddfe986b3a45fd3156e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f390df910aa943e5245164b0fdfe051606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00469b7d16c832be8fb120b832b2770e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1c6784ccdcf6af3a55df7d6151db0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657a99f16a12069cf89bfa6754730d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e7c6b865fb56432037c77590a6d0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849470d21c0b936d99be2bdc830de83b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30450a37a94dde58a07e9cc113aadf74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f12dee6c050bc4404858cbf568353613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2164ca7fa97288134d44533fc79a7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7310c8bfcdacb7937f26c6583c63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a600afea47ff1b3ac201c3e63a252b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662a2028ad50d641b01aa89eb8145bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619d1c555ed12635ef968fc15c80f2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a84445a28421d44ab81635b9977806619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13437eb0f44c7e2d7938bc19bfc0c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ff56e040e0f6b64bb77316944320621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d5e4184244860867a3c7f6a0031ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1762da57edb850ceab35990ee3b477e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241323fb8d71c74b51b452893b1dab25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc7f57cb4a22699957e0db9a10ab53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc1934e5fc0e80d498832a7e8521b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844910e66470578193ab43b6382e87c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a724b38985014e28176c17cb6bb10f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bf2767dddc8a4f9f76b74ed8af545629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf293f6030f753f246bd3287fa9fee62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747393d221821c41b7c48ec3b89bd054631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dcf1d10017b5bbc31191eac1db0c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1110d524783f8f2932610d70219454d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29823b5e6a24a4ad023c10283bb30fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b1fe858b918895824560cbafa5315635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2827e2b7bf0baf35ac485976171a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e374d628a8ab660a1b1d7b14a7fb2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b386d8566df8427f43e22e290110cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f112c2a8b2c24d02f18372cd02211639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e948425bd53b2f24847b95a64e75e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eb543280d409912125bf82f07c8de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c589b5609a92a5125ac613b88f263642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44a0f5a86cfc6c350d3de9dab6fd86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b8a98d68cd7e5a44b7b5f6c482612644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee848a356af2e08e3cb168dc232950645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9d7763b1b3ed5cd92baa95afe137d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d4a37aeed02105a83fd840eb900f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de594ac217aa7c36cef709da086895e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d2904799ca4ec6968765cb72772f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8713ee82c61973cba98ecbd62c35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db207ce7520bdc21fa67fa71159a5d95651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b658e3a64064ec4bd93f02db554cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dd3e604aaad3e7bdb8fd56e8b5408653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11910e27cb857abb2aa1268036486a59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcca08394b058a54dedac7e6081157655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff583d6e329d7d371d501c18de40fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c7d95f97dfd3715ba48fc17f2a5f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c91ba9767fddc0a08d0661f63b1d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb861b6cf54afb273bd25d4d72422e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb9f16aeba4d3d614e4c702cb3b112660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca106d6d6f339db766eea7c61639ef2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84db518d8f1884fd39d2f839e836ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef942b7cae9d00726a1d4e3ebd893390663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521681fb3dd0034f0ff647cd1d02c905664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f1b0b33ff5b9433acab8ca269814f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601ce8f0512309b4e7ea896749fbfc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc4c81ed31a9a6277df958cd4aa380667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c671280ce86e4fb83635dc26a8f52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e3f686e998736719367f4ea6d4939669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31240cdb4ec9159caed185f4d9288cfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8fac7561f10ea15206772d41e72cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc3a823ed11bc190eb217be2d5cc0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2bdbc159cd5ecbd311788cc4a6b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5de816489bf3829509389b6d5cdd1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a2c0bf730aef2232da2c80ad8a042675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9be892d6b0c531309d1a143651b39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6688ecbf2c1ae908fa20d853661bfd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46f6b874b6da2265a1c9c952d77ed1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92494cce9349b59c6df77ef4fdf642f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87c4dd9761eadd679739b9fc50d1bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb051ef23366da43431b4eaec41367681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f820211fe74f1fa2702698554d5260682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f33e0e7850553158b6127180a35bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869c347ea239d0b3423607044f64162684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7e340cb4206ebd9ceaba777498e91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7b09a963c5c2445240fd216c8b2ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f6962f4b226c3bbb570a572e9b0f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8720ca894f30291b5dc3614b309ad1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e95001e572a675a1712414b28336ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdef29707cf37940f5cda8ab32095d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae23bcb40054890cc23bd969946b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79027af0f11d578cb7090b59230fb03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ac8877715f510742365386491810d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c180b10a499777cd3f4fe9a018b422694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28358a56e27205e5618b8db5021bdef9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8b9b4d356bc860a7a60236e4c0e2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd014d49d54ae884c4e6e929389d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84364840b904a7af9e49a3baa6bb2c43698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7ee2ddec8b65856da436f6bfa0836699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86bb75f01463d621da2eeebd8446b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc4be94e213002ad12318ca1fd8a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01068b18eeb712113a566623da2c28d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb8e6a4321c3c863143de052e9747f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4653fbe86e22bb16d0d0de2ab21519704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3ab732f5635c64817d6bab64f6a22705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a9c83755912597c245d8e9d2bab8e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85c1da2da554813a41c0e533125ec6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f10ad50de196e861238405a9244f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf95f37986a3f8745749190bc8f0ab9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5f0b324aa585bf60659c6be46e164710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b16d43f8736856733f52399e84a129711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f048f158b81aa9e084108436ef239712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1df432eb18408c80312e35ca303ec5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db878a53ca40eb17b924ee2ac5ee2c09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc65e6a00f5c9f30225bd304f8340715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e3d189900dbc63b19846776936509716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ae297f16e4f9be9481c0598136e30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8126146c7a90750ec885ae65d135c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48231abd32f396a6d0cc4683a0ca8e99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed5cb30846405eab934d9a8d7cc2ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567583d11de2f693d7eb83218dd9a4c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd37ec84f7bed4112e21a03175baab1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaee242098a92a0bb8686a65f419616723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a4fb2fc1b33048551274edb530b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957670ffd2e4bd7d1b9ee7128d9184a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1a5356d964eabd258301aa045c328726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeb6acbde0fad36824b381e49fe604727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d56e812253c5875381082772ef48c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d9803131fab40ee1e764fd2e8bdc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5664d6e324e7ea7584bee5fa6cf69f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc76b3a67e476392b119e7b504e2d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffe273a2b01c3b436d55a832dda35e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d6ecf6d46afc4b3d7bcd762af51c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a59f7f9336c1e432eb9400ef9d5bed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed129d6ecc2686d63e2e8ff235d72b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4f8cf2fba7cea1318954730e08884736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a1a5acd8a809783a79adff803cc97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52c34ac8ba3932f7d5e9957fe98942738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cb58c123f6c12bdce165337f35d7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b436fd2799c6429b27d956c04ba577740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24758477932fd2be312d7ee2d03d0471741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab266a5f780a071728481fa8be5ff6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23966c2b01f3a78b72fb19f1d9d0b2cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b588928f1d868f67c776d52f58e9abe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d18a1dfb4f7788144578c8435150c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7223b87b324540e048bef0b3dbcffcb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be7d6c8aa2c02ec48acd232a256865747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5a81e7d36bbe9e4979fd6a2417d1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a694e6765e3bf2caf3b88219ac7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb43857a086d36ff03008d5ff93ca1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e08b3230c58a947b20b39a9af842de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931cf56a848f31375377e93d975e9d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9c00457aab7ea4731cb174bab052753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b999332792471dadc0883d5460d27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e23843e6014682664f63041bc2e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70997631d7ce6caa45c4cf60cf867940756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e2f910d85355b9a2316b232857607757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d1585a0be41fc1a1ba6b700833c56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0eea1d54a8425b5f146e1b3fa3f7d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab8afdf42ae759fe1be2d9b8b267a3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67322db6674e8edf04d37ce43f5558761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd81c5f52bc9e7b9f46a35a643be4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1498ab5126a1df579e07bde2e5cf67d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14a170429a4d113216fe891339c348764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a88c98c826a59a78e9c70ab130d91765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e700baca6170dcbac728952634cd3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ba9afb3a9193b6826e08058e6e971767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>