--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d649d4666ade97c7e4fc731276f426b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9c665593ddd36e808d8877871252e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66e162b002aee6285cbc17358bb2fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1968b4980ca6c14f62791a39c7b704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5afc5cd7c1dd320fad6456db0181415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36139494fe8663115e11013a489ada4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a476911c4f95b4a368312630fab787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6cf10bccc6872880dfef331658a578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1afac485dd3ba5c3c2475ff7e2b409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d75fa6a700027e06357dc657d5f1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280dbda34c479655e69c9c7f086b0ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d8e6174a7627492d9df87cc79182312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db589c1bbdf16afe347543bf9bc43913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff0c7f1f56b334d97e655bd78bacd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb9cc54872dabc5aab42f754d0a28615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eb73b77daa2c65bd0769965b8e40e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc1b4b41012345f94641f3f2ea083717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4a4fa849b1533cb21440df1e2d64218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dca852bbbe69b7fd74f22a7e40b5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9645f6ee68ee533248ed37efe159020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359c12d71004f77606d48c7a141fb9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37cf0153a1055674d1a2394f30e65822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812954887eddc39982e28b6b9b864f3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2916cc3104392a2a237a0cc49a37e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aa69a3e83fb478d2d68dbc95bc58325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4b4c2916efa0ae1ca9461b8e0620226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a719e313539f96c5190022518a7e5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fd0a2cfdb67dd84158e5e7257b6ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63089baf03c1f036be0775ea18ee3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251d6f75c27123fcdeb384ca4b0ad1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1eb78eb8fee2cdc23ea1f2f6af11e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4044ab704e6708350ec9bf36689320132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26ede17ed6a3e0de3ddac772c8e4f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6fc54baa23f22b24627e8bc24ade334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f8b4d1182b1521f06fde508b272335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdecef064b817b82790428971e49af436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2d1c885de4e0a48c0601ee4571af737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4b2b0966688bca3cc2a8e4c54446638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcb01af304a2c6e9771dbbb7a6c04c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd884f9fe1d56f61cdf6936644334e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fa1d10a9069f53d5a8039e9cd532941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e4ee630231f9694a7db9dfbc4176242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da05869b465658fd7a7a0c5eaa244b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713bc07fc064034692f6e54a255089644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbd824056efa9e03c6093f1301270c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afd43314d99f87dbb0be679704531b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e30a6b6b68f08a99ace73f8c1f600947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228253a4951ea497009d18cafcb973048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a49817ca004b046c32e208a381f5a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd88744ad526dbac7661b8edf3260250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87568c79f508c01e609a94f013921051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a6da6b8638355797855bc0572b9c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fac8159dc08e3971713b7af6b6f44e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c004f680628a57bb640fcc08483a1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789faac07100023f169ea76890fba4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec8f430d02a86a7d4796443b8fbd5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14ff6ff3f15fabe51d91bb6c14725057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b954f45e9868d343170783e1ca003558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0fa3ff9bb8495a8dea483ab6f7bf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625bfc951926fb314f96ca78ea8d57360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc068f7fae88a6cd64fcfc62438c43261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604684079d845f668d245b1704b41f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc83727858a6caa52054e6edeb691763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0473c0e6d002989e2e192d4c43e0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8456d8d6ec8411fdf9bbb85a1ebf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27f5f5654f416cd62a408a304c27d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86849c6beeca550148f141bd25e1a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff40187f8119fd8dd4f5043cf08cfc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01626fd216f22fcd763c7cc3be9fdba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede08ccb74f43720af457198a79d8fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579f699a1eafd45e5d0d6c70050c9c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a44f43bb556b5dae46172e859aed072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690691d1f950676b9a77d557a0be86a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e5b730f833eeb8c8c554667cc542c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649075bfd1e1008ff5a511ad6d8f5c3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45152006cf0da47ce108aaa31d1506f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bcaf161291eaf88e9a7f8adb5882777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4c53e77a9af4631e390d9fe5e47c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce19b8cbb6142668e77cd5b3851064679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31536860ea3f5ccfbed93c7980d71cdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac7a4bbb982144ef770d732275ef4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abe4810b90cfbf3aeed065f1d3c26282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce471494fa862e0a4ec3e6f81b7735e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4607cf409a0d548675067b65774d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7174004362c6cdd879936b94744ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d663e0e744b32836613bc4c054fd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79a0ee7735006a01d831c5db62f1c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7e2e6f30ef864b95489125763e2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda26d6527e3aad523437d3284e6b1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d7a17f7a45ec7c654827199eba8b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa6b05206842a69705791d9ccf2e2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066542caadb086eb18cffb30b22f83892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405d3ee3fbf3797f919307042d00d8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bcd4c8d48790934e8f3021cedd85c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a817178c3d764a10e71c11384322ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb67d6da8ccea56387671045683bcb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390357029a45bf33dc1208484ab686e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d91b50b8ba7114156ffc8bc9acd2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ee0e27a23ccafef8f3f725f97c5fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a81e4da82e0f9c55b5793eb3556b1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7df103f0e35bff13c82164acaa78ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bbef5f703cb20a9eaf0081d6207c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a67d3ee80d751e15f1c2d496ad12a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b27ae5062b4b7e401363906313431104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23f6adadec0a8b49f1e0eb32bdff23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eecb8dbfbeea40b136364db5ae4e5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58707380b6b8ad996ced94fe1aabaafc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb9de1cec9aff9ab6eadab71ba7986108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210142dd76d027d119f962f391f44149109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a260ab32cffc4c445aaae75861fe50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91fb546be581b125f910ada6c2df3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791756a259d73a57614d42255d5bd488112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a742714fa126c5bf308e5de5536866113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494330782c5244d7370259690b96f581114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4a7dc7a5dfc8bfeb014e22ad18270115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27474ba7eca9badb79dc636fd9844249116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba8b989c09aa02dc63a36f4399fa7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3403d83a77e426fd1de4e81220470118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54ff3f31d133350235d72f3fe77ae3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429250e591669fc9241478048ae53c26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bb571827abf5da1b8211bfa42b9ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e92f12dabb9f51d867c37cc58b004122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197f3b1dfc459c197739f5eb5feb86a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba52ee304bd8efda439152e62c3881c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7371226cde3927a6934cf3e976ae8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c322abf7e492a51df84d2a6779a956126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b216287c15e3eee0619b84d62984e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068a2f4597b54c9f4266bd291b476c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cc9204b46e4891fa8bdf2d5464712129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63742d0d4ff27a3af9a176796fad092130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8930895709f7a776920a608968f26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b5c4b4b3d9560d6f52d642186340132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19964cd43bd43cf88efc317e553fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddf7dfe3022bd974caf7c8c6577dd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac17344206b8d45249af8e96fbf9572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ddf3a9dfcbd59c4d634204940772a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79263877fab09c0a0cd0f70c23daa313137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17509eeeca274d32fc34255a2e9aae5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea56086ee6a5ca0e51f3b88d018108139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995c00492a18bcef06d80c94993cb73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25066a664d2d6e93aa0108283f2319141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c842cc9c47066cf03a864a3f663de2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e05502d4eb01333ca0ebf918ce2757143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f9ae54b20a4a9b107cc6bc614870144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701186b2a6beff6912c887a6d438f00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096642a2a4587559f094114c7c3fb2f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a1a7987ed81b34dbe21221fbd49f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0c1086cdb324c1a771f3dffd2c59d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eb1c5ba07b51a1dcdbf803cd18ce8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10bb01e15a67d8ce20f2a51ae04e63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0d2246d6a9f315e4e916c07f3a4d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920f77cea02289697308e2767090adf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b52795ecf501a57a9b2eab4f6b989153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a85781beaf57b23c4751b79a5f0089154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942238d1c4c3ae47327942cbd8cf124155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac0d1d945f83f21e8cf6456ef60abc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8881a2cff09ccf3539bf4d5b3865c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eb3331a0f8404dbf1d7fd64aace06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69218cfa5e36dba5b9c3d1c759b7dc6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09668cafd8a2db347e8c66a66f92af22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35959a63672df252dcda02a77e7bccb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117c44221c9d9e5c9262e8f6cf4a598162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55a06600c72a711474266b36732d7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f359dfa1bcdf1950bde1147c0bfb1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c9a3bc6b5f3d6c904b54ad6816e93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0001a78fd6bd998dcd4eaa107f3b390166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e917a65819bc7dda21bc219a4a2afca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1d4aea362582633d21820d10c9bb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82265c3d60c2b544c55d4b2e9be8c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56cddbf8d187ccac2357d976e330c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e09e3ec467a8bdae252c2fc1f6564171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eb1cb5eb722a20e54411942c857b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e4e320d6f725a5e4b30fd4dbf9b7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16492d4ccaebb99d112b414f67b83e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9146d7873379bc9ce58d275184dcae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4c97a12acd9d8eee4dbb4954d3e24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad43e7de38ad5cfce436a3b25f2198e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bce190269ac4642ca96d5e8ef1c6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85834cc0a439c04f33b8b45ad8225d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc599610f5587c452fc8c5310f61c26e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c53d3af9e5eae2a4c0c2c29795dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fee4da812c28a5a14aec6daa0b730182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37fced700b7f66039a06190ee3b9af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c7cbfde04d15a389ed60b89b8230f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08481e9db605643438a98ecd45415617185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd3bdbf9bf6eb5675dc95e81fee7e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae81badb27c6bd0448dc1beb1b0b50a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd181363b74b474abab320a383712f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976fa0f305765c120be27c1cc63257b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c87d06cc9ce18cea9d19259efc9cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fee00256f386712dedcbee4821936b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ca8636be8d62dd27cc1842125f826192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d28419cb6d0681e7ac612d3bba04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7da2a06830dd7636c58938231d8d25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2428481c8d36981998a8b0bf297d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f4ce800e8e77e43d453a58e9f4fce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfde4a9f79c5cd1f5840b7aa79b637197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fd18d5e7703efca5905c1d1895cc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfff20f0d24307636ef756e91b9c0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aecd4da330eb9593e39f9e6e18550200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0a48d6d79b0d07011089b209c216e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3eb6c110fc624c382c2a9c414759a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4307a13c1ed4b162e0148bbc0e2827203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e61c08f1cb256a0bda239282c0224204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd55b3467a25d173a7375cbb450603205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f065acf0e20dfac061d6d47b9ff6a25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4b6674a44f02d0a471d5426e58605207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7abf0e6aeb26dce77d2bf417c6e5d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105c736fc86afe52b6980f0b069e263209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259e10d71eda162db3ae59af337e6bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410655aa6de90c476d21ce576b1cf1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c91127ccbaded1fcb55e8def721f04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a942055e4630e199cb7f1aba015f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0173f802c8d9cf579493ff59b69a513214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ce645676d5f2c4fdcc2bff0b7435b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53551c2d63351dd4e26b7507de106d9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b933fd71402759621d373c8e43f0f47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bd42f64393c46c41d5b8897506404218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60a4ad22498083877260b4ce7d6d02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a51a1b6d0a6a791422c9f2674ecf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c54d08f1b2b000bdea0d93ef8c28bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0deae87275983b53782e965f07806a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a616fb3b99c37d7176e832960f79c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64115fa090697adfadcba66175a6fc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c8dbc185a4aeb46607978e6fc0a31225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f3fa3b5d1faf5406494ba6d0ed227226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dec87d4af57517b96720bbbab4b41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f2e7cc02f4b0e0e9a2703433d9e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7fbeca72257abd172976804496abf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885729407ffd517074cc0432fe3ba71a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcd2aa9fa2ef980d4b680107f5ac40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da0aaf9e9f572a9d70b856895b3bae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a7df595b99acd01b33aa6eda281f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96d2a8782ffe3b2bcb90b9ff20eaaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1970a77aab94bcadc728b0900c956c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116b310cc5ef8fe90d51c2a342e324a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6687eb1f4e8219d0a35aa7b3e1970a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06db3e9c54dc1416a1370c3dfd83093238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c569cef2df48910f029b54f98e9c28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8a0d46b25602ee3d63aa169a517f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb534f4a899c612092f0ff6dc1bf7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abdad57a83c59fff7ba77ee39a9d2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025be016330ca755124f18f956fe625c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf00dd81151d7c409a4aae684779d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fa15b6ce002423fb546654df74f5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0163a126441f1e4d7f3107fafb536d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5988dfbdef5e12efbdce10d01f2bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e788d13a8c294ff7cebde39f6076d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece705704487ded679a461dbd688e71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b859d19d60564223f661ed8d395e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d82fb0a5c786dd5141c526dbd0cb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eb23f7645b66ce83a41e22df2f0c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4b8bf81b03108f6c58eade631881b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529efaa0c537d2d5b7bbe8df08d686d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0c7314d8834f93634872c0e5a350b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4db3463b24106bd44595d0929b3b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01bcac3b1824d74a471588bb351712257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceab50444d7a4f1a53ef24c01ede74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded9c16ea39428028de350a0eedd389259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9e5ede5a654de0265eb4e13a3c37a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b6ebcca27121cdd6e34a33e7a1ba9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36454ffde37a66ea1054d628f9cde7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9652c07f4bdb1bdb071bbffb67478e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07ba08de144d3696f1a16ec3748186264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46c288f561def94ec80ed8df253304265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21371c46e9f1a7b32e28a59256c061266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859636b492af17d0a9da44dcf8bc5b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557be8557f1f6c934e77b7fc94549ead268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cba5aaa084726b561996f4a7c2bd6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d9d3385e2b06470ca0500fb287611270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22800e5625d326efad5557835d010ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced45997882989c5c2abc13a5f6b28fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35291dbf93dc29c1ae7ff4c4b297247273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f64d00818b7ddc1dac84462113983274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cd03b2b2cd0c245f67668172e5916275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbce6024835a54ccdc7e5a85946ca63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7eb021b22fa0807078a22c62496d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db91a0a210bd4d499e66f41165cf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c709505f1e8a9fd1ff2ee5f46eb703f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ca8f63ca87ed8794c4acd5cd567d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecc8b7ad9b62588d842773c4dd67a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16ed4c34e595a75c093864315e6ff1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d22bb0c4cd2ed4c2b61fed7915dcba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a375edda75994b528a76ec3bf8aad4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b12404a3a06c8f5ca17e531e62d48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55544243f44096faf455e5cf92d60f95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c6b8dcebc3590b046fd6fb10cd51d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1356f42977d0e151a37afa3f5530aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b1ffefe350816d2751550f8d359c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b641a7ca66bed839adca5a8494ac6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7ad13daca6b0c7665715aec47e9f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178271d1376813a5ee21addb0af4939292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf07d70981c121fbde63c2a52e3defe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd9d174dc2f384890eb7ca5c8e92f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943e78bd4a113b7d8c178360b8f9db2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56387afa7813532da49057bf992e9b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16520d54aa5a9c582c954c5ed7811f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50572e299c0c964fdb018ef125e8b844298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baed8ad0d2c9a61fdd0b178bff12db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba45661c6ecb11c6be82373946c959300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c50e1c6fc0b54f0ece110482550a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d051d8d412d1c69d13a93c3ebe28ce9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1b69cd17499c324e48a499878c4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c993e039ca0133051e6364a9e62f6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518e9bdaae47317baf3bda9b6ef1381305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987c4ab36acff8b9f2cc831abe1d8ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793be1ede7a25d74275b200045ec365307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b1c744175d6f0c79740535b17a0f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645c0cb1030bb849e480949384527d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5344c385805d049f5b970e6c3bbf557310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498da07531aef46c3c33f93d9c005290311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef40834be6f17b3b88fe09c0ff71e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e041196c09908d03896370c613dc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc694e153f8b4f6589e72dd5b247e778314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc1fbabaf8b8233f586176862d77e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5be5f66d1a3edb0b896ad252cf434316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c61178e97f1cf4f77fcc167da16197317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be6527f1d99d0737436aef28cc4599318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d852883d687f535c7d739bbfaf7c437319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e33283cf54471f10dba37df038964320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a40539266bcea7a6a28d3ddb6297a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b627b9ddde871b8a40d2a31dd557f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f8e9a77961a27032087471b16f7b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7f5ad23536a64f78ef9723238e193324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38a47b30174e2cec90462cf2599dd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58680c567e6e956db606f63cbd1d79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093de58b5318ff532c874bdd20033657327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a09b2538ade4ee9ee8042973936be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a3eb2e06eaa6da6181cf4e705d914329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf7fe116c4bd83bfbee113fa53fa72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc2417d5d91ee8cb83437e71d1f24e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57baa64732456b67fd7b3b02fa33756332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e650374b172a4a425167894ff79976333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6d3c3857e252a8d4bcece202f0869334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede931aadab92526e5a038cf59a6306335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ca796d23b3ade05c7542cba730f7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78797cd5bb97c9d7558c9bf40905207d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd200695a2c26dc9af6dfd62e779823338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b87847b52ec42b4c2148e73d11ef6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7267697abb3eaa1dff7730495bf43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca7615c98479716a55adb946fd5dd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd303c2d23b36b3c25b9dcf8885602db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03435b8520de0af706d70823f9f2715343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c31db39747945d831be3fb6107509d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea7472595ded3aab078c228346f0a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529c62678ab1442ca606f1ef27474cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f71fff8c1fe95ab2aa45b6ef07b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561beeb5e07100847bd047c71eb3e82f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a597b40b9b12174f42ac30f49d9dc9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a2c949185adfb57247135e0613255350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f77f60cadf2697685df6593e911c19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46882d53087ba8d437867520d06bc2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c11a374ee424b7ef6afa383754c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ab4fb9242bc92219162e21dc7aff9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fe20f9c266ed51fa1bb0502c45c7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a5a5d24d94872c953588af7280d26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a5b6ff295498433534bf9dc80283a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f979a705b2fc3bce0e149db81f11a3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b4c30ee72725200503a1e2699537c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240d13779609be4f35e9c27f6602bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5aba32cf3e020659ec81cd7731c60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90633190562bb8ab0d58db13cec8ceb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672872b9b8964cfc6591dcc85597d77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b4f8210919b90986e1377d4442f89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9da18e53bb07825c556819deae18f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c6e0c175ca94b85bbc15466a48bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55cd95b28b6826f083d63c8a32fa1c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5d581993bfaa1293592fe0fd8059d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd14ea5e70724fcf337f59335d5b708369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882045060a5730d8ac7504c9714f4554370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef420d0e6cccd7ddfd152e47179060371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a55a82f434df9d1f9fbcbd4a1948e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fc51dcf55d3521c26d0ec44f88294373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b10a9c0b9e04fe6a809b501ee1dd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a528f0c506f5f2620b1386125261788375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332344daf4d02e1cc980e2a1165e4dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b724dba719ce1e9aaada1adf5d94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afd39b43693b4317c4239917fe8d7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f5083ab3f10790472dbee64f795f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d7cf21d28b702de737cc384a8489a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de3ffc8d2b9d7155ecc1aec6d65279381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cf4f7e4bc0ea9b2af4e60a8b9bba2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f376053c50c5e412cd298d5e4d86536383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357c26cd9c9e98a9e366b5a57af203e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0033896aa1f992915e8bc23edfbb8a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e92f99817579112647a1e8a7f8523e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6e4b7e4ce6330653e15dcf27e2c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed375a24840136e995de47a653f0e1b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476f8536ff037643d011c3cff5f0196389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc71731634908e1bfc2d7a9ed49b767390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec2607669a37ce3a3d96ff554bb178391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec4cc3d3f7debcfab71deac86f975c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ae672debb51d526c45aaf26ac4aa4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565dd035eb9fd87602292551f95e75a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ba70504ab7d45906153616b822037395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f84e680eb8275db1f2a02da06bb8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a5dd0598426df1f886c677ab95140397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922e7e92fff72b58404198bb11379f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b7e608e7aa1dde0da4e4d37fd26f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2220a9e39c889c16032b66aeaae517e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab0c608562540488e98efac76c773401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747188b34abbcd8e3cc885dc24d000e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529de76e9478980bbce6b0d1bd4d411403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1ba584b85e5290159dbd47beb9d20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0bda695c4de346ba05fc5856b743a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e51a5db498397cec8f105ab08ed3e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ed752b82e37577110ffae5ac36b2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8662be25a83974c974aab37930b937408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d8769ebecb91479e3cbe56d09496409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecfc12fc8b564190c79602860c2b1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5bed1e581939508691207979c5e8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34b1b33cfcc6791bacedb9d647d64c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed44ffc2992f89a019a3f5cc013c283413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13742975f3ba0250c9e15500e00e93b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbed243b247065bd4b611227289165a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f81806a7a622b5018a41f0f4fcae9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ec2cca7d1ed5ecf5710bb57b2dfaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf4aa3c2aa48dbc7eb07cb6ae3c648418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0922f53f3c6700b2ac4fd44f1041220419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6ea3c62046df962dfcef95d03203d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e6fb949c60bbfb5280cab7caef44c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e2b44063f065e5256b25a07fc59d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d99c26d07f272a77b2841ed2df70b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76090ee70981ca2d3dff23d884320a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f535f7d514b98ecc378980dbb3108da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6835d8d961674e3a63db5c6a56e9ba5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df5ec4ea33139892be9622f5bf1636427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb49c24b3095e5771379d2929fe9276428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7680e13cbfddc310014facc40e312429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe177d34fd77232c20f2f1ff1a0666430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc56b7823fb1debb441dfde89e5909431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486da8f993252c2cee9522157f62da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1af5e1106147fa6bb4a33b3c1b3ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df079ec0020250b19741524030a0ced3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e3919981530d03056a34a5caa3ae3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6935a7ec8e9487a455c45d451345c8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740e1592ef9e60ae68b1b3bbb1caf0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecbb97294dfae72a124de6204c6861438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502c34a393014b19bd993ba5a833ceb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3120a5be8a18988b3ee55af0e9d15d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e29edc5c2bf9404437cae38ce63ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fce40a0a8f8829f463f4f691977a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321b2cb0be011b63a028df70b92fadb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c968ba06e3210b92f684504aca4bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3752a1d2294fbff6701f08fbeed49f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89a8fabce18dd34c370a352f3827b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b34a47e12bd73e989e0594a70dba4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433777233c06e5283156952afb9563cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6212ef9b4c74b355e7f2d3520809e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f872fb69565ffd351847737f639f79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0d655225112e266271fa27db720e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941d89c7a26c333e2bec6ff2a038f39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd13352e939392bd6159093c2b4ba28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ae35fd5bedc2c42ac7ecc080bba4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fd2fa92936acccec000350e74cf7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3fe14fb1728e13a20fdc80767deb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d43661c685834fa6a26343ec587185457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ba8e3950284bf3ba6d4e1bc4370b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d20aceafb3ef61c6e6985e13e0aa53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02311f3e64791cf5695ade8ebaaa70f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcfa662750dafc313b2e29dc67de0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb0351b080ecb1a6d5fc4be66a61a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e883c09ea0d8a06590a72a377e73824463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcfb55c34f9ed5989678d54a2e07e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7034b03109ab98d0178d1ce42d03d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77348ddb82bb23468ee16492bd474bcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cacb922711842efcbb125bd46899f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e36649ce32c52f500533cb7ddf156468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8cb37873573970e4603c58020c620469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e063ea06e83f67cf25d17bff00e45d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26831bdefe4ad5cc42ec664628479b5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc703b3dd65c70cd15e5c3025f0bc19472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d2b86804c7f250a7bafc7c34dbf02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e4cb65f650747d2233757cf013e18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534608b665794f5b2da5452438a82885475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96098448ebbedd19537744775299a07c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1aa9f12eae9b30c96386d3e93330c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd54c9aefa6e2ef1462fb06ed9e899478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dc20eca5d285c80cc817bb26a01ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6d10fdc0a604afff0b6b293bad99e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8995120ee3e284ccf60e8538fce3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b982e79a23f9846d7d9f544ba49769482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77e9fe2c7399a541ec7784c58ade7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d33c443499f6d1af1e24e61bc3617d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fad881e855781909bdf0463b3f16cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09688e7d2b722e9aae36bae0036e998486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf18b075d69046a8966c80f317288ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb46f69ba58e8a122c8d7438ec7c57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa9e18fc959c8f1dfa3ef12070ccde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8fc328a7a45e05ca6dd47e2399427490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e981a56611286b08aad41cdfe25c419491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e242c480d93b5e90796f1b2deecc23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a7ae2979bd99abb08d9dd674a63ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78521f7267eea6c6ba99d9c0f8e4b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0ffd5cc2e51fa943296379efde4d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42376a8fff5b0966b46abb8d77eb21de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb52e8ff13ec409d3158de9e3e4abd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05867d5ad5972fd0442ee97e2a7d363a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec7149d112d70c8417e63e2b0a7eae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e7dc0acb4a1d51030624f388be882500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d58cbf4cc133a3d95a6ac7c5d59a8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3d326285d9c64496d9e9718fe1153502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a26fa39484c22182d2815df62db1c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2acac2f452efa9b2f3511b18aec6e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f1199a10fd26e48250b8e23d6fee3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deac9d2d4fcf5497af1da9ec4bc5d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab80fb9e4af5ffe7ad5bd49664505d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b43a373d0010922f7ea3431349050f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a4785ee5c9d56313cfb57c78393ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e0bd84e6e9b3a2ca53e6650c42af4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16f4a94d32e6f19beefeb73bf7462c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7633af0faecb6b046d86c01cd036f4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f974234ec3bd5627fb16e5c69181e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499d4050c5425aa7a9458eed20e4f90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be5c3a83a5388f243457ee369afba9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d91b61108ae9db5602c6cda0bdbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2329db66a38bb5c0ab6734748ab42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272fb15bbf4ed2377a7f1040c5083ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58f140150e61a1755ab35fab8ace9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c849a0f01e7a075e28780bf352de97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3de8933fb20b587ad234945a170b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09962c526cd7518a131fb312fdca263c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba450967ff65195768956e2172c3cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a77fc9ed14d25b0d924a795d204e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924ac30cec15377210009dd1e0372a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc131140de8683425c5671b7ffd414526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd79faeb3231691ad04d1c3fc0091c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b2b25578affbf58596658f2293b03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f03d3a20511f03106494e613134bdc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38959df3f04a71301d848ea62fe9d46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2ede445f06836d158374d62c54348531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f80f41242360ccf744d94d3866b2ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7276a2ce2c7aa00c42c21c5ff11f4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879a0e92e309b304a89dbfd653c64d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b8ba10fe6d5693eeb0c22ef38e01d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885878deb58058b068e34bcb0581361e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7007273fde6ac2d6dc7b94f3b2309537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c815afa34b952379679dd88a7d8f7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa03bad643089773cecae70ea5353539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2039232e7f3c6ba0c76899b4b7661540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33541b8c2ed73d8f8cead2895d8fd81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a949bea3abc80e56e19035ff2de9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019252fc605dee9a913ca3c5021716a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6acc2843bede63e36f0fc2db0d07c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588372b2ffe54f00582516651d6efac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89182e4c3357eb2614ca74c2d20530546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ed7a4d50687376aa71bd36c913b7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b7d30c5f7862513245446a6455ca9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dc23fb97130b3d6fe9b9e91e4aeda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5097e23aacdd87b8a8ac54b323559550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dda706de87fdace2cd8c35d0e3d805551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffb7c482de1ccc53469e38ff7771b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7ee08561005f0cac377150cd7b3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c50908482cdec808091765e6a172eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25bc498ca9cc0a678de76835d0c6d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7d05ddd71fc521678b1b4179fddaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75136a624a43329dfc6d97db89bfdef1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0d5f3d993511264a8fa75fad79e7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e77df141c11b37330ca8ecdb9d59a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c6cb475edea0b78b04ae0224925f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95343f8f5b6fce13d30be905abdbbc28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000144e548f56a1d52ac6722c4570a5a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903a8f2073b401a76f2c4a78d25f463563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19358746fe7c33957fd633cd2961aad7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb954b1716a63c95c0bca1f0739081e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025861a738a82d4c11a61b5be6882c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a8180346c6aab0223384054ab0315567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a34548bb7cd32d22d7f31cd2b64d9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa166efc9f2b3a40b12848a1b7c6eb43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedf5fb67cd3c504b828c4f5554dc28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f183db3b1d68b21ec885fb4f1f06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf38d0c7e965311f5d84241ad684e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca434503442d4e78aaf882f483e92b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57b42ea4cbd2a57708d25620712792574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb6676397dbb3b6422fb0d6925c145575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899fb50e2406aa7e9854d81a2329589576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f53e53972472635c5781dd410b2f9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677f838f0a54b246485c0783e583c4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc4219e696a22499f90d4cf11d7b1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baa9e73b6bb345f62d276ec9385615580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44d75b163e5cdf614064ff9bc51cc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d875a7807e33f58df5fd69c29f0b956582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbcad3fab39b56a89aacc0e7e22040583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09b06552d5c4d8976dc0e8ff4536f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd490833aa0dc9fe032618f31da5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f7e6cca17ea609de4ee139dead06c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ea28a155d76f20f00e1cf3a83916c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538480d660e16274a2397e9b269c68f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac220325d5e57298eb4c0762792db4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef94bdc38dddd25e1777da02c12b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518a689960e9eefb81f5d5e18b74ff3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6843cba95f19af7a099062813354dbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151bbb51816254c5b19d004a866335f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0263ce436259752e3f02eecd3cc2fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea23894f6dc7e5ebebf129c4c82cc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661666707c9aad20f6f8a04480e365f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af472b5f7ab317641b30c52367342e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ddfa10899bed11312d160863d1815598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3939b177d59c2b7b127ec6cbdc8aee3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704333c1a837ab0c69552517addc3fcd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaae892fe62c7c53646f52c959489f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07153f157e0dd45b862661c9cec92463602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82a68ad9e2eca9d9e18521b4feb003603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7028152d8534e70f1b4200be727be1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3433009b34c1229bfeb253829e9c6c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd73f95118079f7e196769fd865d32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1e5de567229a0e0aa9f710ed8ae5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1759e4fcb38ba867f36bbbf4d3fd771608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc476dc4501ae41a8c4caf373286d53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6764a6cfc316b0369a5bf2688393c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e568721901614421a4da1be4d710611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee22602a3a8e987d14a52b4775817e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03ef14e2c84e566f99e705f2677973613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00024ccfea01914d880fa5e48ecf368e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff911020f76dd9c93d386ec0de77be3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd60a9b2dbab163491dc18ff3428c39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404983e91bfd49f9d240ebb50f3d18b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52170fe7344f0872ef7109c111275069618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf82bf7c70366665a950de5a87f1b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ff1c61ccdda308a49b5b45ece67d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439863420ad4529e62acdf92554ea47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef608b0b13650fbd6f5c99bc83b19e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821c3d2453d256a78f5fec0a8a81016623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea237d241ae78c64d7758ce265813678624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf91b4e825168dce6ac99892b0e6ca2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f27d48ad0c6d8b1bf2dd5ecfbe003626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f79878afbf444b9ef77058aeffbb6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b83e9e3e60d917276db0f84f720b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3637116f9dfcc572c6eec0d341afa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf2f0aeb993f1dfac289bcc463dcc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa92c16c51f68af8ea5398ef8cb3cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b842168a0c903453fe1eb6633b3cbe7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9d5694bd1da5cddfa89bf2f4badef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238a6082eccecfa4f819450008429ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a79238474749ff03f695b6a0ddda38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29618caabfec6bf937623d705f75283f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e99a984c36bd84058a9b510cfae2c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb26f8e770ed63b390700f6d908ef64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd9891692265bb5f2f5c13aff450a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211940db1436a2e27aa9eb6d38145934640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11d1f20ffa2698628cc64a2c4392de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb50e5df36a0e622be666984f38ec14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee0f05c7d0baefc62bbd02be8d0130643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0be1d616283b18f5d7c4ae835d193644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c94cf566e451669881cbea78074ccb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a209054006f720fb20ac1887c5c6f8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0ab6cf386e6429b232910b318e215647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d78af9aa0319182f456a6ddd8afc0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7d5ee262d078fb0fc64e58e3a7079649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30152c820e3a6d896426041023a17d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeba8b19f733a2b2f52cbfae88ad386651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44bda08464c0de3e06a1ffc0812080652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa018a87ff785d04c51b269437036b16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aec779c834e3b2818c4efc9c84001b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604cff3cca9a711f8c92262ac9217a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac688f3e5c83d2be8434a29773128765656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dd1f400051c988a42df55c63451ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da2d34765085da37bc86fef7acccd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e9d809707f7faacb00a5a45783120659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98361fdb4bc68e962ea31ad862d9137660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3c89d2863830a09c901f426c37bab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbad0e48cc7a8fb310ef1014f047f9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa4d3ddf7b1c19abe6b0e69b24cb72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56154f6503646db84a633cc5437ddc38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec426323f8082ff2a9ac2d4ae6f5ce2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6481ee7ae0dbac7b84ff1af3c7a95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a6b5958d98bc4fecad939c1ce393e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba4d248a122c91eb60b567ca921f06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea5f6ab19d6fc5ab631ffb915e327669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40033a8124238f297b7d2559c0e27764670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00bf5fce0be40ff2c3e7aab2b385eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fcd4a25d48156f3d46f34818f58de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c370cce9f4335a2d47057dbf9e81f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6db5c3264e73a9f590de216dcfc27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02428dd961adb6c71ddf0727d284b48e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47e3f899929e0ffae8b3a5962e0236676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa141d1f4de65814ff1ad94ca3ec129677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6503f65d94bdaf12160de99af315a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d652ee7e777c8fe41a0ad73c2e3d56d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816a3a609cbfc99c3157478b92e581680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b9494ada850bb96559cb6ba97599681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a5990d96a67945142c686867d6fcf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e865e066294ac7f58de9d0e65c981d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0157a9ac6d91c4440173e3fd62af42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f498417d9b817d8667c7161a2da1ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eec6d24b9af421e39719c7e0eed25d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479ffc44502d99d36628fc5f554ca20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ca3d07d00325adf519b9c47fc3763688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac726bbee7f60a1dec5f0c7e553cc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce169748fb15a41841369138fbc38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa807f3ae5c52dab4119cd3570305691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8df904933e6020717e3b3289cdd152692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28fbf332a2456b9abe86ff56f22abc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79835c0fadde3799dd2232b864fecbea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419b21e8ed2fb7873ae9d94a5724fb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bec758cf1afdd04121563983f51bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318ff4cc5b195e18ee104f326f8ba82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64b9f8f3e2fdd0bc2cbd43e2b79e52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98934252cc1b74221943ef6b0ce98f0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46012656f586d6c31ad9df19cab354700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb74e7a086c090b79777acd7b06318c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1b56dceac752180cb402c9a500173702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3de7912d568a5f5a2f5497c0dc4f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984dffa5d55a25ba296bd812ecea8d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99223f99ae66ba47bf4262df50a8018705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac587f787cf5a71aa63a449507a7cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65473cc818e9adfcd663ee1b6a5b432d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe8dda6c8355fbb23333c3084a5e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83545a0e7eaf82e01ce815e22d58b232709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea69fe5806063751c7ff9fc3407312a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150eba59a9836411692350443877307711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d421b2c182dbe282b07b196581112f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a262da3803320e862d4c50767cde952713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f32f4254feafa3ac0b05ffead0742714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe63836af48802437e956c006e338b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460f75daa321023c1fdf838987083cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4016684a15319df3d00c696d5dcd4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5fb8697127ef324049a53c4c836c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff71cca29810fbb99051fd12b02ce01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7ce0465ac422809be122094b49591720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20779b03096e30090dcdd0d5790561e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae3b9e2e076d79c387bbf8b681fb3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebc5a4e9811108bdb788b619855d0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed81ec1a03560714b3bdf66ec56a72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21632a2a76e03a8a466d398f8743c830725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3880edc8a524d21ab2c0bb9e2463bef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525387804204676ebad82beebaa6b959727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a0f62d3d98b4131ce5b92812199a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799b7781ad58370315551f1b0f7dd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26831a66b263c982ba2e1218bae79e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b2f8ee700baf05db7fd96fe274d4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4948cf39dda57b8e2f5168de471fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6db290ceeff0381caf9a0ae854b416733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9f709051bc0ce10bcd6f4fd92b742734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae15ef9f5e1445459b97e2fe6ec88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2d6cf1b1fa159592e2d1005572242736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04512bb4d5905a031d14ef23312c4a2b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3495d56c0edf080805f3433bff8b997738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3821eea411ab137a8cd5f6c981b0d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce1b169a5274271d402203e0ffadad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5507715dea05816d36b82a243c7af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9e81c822a53884d455018bc80b1cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03124c4c6b883a138b2a94f07c949a33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987569339985aa1be02d84e38a3536dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673711272c9fc270f41e46f3de96c04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f38d5476445569e5c5d5604d89de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e55e949135666a52fe487984141eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54e9f96b5c492592bba272add7f521748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d389822119f407badea1a8b5b4486f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e21ab251c1562e1c67d2a1a4e0a89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df2ed8a2696ea9c87d82991bb2bd54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e4c966225d5cad35206dc990434c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c65dcbd07623d77cd4b10b144ccb0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dcfb8a4e46b65c0fd849a8288ea85754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6714755497d6b49317fb21e76d26f51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d5257bff71136ad1528818f9e6a1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ca255e33ca085002f137c88b60439757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228485982466f76d5af81de8e08f45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8876dc7e4515171b14b6322a9158cd0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97915c862c2c608995e25c139e1307d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64843fb6287d54cccd937bd3acd7a357761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d95f550d560f3ff97cf7e3b897e3a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eac9e8144f869e6030cab76288e69763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdc3adb256880f1864190d85af4ebe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a56497293eabc919955295183e9d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf35dfaa4caa9b320d329eb655f3fd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24c1798ef293d3b4813c4fc4128534767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399f816e0bfe479d7e23a63d1357f1d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fa9f44ab9b0161755f481da46caa6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184e669c2686410af7acf2a25683e96770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f18b76dfecfe8a427744355901e2cc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dc20e681394d48881352685298f07772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e85bc8f37f9e9fc0e4753715518a7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05200e180c5ac1af4919a91d58b9552774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23008422a06336d79a811228a72f821a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e9ff0bcb6943562626cef5f0cbe2d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3970ad65cfdd5f9887aa7ba33fbb7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74271efcc9528eecbefd16d115640778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329e8ed770f4f91107ae5c3b48bdb91779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a42fd7dea5de4feb9452b2f6acc13780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dc531acd28f163bb21722ff53460a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b98d1cced5fccf730262a9f94a2ee782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa18350c3fc3350239f16b5ec53470783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d0bb6ab1f4ca95e450d2e7b8e2f28784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53d27fa380157767715d6daa879626785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b58f7e5ee19b559d55cab348fd3aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00069f21319f6a83f84d00d77e53131f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f631f1617fe3fd352818c4cdf63319788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23c4552ed0a7ca78ab7b72b8d29528789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a25783137f00c3a57c9d1c270760b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4af318d8b2c7fd38427307641829a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b785509e5b2a79cefcdf064546003792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4fbd7170c9bdaefffcd9d37b4592b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30913ea3b8e52412b419fb5d5fe6ee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508fcce6212811ca26ea1fe928c2bb6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b771dc2471935975e93e663d030cb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584ba464bc1c2545c9a3eba9cc6d32b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69113ed1186f5a3a5def8417798215798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8cb3f7af96c8545feb20fe0bc5a35799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a9696188e078be4559ccf0d1713bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f94870362b4c0d1e93a28fe66d989801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466e9b092b49341cf207d3990e27d8f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6a5f110008f28c2a37e08a53c4ca8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863e6550535e5b70c8ac81ac12a6b93804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bf924849c9a335abc69e07a8beabf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba47e8b91b07f3dcaa46d9be937434e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767264cc9e2a63a114f51b269ebf002807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1985090950f2c83a37b9818bf2aca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944362771fafc7eb0b75581cb5be782809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dda1018362e7a2bc300842f0529ed810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866486ce8d34197f3a60dcb4d235569e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56fc01b1e50acfc72d80c7ac62b448812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44121ef08de4a08b7787b5a16d63fae6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34e6250a4ea7211c624a6e73e02bfd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b2fcfe091c1cad14ab48efbb17ba9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205785e4ca4f2b8434aa2ef9b384eeb1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43728e14efa6e3c0ef2870a33ee4b8f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df97780ef8f1f022ddda9fd73cba0a2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf65599edb8c4177fa72a573b699aa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dd78bd55eea6728da46f369313acf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345ff0db480fb656f47171963625ae8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf688313de330c4b6f0a5e6b0f0a213822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b798aae0bd661cb6966bbad3ed0b92823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3df8583a34df4991053e6d7f7797c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d407dc6435a5e4a89c8b4d34a0825825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5169d160ed1ba2c3c9f48d7f2f1e5ce826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c34e377e7d1629b4eadf347665717827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ab4b23e45bf3543121769594d907a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888933f1bc15a1f84fb709feeaf68c8f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3246da4b52bb99c2498ca0d15d33a39830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1f5e21d7550d62636dfe77adfbbc8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad419396c08da02e9b21b12594e4c5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7045efdc478ad7620e00efeaaca47833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612d101cd73b06f14124d62d7a9336d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a961a6bb583a1528e84e6e1db8104e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c85691bd79b96d71aa00cadba694d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f2d441ce728a44607bf2dca0f19e6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21629ac43bf2653dd7ada938d717589838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cb82bbeb08f4155ca8cdeb11f7b3c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881421d1ff4fbfc2f25dac8fdc7989840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e59a1ad8edbcfd13acb23eebee094841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7383718a713baa68195ce215939ed842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c197941ba13ef10229246979242bd3c843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81d6021d628b709e8e329db496cacf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105136f64c5ce2cc1a63cc1f44e8dc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cbcb221136fd34e0b127df220a2d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4eff0dd5108e25cbe511d546be7364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900f8126839c86677b45abee66d123e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27934b600333202a0b0ccca353418d686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25d4f9bca1d7296b5f4c3cf3fca3eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27c4718b9e710bd47ece5287c7989b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4be74cb2b683c922fd2ff446b44a499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741956359c8c09a481938cce92ad4f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0cec2028bb5d4b24be04baa71a0c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00892f8d31d38c6384f57db4dc88ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be6847bedcf78f650951e3ec45c4e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981540ed4d7506dbbfa3f5fbf69edf7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ffc537f6ac16aa0ffd40400a72f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacec605596aa77c59b111b4ac51c7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3687514bd614c3a6edf9fd99d978b8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19affbd4506b69193fb40117845e731518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adab517c2d53192af95ff7a22d1fae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50553bacaa9f60800c3e4bc22f5fab0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3dcaaca24ce86a78d3d5ae213f5dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb8a564004df656a311b86ccf911c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3f778bde765feb9ec22b714b77ace23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a34b939b46cdbbb4687042a105dfc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2517e494a443b61b5109aeac0753d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f5896041b57b5561f6fd2587542926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63cd7ecf8d2e553b90028403e7373c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e51356d57f1c5924cc2755d6f389528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39450a40609088c3205b2c6debbec9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc766a74405be501a602899f5ac82c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa2de524fd79879020ac52eaa5056731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a852a491dd110c854e33ae9afce3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077446c11aa95929a6c92fb5830d5ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0d9a6ebc4f90b1f2689dad13ccf4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068d07cee459072e5460fe353b2933435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a28c2da08af8a2864699c0b1fca16636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61a8a74e9d2c8c5771fe850ba793fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8455f4b55904f75a6f7ccbd931b2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec00aac0f0abab6e4bfdbf8265f431939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d95c7e2d54cb25bf7cadfc9ac45240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de299fcc677cc46aed482e729f639f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c758a7b6b9fa2ff708cfb52bc6840e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54283617edb16ee0c53c79aae9fffc5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be711ec782433f28f10510c1fa86686244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61421f1ffcde1fdfa104210c49a9659945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b24cb4fdc864ae624dafd4024e61346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753844f6c272643a3193196229328e0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23ab12ff24a0d5b9b1454b6e71c5d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83cc52d25f3aa7997843e2574099e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce329871833fef9d8fae0a9eefe165d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbc1419984de8367308e87f5744ee951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f65ab38b295db6d675855b5d63f6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca472dd54953cd0dc74f7e0bcd6bfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f956993525d66849cac1481685035554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b2f5f6629c032fa1f6723f3429c6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f25f6a2c7b10c3eea3b73e6d40da8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb70157846b8fe6a1863d47c57c18b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40352b48c87f29e7285b9cb4595edf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40de726804b3c39a594cbb94198d48859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb2670834c7760332147d8ee59eac260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0c4edd974cc5ba7c6d2603e02ed9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c12d9097129fe97985920e7d6f9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9852f8c2bba5240c15710e4acabb3c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441f567e037c99b1afbc2484978a64164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393459b06a2933d90e72d50f769e1f6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f193f6a1e8f905444946e92f6e1f4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a1db840eb43aa905d01174ef4e0ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33512c00a4e6fc5dcce54f52aa04c48868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f001382aae11e3c40d4a32efe0baf2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171232801995a3f93179dc1481acfc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11438ee8a37022caf85bc8cf7915694a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061074ff043954fa68111e13cbf964172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05964cd6e26fe8980dcaaf050f4202f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05d825ed466341829c1d18ab5be93c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a63afab8c7a90ac41110bdc8e300d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf112d147d0163f58cf10d3f2af890676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529656efae8f9c5fb003288f00a1f0df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7560dfe7c6415c5bce7f4dd5a5eff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8812b4aa58e5300eb1eee3fed2e49a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b4f662ccd918c6ae9ee09da2cc63c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d2a6cc03df870377eae912069159081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68b691f2902ddc08bccf1e54bff96982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b72e03f933725c11df721e44dbe183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae15bbe137fe4b6480b5bfbbb1bc0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60684c60f394fb8faf2474d53291e4c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9545b6a1786059b2a82b95ca5bfd6fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff322517458cc2eb1b79f13723200a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98177df7527cfa25b06828a313ba1b8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b60a4e8f5c33fb6731c468974a46f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf48c819223962a9327b83327f9cd2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093f3c62a64512ccab3fad61c363c7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759048ff26d7f3f7a627619f33df94f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541ba5773a0a2b28aff7fe331fbfb4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda4f25d3eec0bc6a797d2b349b429a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce144115028493d1a544ea70afebf38495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33f1da403626b2ce8726bc4d1ab30e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850c42ebff825d5646614110f0e867197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d95601cf3240612bd3eb2359d23db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff93dfea0542835bae82e7ed8d1cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bca6f9a5cd3ea9e9ef1250349d557100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172f3b77822fae24cd632e41b03121101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678b1e9a55c4a78f38de97cad911a55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b99ed31cec65e2a40c81e569fc9bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b32409cab3ceb26b0258fdbd484387104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30075f788db84ff026bd9628d1ce43b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210540c48a167ea0d88f678ce5930bfe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b0fc80d2366e1b4f1bff046e06917107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0fd3e7b1cbe921b531441bbf9eb1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfc4dede882f6b4fe60d444d4a6797109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359e9ea06182d2a4ffe724e597da884110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb1b13aac6099dddb334ac73456ad0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099531c8155ef5da2a4a763f2ac41fd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24940443e3b208a7d53a28bdc9f214c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896b9980f784f62ddd0fad4a37ffe8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53a492b3a37db35905aa1006218d94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bce2e1198592b0640a19675e57881a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fd5cdddbada197ea6c6c7f9520b29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eebde6794e9ffda4cd928878e9ea77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce841ee1e4ce524fcab064710991db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec463eb66660f335eb89e113be6976c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd3b85d5f5d4d89781794afc2ef56d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aecb0bd98aba53b87dc8eb90175c49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69f0193471ff93b2d2972b1e6bf5c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257816d698b7291b0da9fba1bf3f1954124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5c764e201387b3c9f5dc900516bc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630245ebac7c4d5f1244330cd4f415f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad55c3e5c0e7f5163ac3d323c156f95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd2de1a2637b78a7803cca707034b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab3e7096e1d1253ada9ebc681aa0c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2626a828c882596b2c475b6bb6db8d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204efad3ec777e28d63c8527f5186b82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9f2e7676cdcb1031ac06f2d14dc1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926f41c3344a1c16b5f57d8040d830b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e832ee1a5d691f8381313c0eca209b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc773971faeb0ca7c9d9fb26e2ec902135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca365940dcf665885a2ca196a8684d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4781c6dabff00e08f0f6ed40bd723bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed7db5ce79e24ac0b89b7fb283856a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb651bb76fc465e62503b68c7e873139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b4a0b65e1e254baff5c6601d4810b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c9101f3bbaa207e9b4512aaecd3ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952516555d85bc2e8703885ee91b83f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b4d49352db16e7f9bf7c1215ddc5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef256ecc629a9bcd492838dd81c161144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fddb8541f1f70c3bfbd0abcf13686145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc839ad576c8a82f6e8d579c440548c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4bf9a4b888632ea59c0160cf546ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec0eb9c900e748bdae9de9398d9296148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ddbab736fee51ba9dfcb6c77e6359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5bfb0073aee14f7824b64bdb2619f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494baeaca9f32ccc7521e7b5c052196151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2166ebad6a602c662d76ef8be3535152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06084203d316ec370654ac19991433d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fdf94a68c26240775b992c1846aac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d67bcb289313c4df17600e0b51fdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b054f002edda5995b5a9db27461ced6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadcb5a743fc4415f101bb519bf6bd9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1822056b3ae456dcf884ba9e17b516158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a58c7d4172b80143ed246f3b9e422159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ae434a6bdd030edad2308ed1127e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aafe0c92d86c1b7a352a0ab63a45b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9db1d55e786966b8804a643205e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a8c127bb66b775399eaa104f9a918163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103a513747165e55791c56801baddab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c701e0518c09475328cc23440f67966165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867238255d6a77cc1ca307d73e8bfe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2247a6cfff1a64b29af15f931b112167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864153e397e30a13870dfd7651e0c39f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b927dac4b1aa2bd2e4b461048fefe59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a9cea6e626324e5f5b3ee7a8d657170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94095f8865f2d7c17ae4701099bcd87a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa864feb035e4c8451749b939bd88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6792797c6c6fdf646c98cdaf06ec5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439976acbe9ea1c137d77b88cac2d1bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2aaed6df37200a860aaab2e9401f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7a10bff4a976936779b3c42b4c8ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c459695c3a91d6c85f88dce67d1cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906fdf032214c8e154804595a73be3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc8bef23c1e43073e5e15e09fe8e0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca23ba2f1da0f22525795cf31e7092180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ad6b0a40089395b9706f002b5fa53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e2ca94ddb850465cdd1fe7f74e065182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bf97034e74243a976228419b9b761183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593be8165ad433488d51ee07a02ee9fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eb210ffb83cb22146cfaa13e77f1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443035b183c153b372684507f6d65dda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad006ccb86ac9dd70be3f2247dac0896187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944e1cc4203194e0fab4cead88ca2e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93ed196aec2c1352ce5cf904a1a419189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7642a4c3c4532ec4576f3fafc6f08e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d7973cf520603e63b11d00c571255191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5a40e65c0dc93a566b2e65932d9d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a631bfd8af0d41ebbccef07d4f9253193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3d7027432994aa9d6c9cbd26c9cdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61354deef36bba9978cdff68797aaa57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974810ed56e987350c5360ac98a1a264196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6a4a36bae8b579c7785eb7eeb7b88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141b1b6f5665263683a6c5265d40808198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24f346dc981c6bdf9f4e62cdffc0cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68542cc8cdf27c4701ccc8f8b446f3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a754d61edd5dcdcb8396816b6ff1f9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401afdbb550798e295a238d3761fe1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ddfd25b9b4c4bfb7b22ddb3f777df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a96783799b6ea158ff88a6df64d15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39451c4d21ac5935bf1fde04cee5a457205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1a9c30de1aab16e2339be8671c919206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d1c2168cf436ae583d28076bc7503207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cebf8a997c4e013f9cb0b846c23752208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33300678e5e706caf8017a0d0cda0be6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e039d0970dae60bb356db0a4fd524210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d2f0540d9b23908f2cb882dd94a47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb1b99dcd0fae813c3e9698bbb8bd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df697037578e7441ca52a03ff6c4949213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef10468d3de43a089e679e7386687e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e06fe3230e2b51628e244f8591f22b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467623bffe9fe048371494ef86207d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bcb2c8d4efa5cc8486b6925196c9b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff03b2f641a7dc4371d03387340de0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2512b0658f0d369406398de219fb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed519213a962bbc0d8878a6483d25d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67e555e98b5b99e45c357801fe7aa9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2352bfa37032fd22ca749dcda2e5c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e78700ba27ca7b5ea83d63c187174223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b08e78fb1a329dfd73b673b8441028224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e69e2e7669b66c1ec02b3475e4320e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaecd9ec4301768553e1b8f1b40e7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673e04d819d921aaf6eba515041ad5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069f69df622aca3270a7ff773177c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef69c72cee997fb295863b60f34d3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba407ef70fcf398bb5209862d957aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332743ac8dc340b1126587ededa73aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a31181aef0313ff4a1e61fdc2547c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede4b4c1924739f854db1dc498604e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08cd684cd229b14c0ea6d41e3262ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301774de9832e4f7868218fd14dea61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efac550b8c3afbca3299c7743a0de0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7fa4fdfcaa1d7dada5639891c42b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d63370cd687dacc84204d82fcf84c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b146600e7987ef793843ea54f57685239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c1fedde580f9c76aa81f841bd7886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b30b530f2ef545c996de05fcffaf94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0aebe1bc1d5f506390ca44472da6a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e24a7553bf1e999b028e610e7042b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777dea5ea51260606195f1f2c527d08244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4236cf9ecf780a3f47f9d520adce9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aded9875666c6712907bd449e2a4283246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea53b8e8945583d2772d9c5abb9386247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4748f53a0ffa07d78f709491c1cdda7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9337a1b43243762eaf1e995907f0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc11b7785b6a13158c3e444236768c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8079d4690f611de2390fe5e11b93d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb2d1abc755ce77c615847bc5ce63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eed0c1a10433d3d33472c6ea9e0115253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d76bf831febf0c3f68f9751960358254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bab9552dd7ed13532c083dbe0d698255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec57195b5800cd20fd16f2223a0b44f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33af478240dbe5f6871cd614fc5a0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fe6ce9454ceb050fa9d0dec9dd0aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4972cbf062ff8d36a4c56c9f3f6ab66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9de28dd0c5aade98959be4e2ad72c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a5694a55bbe75e9e2d70a47544ba9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd558572480cd80d54e5bc02307be067262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b6ece08e178155ee72a9b447bdeb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8ebf120b6a63af45c4c5e36785fd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf4ccb027f872626ea20104c75951b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef94db168e584ba933d0a29caa238e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78bb4567abf468af3d17eb917f12b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe098e6b88d68774bf04dde31aae82d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901450751d48c5edc87455d02ec219a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47b118ce3f7d36bb4dc63643da7989270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9426ddcd78bd2f5635be2c15019f7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608fb8291d783a76af6aa3e9bfaf59c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb554e8f7370c60cfe93bd0f3e38bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821624ac22a06595e690e1661abb095d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474330693bf120a3f674ce4f29700f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080126863ae820b9da85afec211e6393276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aadcad3be53b099d40e151a6d2e1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c4662ffd856b0ff8aed1df87c86d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fe364025047c4cb13182d5c1eac9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78f8caa21c926a41e0c6d6515a5b53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ab10c495db0d6e5d28d33c8f09bb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d15f85c18fa2c8292a03c5f03450b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0733975de99aed9d6fbf45514f1d5e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068f873de4a5b37b86990eb44adada0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf2fe8e0344e0d11b2d083ec097292285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca91cceaba8511fc0828753a4cb8d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e250df1447c5f9da6c07406141749ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053d44f860977685fee3a754b6b66b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210c98d86360c35bd813200cba2b063289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce40846eb62e44d5a173bbb56f97ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb86fea1e50bf63263c364d228ec0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ff5e6196747c950c5a172db12267292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98657d2ef9f90b83bb5f87d1b80cccb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9fb8a0b9d9ebc44ae950fcb0bad3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10f86a860b1596a521da61a72c56ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b81ddbad0917a2f178fcc679d260b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2a9ad8eab2cd4b712a5cfd0289228297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad263e0744494caf035846341ca5591298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cecd21da9878f608c4727ba384a880299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe7d09f76d3aba88762a2352f32242300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495272891613649010506befe1e07364301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c703323363b332ffe891e49420f82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedac435652bc3747f564b9b49d8e9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a047ac35c9a9e52584e6bb92298381304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e0f82c5b4d2046ae5cf12747327a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17631f3b88831ada6902f89f78ec7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bca34382f1d99b88c8355daae2f5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf994fe1ed93690a3642720058feb0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc84bdf8a7ac0c6c58e1b6a27f913f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331d1ce3649541db17a4c1179369858310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2bf057d5ad140bd81ed76853860d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a579700bff5445ed6db729b3ff13f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a787cf1355d5394f6e53937863a9bf3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086851cf3b34cc23bb616fcd19ab5b65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a5aae5df5628e53a61d24a745c21b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea999aa211f91db7c149669a3d7b73d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d943c72dc172ccabfcc19f50a63f0e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c081efa339c65624f9546a8c1a608de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a865f021b8207a8895d5f0662c1275319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa81a934f71c56f6980899932f9ba5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32a939a2ce1f11d9332be3697fe3e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88973b46fbe6136fdd9fddbde5df46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf5f9dd81f1200b570a7be3ce6e89e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eb869468d9006e25e8bb4d829ed7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9617dbc34caf874ebd0e031315fe2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79601a69476295f9eda093217799abb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a692ab68f141328f64616ee143bed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0975d0f95cbb84ec42a5ef7d25461c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b54a4285abe045a6f974223e285f8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8327749e001f62fab784b665fe43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb55538dc49f6caf2d2961086aeaf7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c852e548f1fab3d3b1da7bb265173332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ee972c18df82cbe9d58d42b636dca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d1031e9d06c9f78274c57c5c59dcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812123497fd4f32edb254ce9cbf75370335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269155db712d8235a7091b5edc1439a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa68aee611323e7c77c9e97ce9004a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35896f85b0b09d4dc9d16f2256e30fc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123534e2f4fbcb3cdc49088b482b8e70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f5513da9ad055a7a8aa21be0f5057340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b0ce85293ac3b4aff27fb48328bb8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06862026d1877921b3fdaf790f9f0b84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e803653f73cf453e06e78ee265e3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac8578bfca249969c90a776b555376344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6caa895871bf5f1b55d7a444a50a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378d25f7b4152ab7c855653533723b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96814c9d6629aff2c3be2fb2d21fe1ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c136edafcf0698e8c72d99a2409e17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c6f91c313b7881803f13d3a582d30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1514241c28635cade3250ab1b1877350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f2b21a7cc7b4ad54fd264799f939e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f7e07d3b0a71a6f393e37b5217a22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43300a7315d34bcdb0a9cb011f26551353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315401aba2fd5e01ea5303e18720139354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeb6f05f7436b423ab0db9491ef716355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcd64dbdb3c43193dc74a00f042bfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca935e163933693f382fa15247136a9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bf7cf83521d313b5148c31369730c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833c1b42847d79db00fffafb0367f72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01dc29f34b25d96eb7971f2856d980360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7adec8f53f9c2afecc776bc5b7d5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa999cd5872a7ef7f4e2366a14a85c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc93dee8504d9fc576d9783a619caf8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1688e19e80fe9de6abf48bedfa162364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a79b4417d01bc3412a8a231131707365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda685c62f0a30a5dd051b7be78d74f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a28a177217a7b9ca09020223968ee5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e49d128ed3a700ce47ad6571181d07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21024735be42fa2f4def0b1d655fe0e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265d78041d1e28c2c73f36c842f2709370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76688acd52a4c51260160601bacc20a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203409c366c90fc279b47e9817f6ba35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b9173e4e98cddbcea218260238e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c83093665444ab599430d20322c39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f3433da3cd589405125e3b89fe27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873fb20b81ba9f593ef039e84b6b236376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcf0109f59ace72f8459eb12b26ce0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41582cee2ca2da9946f281b469f67a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9b5df4281a1eecd4a0eaac5aa4209379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff44659444adc9c876e7b5a72edff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98bb051292938aea31b0042b401bbc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6941b3994bd76ccca6e30eb92b61d51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72537a7d19ff70f630964dc40732a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f4a88e9b157b32d68fcc69380f9fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52141af312a990fd2728107465c4ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abbe80804746eb88d93c625bdb6949386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef8bc39bfc0b7484f387171df9aa4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aaaa68604b199181e90b2708a7cdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47ef4c671b26eda3fa5dc299b4e3ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b817971f99b6d140808388b136b0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac80f5048d573459886862262ea1e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58933242906f0c74d5568385b8bdb382392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6cc3c9cf9f6c7ff5e3c22d2d0a5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3fa67b3e53b2879c4065533d7d95c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca7d43ff89e6991b83adc4493067dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14aa3d669a8ce1a758898e7c665ebd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c70f85884437e1717b4cdab83125b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eed230ba5b76c022fbe22af3e53782398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574887fa03d77cc554e448c67e9f13e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41a87cc549f57c7e1c374e59289a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ea97d66e972c8d111a40bf4bfb26d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06745ace13b850d15fe6baf92be5aa5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd832d79dbef68a87797745564ef4c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6519d98b7f1af7aafd8f6119348b42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d1f2e47fd49f1ba5df32d3a2ee64b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984e31c1bb2c2d6b34dbef9791d0a79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aa818c397bea4a4e96e4dee991092407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f20d73c140bfce04e83407bfdeaf0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a5545208059e9ed30f00d02d200b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091b8f11434da4d78637aa9c0788b32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61707df8a4c3abbc7fbcf97cdbd238411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735eddea076d12d7102978a3e3f748412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295c99ad7cd42fbf1591c7b092c9ea6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aaf41b8af7511a7f9f56ab7cdbb80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ede2d88d84315714b9762170ffc853415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73499f97f6a98c3563c523a6a6afd1e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db02ae00af6365786023593eed1910417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04078eaf0c4f03267aec3f1f53898362418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffc3c7b7a717915396e19d406d4441419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c213c26d56ae0c9b98e5e3e8bd1704420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bcca8937b4de7911c4aa1c52d322a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66721914e35d08bcc104901af4878101422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d22a962243508338a5890b4d407c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c5d8456d7ba7d3c563e287b4b4997424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82779284e6989f37f9f8ed1cf9c9cff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82e080383329ada823c1da239fc698426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735290be681ce149235ce7ce2033ecf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26097be03e1d59a9a82c741b6dd7ab24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b5076ea54e354fe7cff902a86d0da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015db650e0534e4350d17e51990d6d67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042f432cc56f74b6b29653b68e0a9a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bea86c859024bc0c8bf4ef483e297d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c2c9c3f66ed3939dd9db8a0c45816433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ceff648470f8b09d356652ba0ce90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3627898b1ba917d5b7c75652f41dc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fd7c29428259da63726f77b421e39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58acfa46e4a7f974d5ebf5daecbcb4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57918f32ab41f3cd67d6df287b5b4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11786771d8f58450537c1bd39b5a4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fb7018f6662b7a0d36f7d9942b138440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cac6eca36ae4e019f76ebd9085353e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9880f6dac1386a7f53a91a3bd08775b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4800a4c1b76a84c0795b41232fcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89469290d40002aa4ae418af15fa7cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdb9f10b44f5dbe0a0169e3549cc10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2455e334a88e083cdd4987a32b181aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e722d625b8840c30aa0fc3c82ccc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa51b3af651d77a5bed03d53d82562448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df82e6e569ede044e1585498e53eb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c956eee12c15a5f54ce0cb3154f55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faffcb3fe2759a0de1517ec0cf355f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c94d84329292efa22962576cfdbfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953d4bf92ae7d59a731ef788d76c805453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88118784291cc9f1e6a79fa4b84df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46250024182cec310f7c227983acc5f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2273714892a434d9ba5cc9a9a3cce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789c0f542fe95ea723add668420d19f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bcb5ea8fef42a2425368294a4cf79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869dafb90f3a01c5b06932ffa18f89f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f6d3aae4be01cdb859ca6b0f168c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8919fa2695d22320543221c7e833150461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be586dcc5756a1fef58b79ed20f678462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814afb608766163a2d0b33e7f3b70017463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf70f18f6f67e7a2ba0141ace7df036464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053602c88434a3b99fd1bfc3d12f828a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd88def9fa781c822097d198ea2b94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cfdf012b2274fe9f7d04d28931696467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766403e797ad63128556af039edb2d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e08f15775abad9c755038e56f93e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54898d0ef8642520998f82a00ccf88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df339b1c6677ffebaa0d0c57dda10983471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8226286dff20dd311189d9421cc5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e09ce0a95afc20c9246d740757a6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055115263900724cc115cfaf852e014474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93914c4bb4e9df227b926edb2c532de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23623310e636a2d0a104e072f36b29ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c3a1d6c86bed9fb44e53543d41355477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbbe4df47f340244e9bf3667de85a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a10ac0188c6fbef541a4a8202e0f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d309a0e5b1c11e4bf0263f44b2ae55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbebb17c65e75e2e52e4790d9029c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082499c99cf4656de5f872a173d25542482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0d34eeb34ea18e34eb0bd1be43186483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712df90f32a7b5568007bd300f5024f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2db586c8699d1a4b0be8c647138792485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779fdadb61e1c11b83d1d139c02acb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d6b8d5ce5c145f4e567ee1baa85ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3ac80c577151cc06fcbaf045b0210488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8fd71d144cb4ad5e8e7e0cf2f004489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0fdb9adf90f603b9b56df46940c38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf5471119e9e80c8204cb3126dc127491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee4f7394fa96004585140484706435492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973007fe03e18f89094846227e20e9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e453c90f261bb957a35021de237b67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc73ff66a0743af49af67c7bab30a97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a5c5140849742fa1b17a24095160c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b5631c0e2c2bc420fff329e030ee4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2036389b909d986b9aab7578ed657498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf4ea369d86ffeaf341df6406ccf8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad252fd6a3d73f7d48db49abff4bf2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02f804c6801de1b92b69612b93230a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dc9d964729a26d3d1df89059b5ce7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f0b6efe966bb0dfdd8bebaab050a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10039952244b52aa4cee4e60957826504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3471dae4d56f02b0b62fc86355d4b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcc0a0f41c7a776efaf176a509b62a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512082d8901299766eb3c4c42fd0044507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75cdf9e6a60118d653fb6f7160ebac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edbf35f26d93cf1b95c2227f0fb38b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa45f9c5bafb33b76ad61403214591f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e6a62521a4ed0797eacb91c3ca0ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf732a95c9fb4183f17d74292ca2254512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369befc1f7ad504ea0259416bbbfc1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c48c0af85d81266e04ea64976398cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fb8ded4ae53d61fc94dcfa70e1d28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c08c87a344ab8fbc3c9ef7c7352e14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec0fd0d6f991125f9a5e4b7e01ed67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b66d8d69ef92a89bfa0e8760894128518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff4ac7c77bce4d3a539c609d02e61f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6277741d8c79235a280bade2ce8fdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f652105ad1a1d7f42d6791b1d053521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee5a59c1331a98edfbaae8acd2cf90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7277f58e1c8dea47056323a49710987523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e902dfcc06f13fd008756ab7e1d7b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ede16691a25987a4d8597117af291525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52561769f1507ba1d3571e456c361f13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536bf3d329964895ac5409777b27a34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24f571986eb264621854f40e42009c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41d597e913d87923b1eb2180bf2516529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9b49de045bf30889157b0d0a66c04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0592c1f1d22d732282556e07d4589531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b976d819276c9101b3ed379d309d319532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16354414f650b62465cb79d0788c77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8ad7160d548367956a30ff624497d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea345277837287d947ca8f3c034b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26c66ec77c9db8e395c8404f8f34cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb03f2c69a19b2145c7b7251dfef906537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11099e174e63a463c2b77a444b6fc202538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36931bd8e687397e240e7a84013537fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040270eeae1c985ad3fc34203596bbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c445a84d09b6d42dfa3b636ec3487541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2356991d4940f9342d37fdd7f56e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894a915d9cd706afa2aa00cdbd756d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984935c189eca14a90aac78163d8992544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010886893f4b577e905a9e95a8c39b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd626f6b80af2a7567c2a85a5e6a7bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64cdb4dea711fe91e7f3f26ce4c4aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fcdf47fdab02a74b47587958911cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aab309994787487235ee61cb75d84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262643ce8eec36cad240bc28751a918550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0673c2dd0bf46f6bb291fdd592a088551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c6adfedea8209f9ce8df15f28747552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf7ae90bde74aefd04b12351c5dc9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09499c373c444c9c28e4d26ae31e390f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea688993864957de9867b36c1a2226555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4792cf34cbdac6f50824a2724ecee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79124a49f22f12b8c0241913cacdd0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e585f6ea474c5ea00532221398e644e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6c1eea709ded715ebb77367fdd392559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345dc72d14bcb669dcc35b186650cc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c1b60cef35b48b9c960216151d13a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90288642500ad10daa7c3bc2de1780a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c3f1f804b2d8485ad6a74bbae84a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950174e53795447d0cde8bb935b8857564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522833974a20b7f2a62bbf2c0c8b2ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24759964278c9717c4b9aeba35a02c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cf9df7eeaa610b35919b613646a95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeff519a4de5236c75adf1d604a9818568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1acf3a00617d719a623f6f13f789c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e737579f826b5df490a9068dd3e2e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a54503d38d88aec801c959e713ec5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fe16c375ac4d6b1fe38cf16333c25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11be6a9e12af660109a471d8e0e03f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce61c7e194bdb2501db991426010d78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e9f2132583e40db48ecda2499eb39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb66ae5d680bd2069e54e4b098e697576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c2ad0ae691c2a47928921a78217db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a4a28e249e6ecb86a27fcc90d428f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b418caef6a1ba09920cd84b05a430579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fbbd05b47800d038a0006efbf6a67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd67d165afe36265ce4f903f835d33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72421acfd8d3caec0ebf2c6cfb4ee5e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646f1cc9faf38095b852e93e0b478b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0cb3bb2473b47ba64459302cf4dac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed19f6de2e8fb53b20c0e97586f961585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961504a7cf1941e61baf02acd7261eb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170ee603ee1fcb897be0ac9181eb0cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dddc5acd1fbf834df1016ef8509a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c399abe851e8547a2b8a17b3c6601ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd860300d7179fb80795f7bc35200942590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f86642c8db97be70a19fd64287fc7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8c030edc6478f2ec2f32ef6b64c7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2cd19cb28bee94b7aea5768ba45d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebddc2d6d28278e64c5dd3a88454892594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5685055bd74e8d7d3459b8cd01c2a11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b14b856277f83ae386ff2571072e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56165450d49010f7975553bb21e24981597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f8be24dee3436eab48939a8766934598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ce2fa120588c82d8f8aa4cbd1d09c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a7fc36fb41fd309e758395be2d8f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3883c04becffdf0ed39fc46fc46202601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab77d0cbfac00cc602c0f168cc0262602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629973329bc3d0fe6196f8bf7479d92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f700d19d69a4df3ac4dd4617a0d2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bee7c50300b741694c66cca17b479605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b408716c8ad3f43e048db2a1cb38519606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36274bc9da5f42d379df338434569e84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201cbb334dbb318ddb4d4a362aa4eeb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a908e7e7ab55f3ba759f83b8894862609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae030eee70da1de369d6f7398b76fb69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e455dd171a0c1d1721850a792844fa9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a164515fc86925d37379e4484cc281612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242092130f322d61cc3595d3fb71996f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a72d1dffd95beac5228797fb888060614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd815dc73e3d971123d7b15a9828b58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68118cf34765647446b20db5b919da55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fde482ceac3556463170f2b01d7142617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79511d995357484cc3a2adbde7e8aada618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74a82e10cc84a882f22b3e66eafc83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fb03667afe1414f0b22d7926608bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb647ceb66aa8ee6881ce63496cb79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6396c8a7b7b850642cd064293d4c1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cb6cf5c71ba6e96a1d08d936fdd27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e1754d2975c95157995b11e472a5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dd3c76a8da9cdd44a956e3bdf8079625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d62911dc979a95d7dc9a3124a08c72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482a174734ed4da7efb25a2662f6007627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e467e5f898a3419c30ca5b6b602f0a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585788c58f86bcf464bc4a7e8801934629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b4d6b179199455394cc07f9a7448e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbe9bb2513fa415a5d7ffcbeaae67d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff36814c7d97f51bc52b644e57370b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486dd2a71bff0c68919dda05e377893633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418355f8d6371064fa7433259a1f4e64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de5b78b8b1aea336db192d28e4a55f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1844241e22700d5f12184de99db4291636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe78fcf063f03911794e2d524a45f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6851584abb5ceb25850be70f5cdc6bf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5467beabc9d031c37c3b46a5c0c1716639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e6b3f4f35f5af29bd1b10c3d574a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6653eb8de36af7481bc365d0c62b6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7fa6026aaca98568d2d3f1665edfd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62247f8f34ccdfd063bc721ab19880643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9153b4d76377d5354a42840ec1e08c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4efa809e28a57fa6d5b90d95cf9109645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a471c55f3e2f09eab9920c9cde1542646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6191ad2aa91c7515f69ed0ac3ed03f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc621801f4c032fed2ecb5d9c60170648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add176cb554588384f18bfdf371147cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f571191e16f606e58a5fa3534e0850e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd16fa7fe2d9e30a556db982d6cb5fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aed5af3d44233fa2dd12e940163327652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e56deff46ed951b17067ac5ffffa9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01751e0c52e5b2ac574528cf052c79e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54089a52c398dc3eaa9c68be3a51e107655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76c45722fe828ba0eacc0c7538e8d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a59ecb1956d2614b3823fd3035b09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473262f6deb041cba5efff145470261a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889104437aff1be56a2d7e4676e8d25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ed0186ff7c6501e6f3cd98952bb3d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53b524f91cb07fd207d857a8a23df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b497f39e03d44ba9f261dcc639918662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910785df58f2cfdb2d0a0d70acf2a37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0315e667561f25895bf6c7873caf3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed72106da52862d045e72ee2f3105b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe010064c880bb851cd7f2b2073892b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171c8e9d23530b5fc9fadbbf28f6fb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e48e5ce8b5c58bbe5a608611f3fd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007b3eda846af4db1034125682c54ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb73ea79c179eb41cdcdc851a767d22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27250aeb727208749b5a9ba2fcd05a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e8d72e837046b0fb1ea71989ee05f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97510bed16facca4174583ffee08b767673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e85b7ae843d2bb173087614f5d7abb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8b742e02079c4251d5d59bf4f4453675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324dbc7c5293259df45aeb143c753a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a6f7614559dedcec4fa956cdc267677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fe8e4a63786196990e064de56d941678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135700a9258f2db9a024f4130a10fe19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78ca52851c84071f0b9ddb09366739680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3429773bd27310ece2a28c5eebb81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd966b035252e1b12240509dbb0f1971682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475a6cc63d4de8485dfc9d500a7c354683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e447de0ac0fda28d252a0dc482567684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e7c753aa4f93d3310af4e40cdef91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05324c685c436249a3c75a11e0cc5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826feafee540ce054d2ba0f20f6e49e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060ac751749fbe176b9e8fb607396de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9debfe3c68d509491d019e4540415a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b7b1be707703e11a01912f79546a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1fbcfd51d8b708f647ee5b1896c0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee29faeb8cd36fa5951aa5b7f452175692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b6ac0eec0a5d5fe50b9138f943dc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b64e42969360b5b688d01f82c81679694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e46e96ef6f5185c87a58affe42d4fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8672200c9f8dfa7b54f131df88c80db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3335b33cc0cb1ea5e9ee55bdefd39c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd63c9ab4c83a2d0d088a3a96faaf3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594e5ada26086e48bb742f1ea38b341699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd77b861abd703534d657bd4d116156700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0677fa77e7d91ebd70a022de54e8d46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec42c90e396084e3740e956f70b0cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca6774d2c7777bb553a3de95e0bb10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb5bc52cdf3f0b5aef63cbec4ec77f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d46b66b0bfb5d1dab04d5c041e5f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d360e63bb336ed9365e61d778b507a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9567bbaadc148b0f8e42b81885648707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051162a372295ab4fe5a87127e220aed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cc76e7f3541543914ad625ef5792b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cb497f76fa9faed4896c6e8c237e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab11be6172e6f2132a698216e5aece6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c0195099c113b7891e7ed90f712ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72592a8cc59fffa9bb96d5a1a00d127713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56de95dbb4eea1862a9bd2b80a9657714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b632447ec8964490fbb7284b3951e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713aec1d2ca3085fcdec82fdf8155e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67af26570eb4caba81f636c217bb7c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62d2cf8842ab874d74668f7ae074eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4310e49934f31d7ddcc2468f5ed7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb819d93fc615e89c6ef9bae7f1368720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc05d79d5121e093e7730cb24cef29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1765b6c3208695ffe9b152ceae620722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1903fa4b4125fdc46c7309b205d09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e3e7edb317c9737404656275436dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d30bfe6901eb37a10f1f0a3273b2b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda16f8d07e986f2a3ae457ce70496c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46132ec111295da91aa9be1a962a3345727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303d6a70ebaead137d403b8e3943e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c03681dcc70e650bfa774c968e4bc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bbc03ff77d2814df57ead051c5a3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a057faa462fc33cb9962d0317bf61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a53c0cd4ad114eb41c1fab0075f43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0533893a2d1fdd78a92fdabbb5c53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cde71610907f0c3b841b6538326c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989e81596a0838b81d0e6a4270b233735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572aa3ff4191dc4b00239cb3da36da2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bd971000408c2656d7bf97b4e41bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af95251344b68fd2e7feb2a8f13f0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb8929b9a9e293d498e5a89734010739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22ad6c6ddc046841f993219fa0fd9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0436283acbde4a06490d658aa89ebe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfdf8398206da747fe4c717de8f319742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967a14b68bee562c1adfb8c129b55bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ecc102d5136be2152c1988d2a24a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e6d2a32bdc3a9adfb62322934e6dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65f7242bba77202bc71e46da971e9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273713b52889268da2919a17b9a93cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbfc282e6b12ae9f8cb9c41e77e53c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38acdc02b5eafd7bd3640c2ece0337e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a826a1a6fb567dc6b8b1f9af0b151e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162a69d09dc6b0256c3474c651290e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849df3bc9f312c7da74686f3a88efedd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4684ba9908b62cba47b83b71633c015753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111035976377bbe5643aa969be7be61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a5d4f31150a9f43eac59fbec35f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9397b945140748a8f612f478adc9ff7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4484ceb01d37ddf1d4327f518d178757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b106816fc40f4d6c11207630c002ae1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113da4f2d488387591e7702d8d0bf0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426810698a21175008dccb5eff94069760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfc9f49f9976986b6278f9a648cdee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7cab435052ce552036d13f7c27f45762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55375f7804da016ecd397d10503495763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fea3294ac67737ee62939b17da4fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390336859231a235c18f9e9cdadaaaa9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89224726ef4241ba6f71035076a01419766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79357777587b50ab0fc6c7de24cacab767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>