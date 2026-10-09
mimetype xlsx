--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c300ce329904d13acca9ba762d1f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79806ed56926550443e98a5b2132d9d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8c61837f16e9eb6dca61c50e879b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ee36810068320224001e9bf0968734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a5567f82af625718b1558e2096a3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3495dbde9f7a4a859c03761cbd9cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dea905bc648213f0720c5c333cb787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec76ad6ca7c2a0de1693a8c39be0168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6343546911423cd8bdf7efa9bfa299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a429b674b4c04d7a4cc72e858de1cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad2c2b236fa9d652e46f1e22224cbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24428dafaf0f8015ae31ab5fa6727bb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e424f9f8caa563a92bb866a84361ea913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a86c68a622147350c468dfe30f08d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d2126d4dfdd001ef2b2eb33ae3eb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b234a642d0200c7fe16aa9dd20b7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c4de5f1f23b55a64aaf613424968217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b306de79107824e8f9ecb6437ddbb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fe0bee55a6e55431380be04ed37c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5157303fc39ff697975f636c6fe48c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3b2e89477e45ae23443cec1931e6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c61f53ef013ab88b22bbedbf92da9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61399c2b6d54f1ef6a926b1901ba35a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e06daf245f8dda9ad168dcb5f633de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fba7a8e2a64332597b6a5d8aa3b83725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de07401b30ec031b119666b7c7693926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd87dcc011ebb923a9440004455060127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535c2d68f1dfa8e0f829d2b4d7c614d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7afb7230b8d3fd5554f6f832e916b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18097fe8b26665742c84f149f9f8b8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d2582ab45746925e74e6d026b5b4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def957e9d0ae37262b7f98054b1afd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9aab247c3f2c355dc01d15392e5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2741db4e9800c533a91b9e16c759b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f238132933cbe2ab5880f55d7d32735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfdd337ee7db26dfd768a468ec924c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f0dadc031b371509935cc00f5560c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855b08e8802d346c698904a05743ece38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27667fbceb83535e64da408dfcd38b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bff9e89e711f333d5a4089569a9ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077befaa0238665aa99e0b547ae0c1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41021d669c0d6cb6b941621a6df1b38e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46cd9d13aa9ad37502372fdaf45df643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582f040a77303c87a82d5f74f630c5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf992f8b46f55b57388128b7dcff4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecd936123b854298c33cb75251711646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87330c4ac81e26250f4395842d1652c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d06138eb7998316d8711ccbf2b9ab748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11c50db62621fd6fca3e84bc5b29aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402d52d6bf687903814e62f4331d45750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86729ba811d3d74f8e25ca41fa0f275d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fea2c00611266c0fb9c0095ceb68952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece7d416667a70ae204423ff8e99ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bf56d23bcb733595f896e15edf3d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c75a2d22969855b75e4a865f6bfbdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480266e60c88956dc24a46111c4ba0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40eab62d8d1e1ccdb0ea2250b27ab957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb6f8ef389242b17c703b65e31840158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c875dc289d65fb9f250916ec5476359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042a8b1bf3de6cf2504c42ca1478e2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae055f5e4904d477dd5042f6563895161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594c3a84928e4697aa5d81920df064262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2107b29fa734936919b0d203a5e945b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60d216c588e548004bfc76439e17a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb2313b68f0d00c721b5551855503c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c8253d80afa0d0cf9fbf1ce79d39766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3e8089eda9fc4e5174fe5cc3573ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2c39daf1d3954ee2c0887d2bdbc7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937860866f092026268d5196c5f562d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8598681b38045f7a49b5f6859d5870e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11025195114157e4c94fb2893495226371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48268487af628a58c9cb64186d778772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0522daafee4df78a69bf943f952c5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e494316729fb29bdb0f5bacdc70163b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af675a5cdfe531f221dc94cdc92b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45195f9fe7a8d6ab7e5f6adfcd9f4b1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7b85f0a72791a657f9e49e1f99f0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd2a99fd4fe262a7337d06c37c21f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96fac842b0432c587ae3ee9f7ca42679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fba169c2b709bffded703c4da0776e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541404f6b25e4b5267f71e1f8ba839081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2fef0d18834281bd8f4b186f5b51b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e00b4c06a3ff4177afb80f306ab3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139dcf0f549b00ff303949246cf183684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69497ce3adcde92599edde3155c5201985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0f68b4a86c428156aa510fc817fa986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc4e861e1aa74802683a824344ba9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677240fa85698e3462955ceee1c3c79388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633336c69d9bf4f7e673d6ec288c0da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9333b9a466c7f74f97669bc86126a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5142b2d5b51867dd9743582368ab80991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade18d74023a7a736029caa32a6a2bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3ea84c18949c5c02397e40ea62c4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2bf68b051c6898010c017bf68dc6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e2c5ec4f0b7eeec75c128f73b0df295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe489dfe191c789b082ba7c3f15c6fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad93d49e09f1fada435731c4aca36697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001711c9f5e35adc8a6d24f274024e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13540a33012f781a9954c56914e0d60799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594b7e8b91dc55b8bc7fdcfd2451fe5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d1327d05690d51bfdde469b043976101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c35134812f82daa3e2154e31e1eeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25f40b6b4080c32909f9fb676b589a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e007a5a0f5ca958b2331253fc326778104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a79f3f35747b710051562710a6d2f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cedcc0c1bf918cc9f99924b389ae7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ae27f9124349970b5f6c923a3ba81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edf43cf5aab0c2be70127dc256bf2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9401a696efb55872717350b74805540109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0788257f755128f925c5a8daeece00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2df1c243412b419a54fe529cf60bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df803bcc701421bdb14e22e5f128c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5016b6af322f22c9c3138b3d4e927113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249309a48ca8d24002dc38e1b862a11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670dd166ebc031e3f52a8f60e02535c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b3cd22f248ece4374baaaf2f7571c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee45516bde2ce0a588a855f90c9219117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ce76f1c64468298f018c0b06a4734118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d52b6f6863fa2a4fb9455a1bd55a93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b3ca3044f262e1ef49d892a1a0b6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709561a49bcdf96ff273169777aeeb37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4823458fafadd9edc61b0534c7cf32c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c304aec4a8c308f0817045e5bbf469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9f0638576374f40d4a223aece2fa8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8184a0dc2b1d374126ed003c1bd7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368d929602c416cd3528dafe324ac24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a487efdac891b4085c2ccc0622146127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dff2f65a8beba69098e484d69f62b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49224a367d9f20a9951ace83f5c4d660129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f561999b64975bd64398afa9c4c78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e65ef7591e6592729d6b9893bb1938131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb668890fd9651914cd88b253ce2a18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50c581bcf5e2b27c0768752b895172133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc214a5cd6405eef1ca63df5fb19f7ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf172a3ac4745d8fdd609e36eebe43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae7d94bad54bd50a7a0fcd997d8b23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbdf2ee76bdf9e7edb88aef5f2e016137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da544ad31a978326630f4a1e40b368b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ce08a37348d5d8dd85573e0725290139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e53dca20f21f651860e47a21130ae0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a8c120b0a6b20daf1a05ea3c33f72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99446647db7a2b9d0ed5f37a3f9bcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea968481e9a7d4d34176bd07a6df0624143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abbf5a945096140b96b0a12a8aa03c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54565fab90f2ec93f92a18aa07ef337145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770bdf5feab4abaa60ff4a1d784fb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9cc1c5f57acdc5c39d3d7bdabacd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf6496bda757c20def88def6c54fcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce693d84700870725455cdc78a6b18b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b3aae6f7356132282d1b1604edd29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccc1d6f2f55a56315ae93ffeddd8d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072b35588d076ccc43e351c50572ab3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800517cdad28eac831f50fcfcd13ed1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005736b75adf71b0224cd77f11516426154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be71dfa4a47438c38a2dedbec0941155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e31505071b13d18fea5b9b4dc2829156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52369a2a444a3d5b9d6c990cb1d38a38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8888ca3517a5a1441de8142be1c89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e420b823d6e9521dfd39acb994b204159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d02569b40999555cf12e00c4b7d480160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a98700b74e60edbf3d5e28823cfb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e588abfec64e4047b8cc882b1c6997162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10fd0f4e7398aa32ac4c920ad6289d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f426567c9d8d23cea94f4c7308d90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc478265214d714a45ed4a917eb2d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e12286c426fed1bb22eff72cf3ae8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bdd9adc04f4c3f4604e863c4e3fa3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609ac2c048fd361024f6cb269a63f40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382147897cdf79e108f943f986b7072169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4a6ae4d8f395336779d51abff9361170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5c4ddf90fdae02fb1d70e7301fbf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a729a1ea923479fb2396b3d4280f5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20926a99d7b648f7c1088e55bbf062ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc488bb348b5363a935727e00c7ba6c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c8963f0ca2a3bdb1ed46ca5d3255d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8e1063c9efd921d672e96508662e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca44bfd24ca863821e5f10f309d0e4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa5e43e9640c643a6e1928433042ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a84c3bb1ffa41481cd60d620835fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd648e96a500cac6360a4d396a9cbd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c59bf7930bf8e04ae010449704986181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c24c4c5f4d7e28f96f616823164f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d95f98322c2abbbc6d9556b9760a67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a73c956f0b61acc281f38a084751ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7844d2c4b6f42079f34b65906c230d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415792a0af6e4f164c5ad4b22ed3c6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e05abc353d638b28ae125fa7f857187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24536dcd30152018887d74bc0249e794188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269afbb3659c35e6599c85f914e882d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42e2319ceda17021e96533a3b9fe6a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa529c9e53d30f7982be644b9ca1216191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c41d93b598a78631f6080f69721549192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd58a12be3b8eff543bd066aafa495193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7678d0eb62155089b2d53efe9df3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844f70f0dabbb77049ad79125eb06e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22e363397d764fe3ad337a30c58ad6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112cd871e18de0dbf86823a51d7257197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fc9918ad200cd1f4434c1e643c32d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b79166b298bdfcca6ceef3a254005199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c5aefdd1cd3313dabc243e164eebf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd46f8d8db5ee4c82b99643e8f69b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c5e687ffb980c16d4f2c477d9b498202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377a383f2477081ac6eb7198109d868203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794054bc81b90a790636d11e101b82d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7b4ba87e91e88d02fd97546c97e2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17d9d177280bfcbec90a45bfb56876206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dba1f6106c4bb6cdecf65051f2e3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495952fb773ac21275b6134bd8f1cd6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b691b52a39a2cfebf00ad69d1a91e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69229d086287cf9186d75cfe65c47559210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec78e20f9d411d5a6d0566ef0ae88f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e77af979388e6b805db33efc9bd7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2967a303c59f6ed580db6fc50e678213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6124cca0ed3b38100676b70aaa7c01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad96760fe26f81bf551d5d44a3b6df3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f93e178d75bbee48cc91249ff8537d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc24cedb89d03961f80ea77c8a232e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207503957f455e7f17399638ef83fbc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522539872a5e8829864e263495c73df8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bef4a570817551e17b7a6906259ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344f7e65937d3128f6388272adcb97c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb25ce063fce2c2a31036fac692c747222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505cdf436c849cfbb44e6dd42d3816223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdac3e85099bd0431e3ea12573290b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b9f62c64b03923fad46583bd2cbf5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588677989f4e230a6a776ac662c9fc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cdccac8941d9686b43b664f349ac6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c50c71e9c0f3af01dca457cdb080b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463d84a07c5a9e5251835e231a85ad6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc578d8caa895eec3a70f8db479b12f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8cb35b416a61daaddea86a67f8dc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637f20127c8a7490c4ab9a80ec8655a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632dc0a9e9e17be86afdce5f3f75b86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3bf7af7054ebf7fea81254a1d68da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48137b19631b78f19e930820db21974235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b478714c5da491c903d1300c9e2f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8564ffe01a93df084b3d20696a7285d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7781314ca9688509508031b2dfa72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577d159c7470fd01b60a31181da8be6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f4a11097fe3fa492ce4d8e30b4401240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f595b26f59026574a332ae05b35b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f8cddd3b6fdef3f0d03edd70a38fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595a0f3a62220477ebea6741de58285243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8408139ec644f950fa63bedf12d5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d76ccfc1eea74bb1b80e810841077245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b647010301f77a0ee3af78821f79e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f499bafceaa272cc05974add209f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88319d1622dd62bfd62111c2d689061b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f816295a835329d5c4e70c673ade847249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2533ff9460e33f251620fe90701f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f22222e22b076c8edbce439066b90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e196c727720c5329ea4deb17fd620cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5eae3d56e60d04f740734a1a38b4b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6516d757dcbd73851b49b1116da9ac4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ff56950816c5fb76edbf19f6a5b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c069f7ac49180a4302097a4fb0807e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae61b21bbf90be212608ae8a81204e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54671eafed7adf1fbd40d1adbd5e8ab1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca6732af22b93fa9ef7211d6aa5a1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561daaed36a46951b7eeda0cc4b0dd5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40295b1d3700d4ff026b1c21af245028261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e4ff75ff92be7906767a505317460262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783c6e1235c12523f30a6e6b9995b90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765de4746a0d2bc675a0108aded0a53a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05dbbb8eaedc60e14126cbdc4b74e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d35a2eb0343ec7ecc57e025ed3aa0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bc96f83ff62d5494073a2ff84369d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab571fa986a74c9cca0970dec69d96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124457de981dbbd0c4ec73dbe2948e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ba079384aa176a0804f97a8f6c543270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52f0ec47a89766fac0a7c3567d5fd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717923cda00e4bf3ea835b80c917ce3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4740a36e23cbfc285eb3b9ccf36e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddd03b3ad84516a59052c9be8bcece274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b90eb340b9d241b15386ef4bc2d9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa308d1dd1f482f9c09f1553e67d33f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9536a4fef46f63e8d072456a5ccea7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91585e0e6fd47e781128adcccefb294e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba109601d44fd94d4785b2e9d47eb9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffcd4167c5481ae4b641d71b06e08e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78835bd91083f8e1b4abd04c2c306c99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2567873def52a8a813cb76f3bea9af6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc665dd29701c2c1cb34292a4cdf02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a57656f0063d044e45cee33a17112284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8393d6c1e42958e98422f8a139cbbee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab37c67092229ed1b2b2cdd8197455286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c77dd446fb38866ddbfc931bddf32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4b84cfa3bff6b5218edfcf9c0d5a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227ad9dee23ad38f75bfccfd34fe2d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b66187c7dde9fe5340f2c47de4b77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b000b8bcb0dc0e13236db0e68ebb8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3002236aae0adb140de153f254d479292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d24fed8e1b411a4849df5d35445bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394adf38549c729057abb2185571a712294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c209781bb95c59baed4aca9a1ccbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0ec89d6c81a28b405599efe4f85b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60525cd477640ff0d9b81d5213e517297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee526e00d8df9fd37a4d406f994b04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a828ed925dd0ebcebb0ec68bfc43f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86650d1e0390ec9d320f3b0ee801b15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925a8a2c4d85fe51196ff7e81fb32b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac4a9752951e09dee6f03b8dacd4b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7aea9f124ce406d47452915e95135303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6d54f67766197a9e544ffb75119f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc85d471e48c627a5776bb1aa53c72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61ae6b1736e245651a1d678b19777f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1f0e8f3f80165e447a482245ebe1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401b247ce9f6fa4e8a2c882767a608b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094574965b6adb0c9396ee53f890b909309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5379db029d40fe6c6aed193d73ef9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d31ec08703f567a29d8572af5cebc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c53cf9dcba7341fcb19fb10361ed9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c69acbf247d61c671dc608118d008c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cea00f429c32f93f81241256baae7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed685e0411b21e886d283fd4f5595907315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f382b73c4ce903ac272bfa71238111316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaedd32e5d2eb718e00fa457837bc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21dfcf741d2bbdc68dcefcc2fd3573318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293938fe2e5c3c3e0670c5a98ae0b2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1534291fd5cb5b09952c5550bae202f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f646e92681e16a240fad5cb22fd6a84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d23cd80e3afa98e8ee69359fa3133322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714110b77084914f3fec5c6ce11cbd4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc03c24c2a00e37263b70dba82537a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4bbadc75463feafa6103dba09bd10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97274c4fc50b9700c9e48a89c2a905326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2af8674b0cee0daf86fc4153e907fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d934454bde884f544826dc4f52ac2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f5bf31a11c5fc9a35f8a55eae47f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d43d3992170a94272d439125e8fd73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143cb5a3daee5eaee6e81ecdc2b22e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f49f944506c5f9d8bc5f15adbcef81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e016ef5eddc346cbae0605ad5b1229333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e8ef39223e40bce0ef9ac4bba1ef2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a3e2aa22b3c67c59ff4e65f4e50a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0c735ff6fc4e3a4119dc9038aa78f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260f32086db6d26db405ab6418b73b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5922052358631fcfb6e052c7210bb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9986c30cf262eef06e87b7176565865339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a282a27263b6c756dbc7e9a7cc876340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128adec83a081f27d8d74683f159577d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51542ef706fa6c18694c9bf41d3053342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d433aa970c9db69b7b1e0f15cdbb224343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e23a6a8578dfcc367a585ff532410a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6309ae98aa9d747f046815c26dc68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93422d7f3e3fa6595a648751fdcebe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc475ef29deaf3269ab5238abb24af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7a68cedbf3126261bc0ac20af273a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b9a9d79d76631dc8b93c18bef5799349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd751de1d3653ba2902a594f3db8f71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf9fd7448abc31e3f3fef8c0b1d4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127bb15d397f0c652aa9b0480cc4f21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e94224deb4d3ce35aa24e6318de705353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce6cbbdf20140096c1568dd68e0e03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f152b522e96c7c7b9e19092da9c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3cfc2585281cb6203d0c8db73b9e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c9fdaf5e28822d20444782c06b63b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e1d7886d9fdbfc75bce6afbf9a368358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeff0cce9e4c5a09093f01c6f4ab8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa3e70c5400977cc6d113f7430a985360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642688ebba2b672f0fcf162d502afaa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58e0c1a7ee7f866a363e188c884683362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7dab4ae979f1d6faa8c911a2418c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e53672352da04d3197fd64eb6c512e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0928d598b8ac0514c34b0986fcfa730365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7db3e2ec96f0b0402837d83e368403366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40731a2a715c614a88d7ed4ae77d46a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ec615ac48e04a5a20b437d66ced8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ef3d2880a0845024c38b1ddcb1272369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4cc9b7dfd371e8c029effc8199009370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c64eaedbb7995f2d6b07dab8621ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacd58da91ab539d8ebc0aa486c8253372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c62fbd75d12775620695f7553f4a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64cf3a598f9eb8f0fe4755c8fe6406374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd01c5c5cb11e7c3e0020ed34550a49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a0a36fea46fecfc11a69ee45dde86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b5cd4c43a116f6d46af4917594180377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e1f3f55d1b79067bd5149c45bb8d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d5b92ac54a01fcf305aaf06131eab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df738a59b8c26db8f1521315858dd32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd009bfbbf0bb4466c378b8d2c8aa0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa43778ec1ae6e158009dc72975f27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c750f5765ca5315a7f0850e69f45f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eed6da1c9c130e9036984a503c2dde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11100a0ce01a30ace90e9c984166ffdf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7605bede67ced2096b5e73355b0a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626e23452977cbfc6edf13286940f6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f413ba47abdc3b14411b5e1804cb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fe712a99e7a84acb2319016045636389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a714249bc8e670c0d5d5b844b23ce7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1221982e59f3718ed81af01ca9b17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a5efdbf959cb5cbdcec9cde02b9ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85064170c2aadb8084527af04779b292393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c36145ab4e56fe3ddc7a62569065db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add60b909a39ea92cbd9edccdf78199395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad832286874f6d0060e77116e31777d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c44f1025d09210ae1e64ef54b1ad5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a1d21e25a828d408c50d548ec9541398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da41044b5e49ad15edd433f8974b0f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee93fc7284c4302637df55f2c5e52d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad58c23af20835d8560ae6079c4474401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622ebf0def682a38669eca109de14ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38497531c9c1c18c91bad9eaf9daad6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14750666e586df8f50706db1a78f72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea272be8192eb39721b2e8351da2e600405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28e8322459f0173114b5f0755e28a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fec96d540a89ccd16424a4341e0030407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81547b1ee1058af6d5948152b47b7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abca192a951330ac66224c69b05eb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65633a3a7946cc29a23134c764ad958d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb3d3329e18a258a3813d3b1475f9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9315b5f4de6034ad950096e4e2009412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52135cf940f5ef7519078c75ded079bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1926a830fb8f13cb26d2723927a552414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57671939b07a04e0c85186ba0566193415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c069ae378ce7eb750735203ed6da277416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9911402bde1e19db18fbd720e9a144417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08240ff88851ba7e7f5013bf9e5a1154418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d718af3df37c82e46d617bfea07e734419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b1808adc7d9fb0b5339351f8af065420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ce1c2dbb0cf7eb697401faf92830c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc01a7bcca929012bfcb1d8fd6f538d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c40300828a923fc04864627c80c51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d73782945535394fd0e1d789796f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a3ff30185d6f9002208416ba3fe8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f2e8509d2f64fa075fbd97b241db5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce9a101f8c947e482491f5b876ea51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791e2bdbcf44974f9eed04e96f7f6c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098f3383f7c171c72d2c4a761c563e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233c0d7a1f4a634d5f8f3108adebddf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a992c2328f2c8bb88d177f8300999431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acfe8c152824878e794276c9cc5ec1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d8b03edf5d9a51e43e8bd064e1a60433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a4b17c5e0c6f1b73fdef54da71b87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d12d2ae0d2251e2a8eec4bbae0c18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821546fb75d24b42c2b21cfe6e9089d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f21142cc632e4a31ca8a63b0c8e05e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd3bcbac0e08e3f8113081b2ec23e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4288a74b9fe1de457746720409b648439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc165cee55bbeacff4f2f816d3455b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d886a80415515e4bf1470353d91a71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d97a07f36f88178a8a4ca483a42cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5acc4246a4164224e327c534454f9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983b932ca05656f8592c4073613fc9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa32b7ba15d92d8597092a9663cb87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b6a01f68ee7fee705a84d8b7ee6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820e158794791802fde4a4e1074fb2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9001e05a2721116d9a1c7a75290534448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e923e10f5a002124ea3987e1740cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebefe3461daca01d6907ef7fd6e21b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953699884cd8cc7f2c01214beed7d11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbee85c8c175f7362580e020c9f1492452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc96a06e2fbb49edeb96c1bb408c02a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6abaef8e6802fb32a3e3168c1468d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beea25f96c53bf00aa6f18d453ebbda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860744ccac6bb61990964b225f79a5f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5505d30db72e4aa323b75a2ca3d5df4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d7fd0a45b429f7306fc69ac8039b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a289beb54d7e5afb3815f0055dd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cb127b77c3ad991e81b22a78b81d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aec097de5a3b35a1ea4fbc83552f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f8d039319dc71691b632226318326462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d956c063dcad909afb64e369fe8376463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222edf0976711eb5214acb2cdfa26ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d6344a753dfc6bb3200007c8031e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37cdf3a5151891cff3547000b3d4ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1ff74366d4ed3758bdbef19e3b666467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33a4c8c4f258b1405971de8d3eacc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dcfb05c630e1f3ce6647ec8900934469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa317f6c0ab71f4764aa6fbc2290d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc787e890f9a61e6d1b5019d395233471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98615ad5f2c14423b8b384777127fb8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e980f64a4846843fcc15746e944cefb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d52d1ac89b410ed3562575ae9b1ad5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28ece1d03c828189afd9a44f1e8dc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf35fed4a3b48e5c47eb7cf23ba14c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cd16c069fa3641f6a32aee19375a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b6ac6a6bdf989d561cf3af9378da2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256db0ca271a0676f67c0fcaf3fb6134479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca46e11adba71873d6586cf207ce94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575704ed99a7481243a0db10ea4e9da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2fd9b59cd93c21d73a99dedbff76c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7b5907d8812294149582e19f8a233483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fce03e09a24a8d94f42411b870ba8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab51553204650876e91e9aa7007531485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c68080d2f9b31bc484739e49f7a66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4a1b82fa57a8ab8e40c8348c3f47e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b05ee19a793bbaed037b339186abbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96cc2d2411069c5e6d058a9e002efc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc1ce097812dad3b0547496fecf72b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d3e0989469f1795d2062a97a48f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ffbb891dc9d5c7a729f40d2562ee9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53022925e17d9b9b09e255bda4b533ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec34cbffd7681d00f2450a08b0dd1d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c19c314581846d9cab03faca66847495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17cc9f6240b819f4237613f6fe61b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79d347b0fafadf9101618f2010c7d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5341d15a8b0242c622bff7e9a310a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c9f01d04f228de8c398d476bda21f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c135fd34a98570c204db9a4dcc699500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e98ebd8fa69c9af4a91420c9a7f47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f398e3bdfd17083be9c1ca73245801502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e21618355b7d63a8fcac33ecc64829503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046969a395502bb376972cb792f436e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074b95011691890cc237df54185aeb9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b21629f96583963568c34c10b4a8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c748f1e20d30d4470c8698b306f17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e645bc4c82b466d925b8c633bbc8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46570c43becaba9632565c158dfafa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c0a70e1a1de28e06f7e425d4af5e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca8727b7fdab27ea59b4934c07a5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413cdfbd16ce0bce35fa5d66e551f5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952289b36e93fe8f12dde95a7900ce3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ecae3d82b1ad5cc0f08bc460a1bf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078984975255d2a33251786490700b58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a7c83b4fed13f6efeecc0bc0381eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa65d78d3969e89a994bbed31d07b6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9050d15afd7ddce8c1b9d226890b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cc4388b5ec905fec95abec965c4dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ee3ee9dbeeb8458883fd3c8149939520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd410d06a382c33bffa08904c3c2d1b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d74e1d5b4ee0bcf3c6d3767215e72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080716a1fcf8a45fc2dd98cab7fe74a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe87ed4ac480a0d023d306a97bbd7ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8743dede18068bca84107d4f0b3d82e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed429ebfaca4f45c092b44ba765927526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6d0bdaac7a1dbdd3dbaaea5a8dc17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d1a354131a79592ea33c6c4b8aa76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8143a0cd7f9ea7eeb405c6fc9c9117529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb94bc67216c5dcb3b6eb3ce338f7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c691690c5e2ca50528f1cd31729837531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4a2de51c67530f354ee5827e667fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a27b0b4f1bff0fb81f0afcb3ac10b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad620f72c02d3d3cfe474f9d5af5a6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450e6eb23667ae63db70703f93424a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c175e326b9d94ce73b482d4a2cbed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587b865d8acdbbe9cd98b15c6a5bf66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffbc63eb9900e2c0a34957c9aa309b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce05e4082035a073cfd3384863cde3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3f54b6a0d59bd20632b9b63b00b1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12748435a256f228e3c3609228ae10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1216eb834bf617a5562229520ad4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcfe323c4b5d294ae1d296d498f5a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b8b51e30e105a220b74b9af9ef9cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01524027005d429e2bf94af3fc28a6ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae85f76a24903b6e47928bd951f2831546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2119b0d3fa8a0f1aea6b7639bd949547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8597ee2be948d6a6748bbcf41161e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30f4cc4431f2a2dd8f9e7aebb75e88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4062d79fa4e2e1e2fab0419ac325be7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5938870e8ca2da45243dae28a84eff5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9f8811fcb3fb8c98b1a8a7f687d7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9fbd93b7e6b4f1241112f4e9c236b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44849e3c63a2071a232109ad2ce09f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae1b9293bed78161580055d50069e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128d079d1ee1d238c5f717517ff56e3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac241846fdadd8bb82d73acc8b662c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8c34d9ceee0bf035039170f1b6bee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ed74b76a7cfc400455de188647fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ff7f56dee6aba928b5444369d1c47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d68bfe00f8b90a7868a20fb4e7252561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad267edfae14227e97fae9118296e832562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa446941423e0920b3bfa828bd2d6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e57b81be44d1ef8a2f6328f3ecd55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b364eff44fda1ca6ff76ccb0b43c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b6343333730ec535a9d53b82a17e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b398b3832c7700669e17bb79fd991567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000d820a7caf60a502c7c521ecf5159568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91572a9d6ee13da34bdb20f2b1c7b9d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca0813ba06f26a3428764df5f30e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd22571dc2c8deaa93a2305d84d59f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f4065340bb892707af6b08a932350572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23c25fb25b0f22dff375b8abf8bda2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2342603f704c1689c05a58d242db4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc75d1d76bde95765f1388fd50db325575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cfe03fb620c793ae55016e6513ff1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f5937d2ef236624a72abd463f5158577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101eb0d6f9af94c4749a23f08658425578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3f1fa1acf72cec697e0b1dca0a9a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43258f64d381ad4ee1114b1af05dc9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc445861733693e7cd3027b8388ac8f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2589ebcbd45a900563dbb910ca1b1c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39146e84be4e7b73e999e644cfe4cc78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9762847afb2ee747fef3b39720a962f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e38ff0a4734a932e3ff59dca61317585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e7b3352222eebd76b25005334fe51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a4b1f251d0680f6fb49c5a3ee5629587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f740a66e9aa9563de4f9735cd88ed8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff10de6661e0431e9d63308aba1add589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35781648e438a88ab701893c4e531b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a62fa3b491a9b3b94fdd9e637f04b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073329e0509bdfe2cd0cc313d670af0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388a3372374a3b8991afad2569dc023593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a81785b0f926a943441c446867457f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1388bf25fbcde714371778e7c12a16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0178ceb48fa9bc792d08629677bea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0ca581dc088b454c65e4f999ea9d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f337e8e487d4706b4a1e850fda2ab4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bba55cf5cb7d442aa13a7e5ecac4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3e62da68ebe5fe6987dae628b1410600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7d0013b989957da7db7d13fc3abfa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6704eabe762219be3dc7b7cee797188602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072a37a52931379ae62b184abe66af0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5d74fe9fab7f2040e711970c25bd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb5f4de8c188fb756f001e757c00c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f2f6a47686aa996c60c4aaaa2e30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb80850ed40f5a37a8292515c82a44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d717d928474960d9c8158a6dece4d38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e79ed6d66d54918acc992b4cf8b9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bada39447d91755d874887f0cd3fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324c3d9c249971c3dc74290722da386611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2d82cc0368ff24068887beec3a696612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d4ac922f3d90f89b1b4e9d3333541613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0ae3021a92deea02dfbd9c1426413614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09af28b6bc0d375de1646a635f099a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d21926d9a75d27da3ec833ec6b9c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab271ed67b14ea8532abad27e8d8a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded3e8d17ef54af7418afb77b81e1b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abce930d7bcc125dc5916f98242b984619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082df0a6a105ef9f7d8852e70167caf0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42108cf47779eebd040ae37b0d1d285621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad0a08a22c218a5759af8a882fbd15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6187e9e6b0d66c0a6555658e9673c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d39b3f5811c7ce25558f3df7adaf2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dfe15c0a7ada9e996dc3d8e331b81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216cbd1c56963d52d9c346c6b0e442d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e825488b255a39088d6732993d7d6a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a4e942857a3bc8c81100ed4aef83f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fa139f5ca9496dee4af93b73dbc62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131a270e43e4699407cee5096cb0895630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4d428cda2a660e509d853c4f82c75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47113b92b0790302f32ce4e1ed472df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131806934747a5b88f82615e7b19901c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5d9c8b74d58e1eacdc2e3143d00c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa51a70b4e148fdb3def90e12d60c9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4bd47cb8f9fcafbd0362abc3b1190636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3793d48222bb3d77ad57264b35724d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300ecfaf3012e1ba2486b4d73e9229a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658a1cf89449138d83a728dd11fea33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81658d041ae2c5bbaf9c3cb2c2b088640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18501907299716bc4d7c1fec35348268641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a606c8d4dfdf3873ad6eff74ec006d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bfd1baf434deb9ef40fc47076be79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543be734bfdd63631e4cdc62d44644af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042acff1459a92877390966a6284b22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08159c53fade8d82e6f306720bbc38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970ad7c30a03ae72e0a428124573eda647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e45fbc433e227b8d270fa6443ac0f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327e9e0b6586db850c1e897a9561173649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdbe6a0f177131895101534ac09790650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb26ab67dfbcd60f3e160a7646c77b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee77110a4b13763d58bec92687390a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29a15f965ee0b5fb4ec6474ac38567653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aa63555068722bb0586b9d98a7558654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c8ac14a352b1f37871692fafea89b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313ed012914a2beb9d86ec65ea9c2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8cd5c7154c3839c2a3f2c8e90082e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aef4bd0ab06da78c79ab14b8fc4b8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95f66bf660a51f82fe99f336c65fa7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a552b99ac862db904290ad51c0435660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb5fe18412c902958306906caca34a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38106eb46ddc06db6b8fedd415fc2ebc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4963fe2893507b3dd56185b364e4a59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8266e0c545ff8378615f2af45102f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a20170854348447e6d471652fcf77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72df0f476945e0d6908375b550fe5f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af30a7347074a38cd57da2444cf2e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e46abb8e451dcde94b9e27e6f897668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848bef29e6a275a6aed009bb8988bbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83809d5618365b00eb015389c54e8ec6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3751540946eed9df5f96e3f8224a07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e620007f106d8abb2258566b8d4be1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c19a13ccdcf7aa81acc49c08baa030673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b6e354d1b5af043e6f12adee2ac3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41639443d9f34f3be5b799caa3ed38c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99964a7779b1072538da85b997260419676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269f02cf3d41221eace593d1ec7b562677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ecd56608114f39853eb107bafb248678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0862154accc522325f46b8eceb63e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea0622646ca4764c40d48c76d31def680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188adbf245320ed213d2e266b325e32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda8b2061ff986a7b705cea4c6fb3a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e739fd9a3628326f15a12a73b1485683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44825a1cbe47e2f3b3ba3ec9b3ce69684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420dbf7cca4cfeaa994451f54d9ec70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369d6ba52697f8915af1a6dca3bce73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990abd6653def87ef73f2934ba28ea5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6d073e867d9bde0b9013c6c6255b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c44fdb0895b2dc6b34ef4a0fe2850b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea835ed4b5d4f2ba4ce334029a4919f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abd2bb0419d5472511da6b260055b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dcc4d16fa9e587078a160706f2963692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644c5ea8bad3968a306d3087ee811e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55003af2e19013e8ec37cca9bac310694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1641ca752b353e9115b849951cfc295695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074072d683e25774a5d478b8615e5c4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57cab272bea4c144514ff743dbcb1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fcbd1c78eee7b792a688a66b8c07f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61866217a1a72ef1a8058e1d42e2df30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21f7eb81849ba2859999e2287a26d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf50a0acd241a6d8100daef09ef852f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8659c832e25d1c49c19d8e4cbedcfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eecf7b37d2687fa15d50926824edeb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34891d11c99cecfa3a2a37ac89e30842704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef6d535fe4e6b90f10fba46c132437705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f4de07f5c17290dd6ccd06d289113706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9b64e7b8014f0d817e4c2e0d1f234707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6611e24d6b12425675750192695c82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dc8fbb18a70527bdfe27e8bac8480709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ca2ba00a2a491cd0f32f1408f0021710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431384b3194d0f6926e8fb80afda806711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60859c64579915ffdb4eddf67e124f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f83f7c0e5bb4d2884a6f0a106c3618713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205662e6191a8b4fdd148d0ed6e07096714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46d7336419a651aba074f281e19068715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e981d61a30b8817e4a24ede2452e29716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b80e9c982fb54d351d8af584a06b43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb34b0def09df9849f6333effdfe7d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5538816675838f8c6860c37402101719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b2b09eee28c4440ccd5e87f4646dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae507d325941a26c37f2c5a0a6f59c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8977b33179b529f09981eaed9801be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32ca33f7fe43b865b3f6a31195cf2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff02dea8cc378947f2945e7a7400e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c66c595d2b2a03064f163115f5c89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b325a7d3deaddcd4f22aaf17945598726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fbc4d8888973a7d8a73be84f8e39c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1301db1ea15ffcaaa8378e9052fb50a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d658474235164bb29d9f65d3838433729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161908366b4d014fd673e745ebc59322730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68442a3442d6d9857a6bb0a36974c1ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396e415c4adcd0536a79ac9ab98acd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16086dbfaa8ba4387b0da61204bc6ca9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561023f019996fc67529ecd0afc6c1a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037cb062801059b8d2085168a452b7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f7b6c89bfc664af466a4df6269d38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a420c60ba717c97ad78c7df149aa0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a90f7ea19386b3541a3931c9784a86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846643f698a2d380285dcb4f4fe6b62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df64178141664e9d8fb49ed5187e0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0443de1170885895dd9ac511d8f21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec16060a6661a18878c29b1ad51f08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd07806699b12e107381aab25326a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73402474f88747a8c50eefb4b5048510744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b21636148b2357638e18dc3f7261745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956517ebee23ca4bc853c67296b224bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af4caf32a9cf234f23a8d8e7afc2b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe60d49a18a20978f36d2268f0271f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c7ec068dff9a9edbbcdba98089765749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534dae07c92cf539a088fd1bfc00d8b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da7304212097fa1d7e1c57ed6dfc3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfd4183ba17430c4af89993dd98dc5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4bfa53197ab2c3e4c2a1c3fd46446753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c27c7baa6d6c5cb0ce5b7debbe2aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c45a2b3278340aa4f09db9f67afa3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c075d6e7a270b765b55fd3f3484d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa708e9dcbbd7ec5ebd54f1542da31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cffdc1892be1660f2dd8c3724398b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897ea59582d8632bb6dc879dc640b7f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db7880f1f88e8b14b982d93fde1ee2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a213b94f724fe01a663e2badaa052761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210599e959828a0f6db25d9eb5687ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37393974b03915940ae4b91acef693ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94629f19304dc7a4028170d7d89a30c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ea95f2d16ef3922e4cc2cb3e8a91765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835829ec2efb94e289316670567d1ac8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6215c9bb423a918efa8abc90948a80767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938897e9156a714e23d6e54537f3c81768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57036ad61daad33a1db2f85a41a7ae88769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aa80da37d45980114d72081eaf574770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac11a8626431e9ce21f56ed210c5ce6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5155e8eb42a5bc25791cbc8ef2fdc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1318f3c9d2bb649a8be8fb2aeeeb6e2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c096463b5bb028983fea50ac1c762774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4ef4f73931f46f8c9357a45aabf4e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052647ec5db68cbf374c821ebc5dc1e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38d900d7a77899e64c495385f53c35777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a7363d39cb2099618c9052c9351b9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf2d7d37a54e31a543fcedb6d28ab5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773a692278f97d9dd0fdfecc218b40a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ddbb297474de339150fcfade350a0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486255bedccfed5e8ec1fed057fc702782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994245cc519afda4b2c039cc796e121783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60269cb4654bb70020b43ea86c95e1b6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56397588d60daac789c6c9996d8a578f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bdabf1c25511f09e1e3e566de859f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df4d1972d55e2d145603946936808d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917ffc46ec2a01c066a0436f11136bc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b28c91f9fa2a628efa5c5c20ca3859789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63474038f9e2663d980b4a113e011e2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e74ff9c09b664b5f8d5475b88f4c63791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878ae7da2052ec65768faddff25fd08792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b6b4f470a32763f343b3406dab41793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8608e17f5bfb258623a6c378b44384794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597027c664f1010e20176f189e2d2f0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eb1044ad86b8b1f3e4d55979e49f5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48bbc7e74c47e075b18666b426df0c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50947b4ad70129594ac22f8fe7352893798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621197b76b4ad95c06f339a844610af2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379edb2e54502ce31020f4e5e2901ab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60a51923fb1c0db9cc36ec2e871125801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a60b58aef5407122cf522d83ea94a1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362396b92a5c93d06a740162f0b65b6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6bdf2cba3735a61629b6ee9b4aeb6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11b66df63f2582205dfffe228e9a74805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d5005d4d18a9ccfc6437dbf39b1c2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fc8b45768677df105e5c557ceaa69807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24201b95b375b24917ff668152319174808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20315a0e3848ae0b4e79789a04a1c0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552fe8c021846b14f1b5ff9e0189ff2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09c2ccae2fc6fe47692c3decb88462811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9e819ec91139cebe3f2b31f7b295812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998789dfcacae007e95383c4dbbe62d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804037c5279f8c67fc84157fea278cc2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c141c491edf1115d3a1e33a70ff7dd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df840ea217fdc8bdfc7add0c93962c48816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c1ee4a5bec19be1e24c87227955fd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c9d40711f1a67d97b875e48f4b3d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2e4523e20e4423400be87a101314b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a88c83942421bd005dd86c774311820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73e9077ec549545a5588ff024c492a821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ac89cf89c5d0889dd0e61d6a428511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299c006d7fc783a7d498f5e7d0769002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dd441d06a35dc2f8d5ec31c13de123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3877006573944b6dac61ce37f2fb9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e85d47c6598c05393d8401f24e945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe03b24697c2c1604a901485313d07b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b453b4ddc8f026b0ae0f048824e43d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddff6bd37d6a7ce0ccc9b1cb2e1e798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf237ad6c3956f5b568ecbab82c08a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a718e6e7ccd26ab03846e1a0b9ee310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6efe65ea3d17ffcf9418fa3989208a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01535b3b4e8630e51ac1def535549d3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eadf4af1281d729e61ba917a9fb3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c971ff1e43a1d61e7b411166fc5ca914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda86b30bfad95823d63ab86ebbdaa9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf3f37d74ac68413be2719c7cb230b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a6da01a7574ad0bef16cfc3c276e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed0f88293f0072bedf963bf88022a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9f2e61a33d8722d33bc270ca6a5a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c251dfb85f40bf5c1aae5c2a8c223aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f6fe280db1ebf1d5870c74b04f37921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e81688ac667160afffdfc1ac47f8e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b47d3eb80063e7a0d55a6f6287a5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948f486dec81fad9ca105eec8cef45724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af7f5c8c4ef944d9ef49f18cdbd0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656ddfd88fd3b530b06075ee2a5f94b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd286ac62bc924da9a667fc5c62d3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a456f82928bcf7153dd1a4cbdf942b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2645f415495655a9b176c8dbcc515629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e75ac16eece17a0d11fe88fe324f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1273d0009638cfb76cae4b4b06b54731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f76f0c8dbf96297bb4c429e8c1c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeb9d4b0cbdd75ee0538828a763bd233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37884a3967d4e714617b97090719d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89d3f50c9e9140bb69758751f5dcb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080fc301c3c341ebd386ff472d3d2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d44f4b58358486351095d91fd7758b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c803e2c714fd6746cc3111ac44200b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e72adc3253588fa12079181ba338d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44177e3c36c629b413a998f1a0c0742b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4537a7e6da9897e95a35cb5a5f8270441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1e8f26500e267bbdc3a629d4302df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27fadecc3c5b149a81bb5ba86227de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25616869dca654c8e44f3393be0bc9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78724a2a49e846b5c3c318d785993fac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8ea98084dbd67a862d8077f8bb42846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b8f15ac0e197374451cdcb99904a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a46f6e4060dcb3c84bf376fb5ef5ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9829bccfd088462e78bde0fa72f84d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a119c87880d6b5e574d5c31f5c9d57a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caa5166cced7074c8e3a0a6351be3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054de539c515e216871dfdb8f34b217b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0a32a2a8294bcb95c4550793554a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115f9a46288b788e5f69b3c30063e9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f8730386beb02ee2cd933d9d970c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19e98337f2d380737d45b8781107c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf1c1280809aa9541cb9d5d940c69957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a56e0bab814971f2994d97b5b11ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dba3ef4cbac09371f5d97724271c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decff3ff7b1205c06c9fbae87d5ee0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e19e583341ae34f20e1ecdc14850461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32935b97812596f269f8650b75577f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738d75e0f8fecddfb4014fd6193650a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467cd09b65004d322ef4b7974c94ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5881ca1dc9c66872b86e7d7183ece865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5300bf9447c97785c300f0dbf119f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797725885d2179320442d06b7785899f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab99f714310ce4913389935756454768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66630171d964bf78b7ebfa22ffa0580669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01560da89809a55b9902089f7d5570cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea25d81fdeeb639fc8b7dd68397ea3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a98a51e5d7d4e605c9385233cc4cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee6b93aa93ecd1a4d2fb14192fad973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260de2ef4f98adfb1bf0bcd798f9724074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882480c4bfee9b00d5f39be3e831b7ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bda5e52053db57e91f606d8a8e25976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de35e03dda8f305762080b9025ee8fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dfc289a8b1ccddbdc51d2694c315f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093ea36f70eabf9f402343c66900cdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ea50e6d6acf5649abdb38944f1df380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032c9fa836fd26fa4e8327da7772e1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82574098f42c2eb86a396276bfce4be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdded76277953393262993ec92d70b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befef4710ee69960784d2df90552d49984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab480c869669d7c1a50f7868ff27aa9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29820505a20119fcc298305cc5ced086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef19c73fd24f8867afc1633e0c7797f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f5066697a742bea8af20f38ecb7b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bccbb4901af0bff1365c926b11cc1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367860ce853935bcb4ec807493fa22e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071d8c1980e905c48f19cc297d26d5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d91f98ac0d4fee0934d3a0ff974ea892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6cae48fc70cfa21048699918f1b1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3760695710f474496019c9f4deace1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386667991cfa4e63c6013ed1b554b5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43048f5d4f1d64fe9d54b0857b3255c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650db2da8ebac696643fe6f0168b1c0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d51ac195746c32974e4562d3aa58b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f80c00c7f3cf248e0de68f4acb1d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e37c4b9e00e1312ba3854ea44c7ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab910ed738bf2403264cdc7c745259f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66fb60f9dad0670cf3112e00cfd77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549002adc5c456baf5111222be6d4bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49ded38ebc5fc1b9fae7ba6c4f3e15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e13cb507c0440dfa049ac46c15465105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad3c59893b636320130b6fb43ebf7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d599b5814593970f9709f909cc9421107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbdf976f480277845493d5ae924ae9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5555d78271beabefbfc7dccda71d61e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077cf996c12b6af80e7de5b0202c83d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177c470102570fbd36e1265c99b26e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf9c95bdc981696fac757820d416d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d914c8ccae847f9c401f77068314d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e090ee80fa1ca6a3484fe917740cdb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebba2a2f6bf2b9521d86a767ece0954115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bef252534d11931f15cc8ebbd3fbe1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614182497a0f2c0269719304fd31e386117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a34953f8a2260538b4feaf3963ceeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e54464c25bb75ab48ef863b9b64798119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3e4d0aea9c501e02994625cbfb93f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46b51b8fed4440c0aab883952540fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15151b7cac25af7e89b3e901378f769f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e7cfd956d33e3777def4cb44b3b2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b59601aa16100f2267ba20306e358124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7456645e9aefd007e32802aa266e073125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd21bdb470c9612d4b9eafe1d5a1a4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54a71eb3ab86a1ce16448b5a4a9059127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a51fe54af3a71535b945fe77d0f6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558048aa5fd939fa95219ceb32cd569129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4e1836a9715400016c46f4f675dd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918888714c41fe5f8048c77d3850836131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9ec7ace540f887b78b7f6c0f6718a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a9d5715fdeb1b91de6556b6906000133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83847d1df1ee96c50e1fa03ef3e77ecb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a6890f02b3a50968c5cc9e5b045d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03475c9d3647195c5bbdf71d00f387d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b576a475250bc161eb688c289dbd0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd672aa81142321593d07950db963a5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb73858f19783562da305fefdc3d641139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d31504c1df6877fb7a9dcf11da5d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e09a17fb9e254401100f405c0c5840141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba879dda2578bb9f461ac42cf041a0b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744680ee46ac38392a50fe6469c834ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97b0b7f3f1151acc444fbb08c23123144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f523d4f8d1e0f26d96a6a5740cd5a1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24629b3b8d0c06181db0ec544b5ee307146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be242f3bc62749c765e478ac4851ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edbe48d3f7f3f132baebfca2a9bcf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b100e2fd665d6d5e90a209868678149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4717018107f831d99471da34a54cb97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c905af1807a1fd6c8059eecf354d07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bad3e45b6d89537eb0a2933b942e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc1c839ec403a7f6b6d87f4d89db66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89a1fe98f526ae37270577e19f42e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030ccaec2be0e84eb86311d441993e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb17014586ab86f1a185ab7e2599ad5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b97e177af35c1efdba2bb3bb59ea7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583578dc1029aef2f20ffdddc339439f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a1fe16951e115e3f48a4891191476159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4dad94355c913c2977fc15c6b8427160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f041524c972a3e4a7cd860b26593d27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f2073b31c27effcbc3065e2b74a8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344491014b4c13b29838d1edc88acfad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6056d0abdc7d49f5bbe7b34e3a14fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95708ce0b4eec9ad8898e0289aa9aa28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196e7937d27d6de37c33c69d9bb015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60823407f2804e1bd76d34dec1e912167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808e7943233e84ff4cc16748ea7bade168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ad7f538cae2e2baa27f50a154ad21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731906e3b271eb7a96b52e3b135133b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42464cf8d9494de671e6bcc972d08398171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd17c1afc6e57cc57b1d244a285d718172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5af3dd92c9fe806149509f2b3efb86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec238e228e4d078f69e41334c4d208174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0b1c0c57511b97000b1aebf1f6c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f06a232347a6e8e77d0859c941bca8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0c3948381dffbcd4295b9c3bdd991177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92102310bbf2962e8d4e21fe850ceded178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31113ad3d2de854e3a89709a85f94f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092e4eb2879df545fcf6c923f304dc1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67482922dbc8527a7ca7de3372a2fe86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4b4a1ef20a0c0345f5fddf690a73d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57317c0c0a9b444d6b2500951059b766183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba6e172e01c7c03186f51547d25489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737a824b1ac0013f282dc4370604b2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7015c138f42d3a2017b5bb6ca1ed4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc66f2a8e19122f5a4b22e14298e2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3de63105d61b65b9dbd89ae8e6369e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32214a8f2dfd804d59d810953640f5ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ab5737285463f3f5e2e05bda04ff9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64d337241c2a602a46675312cf5cab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3b4fe6b0c7661ff05f078189fb446192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339fb0c9fd6c3568ebb5d6e16fbb335193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b71f9f319c51d993a59d47b254db1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456d3e6151278a5b735c7295553c0ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3ecf6a358ad889f571d4af59772bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e96ca8a296d641d823ebea55ede9ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588278b6afc553bafbae39c56b20b32b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7052a7d930227660976f8ca30a651199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9faa07d45318edd93e4fff13b0bf40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c245bbcf76ba167c411a4c15b326b41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2354f9658ed0b409964e9391f01a2d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d516d5f39f813e2b23fa0127bb043203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eff2ffc36b8ad25a5d37e251fd279204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a3b37ca4aed98f2b6548ba7e6a6c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c9c1ed7b2a4f1de6b9a857688db2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5b1ff749d7f66e0f379216fcce5f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5af10570dfc3af2ac19660734a8be4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8a70bdb0fff78714695996b848d10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d3b91e6891338d9cb602243bc0f53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdf2e46a0543e12eb04cfa730a4ede211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405ec613f63e9f5a3f7875021ebbb62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa26d08b14cbb7f22019fbdd5bcbf92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc847f3b37086c13855b15b25072d6e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661286b61ae6415c4af849563506d29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519718c7a8acebc72fbc74eb2377ded216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a7ca41789ba066d8066db7b116787217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e2a577d959521522db203190681e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe85ee5870c25bc98dd56398dcd0919219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e986cf58d745862d815efb177e0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb36e209f3f671c28561d7871c7825221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcdd4f540e7f50ebcad4bfff830b3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11471034c6bb1043bd9009ea4be9244223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3562bf1671503a3b7123a0dd31a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c226529ae49f4e257a211efe725983d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfb379677490964196d429cd4a2cb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4db1d1bfaa63fe901776795142bde9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5645088030e2ca49046b4f1edc4ef5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7131ad8549bf08081b29376dd97200229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7890aa144158155d62c1fd4ffcdd6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e06aa94866cbabb149383fc64d364a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420989593deacda9f5cef34f3adab64d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136fc82ed9103896457456c8769ed52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8f84b916c8541a485a31b9eef02d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7850f0e8ca2f22141df365bc65c01235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4344b862f934ee88ebcca7e86cc0e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18890dd66828a03e11e349d30a67348237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069f905a5fe438f3c88249949af70ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a0ba35c8f1d014799e96c2863e91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fa40b280d3da5fd73e2cf203ab3c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d630c586019813d819e979d44cb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd241a185d16693733d0a9a4d334fe18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830bac413a96c5f8e62f67d25a83bcd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd2f7842bef661f595cdcbe36ef7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63277a82d7c6c9b7a86ae614cbbfa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ce9eac974c23a2f04b410e7ad55f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4a94e92c05e8fa566849c870c610a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1b939f1e2514896f42de9b0bef1ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaecec219b0ea7577f1182dfd62a15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3398175668a8d8c31fdd429462aceb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333956bb7f6899123e97c69d45b3b59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5d7331d218fc7e842a46854400bdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579b072b25e4bbdb95f60bd4155dab1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1868540f3eeeeeab3fa735035351cd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c29fe948c0179523ac96900e38b8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220fc9d61d8896bb68f2de9bf3403ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204067740aea388db993f071863bf2bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbf0f1a33909332ccfb624cfdc437c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c6df150416963411263365c760f81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc1b28df80f7fecd1d66b62e369896260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cc59f83fafed9ff08e2ff375e9de1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a752f81c995e49e502504ff9553588262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4828b3cd548356f8350b7b8fbc4d699263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc0aa9d5b86ef79ff80243afb20b22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ccc407708f3757d81f7c4d6705f7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3dae41a173fed6c8296269fb54e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597f47ba56a512cdebb9bf9a2ccbc48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d28e45068921c0f797fbdcbb6f346c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445712fd38cbcb148cbe889aebe878b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b6b733543a6c2ebffab9226dd7200270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86713528f2eb6661202f5329554e20c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dc28ae7787d89df2b9cade1c86a9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335477ac26085dfb9397be76c12fbc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f1393b882d803c8d12e87ed83f45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424581a730531b52542a5dcef809df93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00238fe26c5e5bd5ced30933b392e29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37985b1340e55da13d2d91cbb5d8d5eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d084473241d882a9b0a7dc8d0018e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57380761ea79fc20ec50b40d41a48a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9cd07b89fd4c7d55f578d539c1701280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae793fab6246a40c89eed8541fd43c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292197579e4647897e63b942f21b7b5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7d9ee040876f2813bb562fa3ac392283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a5aada5fb000fc347b6c73b0e0a38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0475b9cb84c9cbc239202e6d4d455285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238b7c7a5069f7c051b09d151ad2c48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28f96daadfabd47217ea8cea7d231287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5d1c6cc941df18e3599d3f05ee495288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb30b535caebc7069d9173fba8f9a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9375090fe5ef43b9b9b7762c337135e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eade330583651364b0ea9bfa3447b30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccad8d636e19c09aee1e7870a5fce30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bc16879e17148c0d8b4e385e931a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021a66656df6dbe1464fafc103d2336294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c13a6a4cdd85dc303b02c3b648a211295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68048789faa47f834658415468a3dbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7540ef0b9703a7e9ffa026bfde1fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912ace27c22e7132c822b6322ff974f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49562ce2e74657adc1310af056a7845299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87208a05a63a9fa9cb602913940d8dfc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1e350a307b0119f3624ca7b8027a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4b28dcfba4237a445db8070a1e9a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942ca10755024485fbc247e61e9e72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc375455912eb8d282eb07a56d0a51df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c5034d84724037f2d2bbe70fb3030305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e24fb49d4a2721df65626d8ed865b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16303997f2059163029e199cac655da1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b16a4d199b59da20d300a08149d4d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc00ec0f6c84d0bb46b13bb80ce8493309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720dde93ab751a4e80b2c4a662b4e54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473f9cb4bc1b2f2458bc243567f171b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec52091e1420dbd835cbf5f75191d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f54c66b0f35521db4aad9b76fafa18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c788ebc6242993df50cc34a6b5c2dae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661935b83c0f7b33c8f4d22baff9937f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340e1c5e23aba3659bb8c07925622f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56723fa8d0b9eda65aa6e6e2812faff7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bd086e55c5cf7f7d1e555df16316e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cd6f0ec7712298e861f74c819e4c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e484958370eb4496604e9eb753b73a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e309664aff651d96442ff206d58dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43354d1b15efe6e8778d1ab07635c924322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42762b9264a3e95a5bff20e815333e22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30108186e8fc07c40a90875418267721324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27912b9d936d9831fe84ccb0d335b584325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfd88dffb857b8d74dc37061ea9f6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7ff5f5e8e9a0d2f832d26e4c081f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395a9222fdf7f754e406ab88f20d1ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f8bb81d230edea76802ef81cfd21f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68baec180a603b4e71eabd5b3e4886330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d9c48fec04b4eea3fd76c5794ea9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb0e7ba0b1c3decd3b993facc44384332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4768d6f1eb1325eac886cc6143dc69e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fccc0a755246cbbabc0b1b265f143b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543c5f0feab40134a535f70034425e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644ca7b662609835ac4a760c0c0f0e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe406ed2adc305f209302c10afa3eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244ea6e86df96b8b2556689c78fb657338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d65b78f6d0045511cbbbe8289539a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23690fe119738d9eb0528600fbc03e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc492ba6e8475d81eccf83eb2b815b11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384fe8505dd3885fc8e717e0403d4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ad71f410f28322208fd6c3b4cb6d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e25af618c1e3a55acac405dd0e8f79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e206027497c667db5d2fc618c519d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627200901b8a11aa3132c203dad4c6dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e814f940e13227fe7329f91cf925b07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea724906304dd6230702647518fb2fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9156a834a4dc2b95640eaccf838bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b7990227cb5c0a06e7c24c2a24a21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf54641e00eaee47a57392c338ccd3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc88587eba1518fcdc2ec4775acb0fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f32936530716ee48008bcb37789d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d6e1329f5625a74141f92dd621e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb13e54f7a70d897c5ad93adf32fac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ab905e8f583470315ab4d370d6deb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431a2413e77d808318027c9cce93e06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca94b5cff5173a16fb22a19cbc38c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41b631b3522c08254ecb54138d6a86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33425420756472ccb3854046660972b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cb667c78689d858ff34b81c889421361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abce7cb16410f633659b823bc27d81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ff79e19af9474c1e7015993385e56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e23ec4073f640ff7493b13a51e1853364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45edfafe0d1fd50bc086956b27df8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10461c33b7670804a1bdb32291e898366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fed42fba1b6d754a346c46d36dbdb1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72308e9b63fe9fc788a8341dd95df3fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a027c907eba263994279b0b929b8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f299fae64c5988007a27f3515dcfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772484da9fdb61c832f6bd4f13eb4bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb6f2784090943f583233ceaa3d8f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae5d566d79bc679d0586e4ffa13175373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724d3f03cc4f9e906b6bf25b2d6a999374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bddf0b27a1f23bc148587dbfba850375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df220dec23405a16fd31853710c77a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee04e3646fb9ba79a735c83049d1b04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9f5c1730634e32f2e4e29f54f1a30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d328c23c5cab8bc90ee79824e510f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d458ff8c806060bc1a86a2746fdf91d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599a2002a44702b7dfb247544ee8dfa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc101fb2587bd3b58d3cea1579d05ead382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd3ae2edbdcd1b84f9ff80ea45aec1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84fba77a4c0bb3c1c98409c57b50f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621dbd42d19be82f4f4f2ac79002c02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ffe18139d09ff3cd25a0c406d0fbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70f87427376ae0fb24ad0c72e8917387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c0fc5b773cb0db7d9a99b09e7058388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad7757135bc48a987ef5a73a35144389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ca0b985f07feb05cae27487903f54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bb3b47c7bc192d99a95d50e0f6476391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feb03710d32f9697e926b1abdf81c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d29bfa0d09573eecca0873b051f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2436d46c87d2cf6118cfa4f75a614d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3bf1ea9bde8a298149ca97d38c640395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110dc57dde6dfeefae9582b6f516b4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8e81138ebaab0a0149e44e43d2a53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e823813cc32401cdbba90e26d66dcd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4037d84ec705d0f05743cb6b79b18d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e23dfe1bd4d3c7d5e675305270c6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60670e95f0427cf652feaae4467e64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57a7b9d4144a8ab3b6d8c41a07ec1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bc752f638d40c9572e9a8c925d886403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece779932872331a8928534bab6354404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3b0ad565f56c67939791cded3082b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97450ec5e992aaa92a7f88cb639bb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d2b53a9171a4a48a3cf546831e760407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70252040bfc16f0cf278744f55e60f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ee6aeecf5093a093670b3d92f7048409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69454a6043f875102e232c60501b42d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fd080172904d34531c2bbe0f410f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe03b4a3e32e387ad5f192d1fd99d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe342c26d7f789fa94380c3b0019908413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b5fe19514ba24b3996ff828586349414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fa43d4747a62cf23c30998b66521e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6d806fe08adafe172d07c1d8573a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a230626e500651abc29afca42d9458f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ce54572f714fe9a8f56ea62334af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2db887265bcb136bdd9dfa1367b93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d48f89e08ac63323311e614516329420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655757441ef1084e4fdbc4cd6b29dbc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dd2ebb851decc0fe338821f47ae1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b613631d08bfa958f6dce6519009f91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf304f31ee06feb9cc46138c2018fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52617bc79a3e0812a8d92548cd5931425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ac0ce70f3592c5b1e3d1892e5a16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d4cb5121d129f919332e28fa45935427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97834a7d178d1fc135d263580d60039428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c02ebd0aa72d94242a4df2ebf3c64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e74ffbc41b9597d011b0e0d0f72c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24dab6476d57708a9b2e4e1d48f58b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba1ca6909846f3a36df80271d1dd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed723422ddb121fb197e535b735c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d997e558c5da0a5d40b8b389c686a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a02ed4028e2df05c1bee12b426e90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e45040afea08b2176000aad2599a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fc4425301f130dd34987cab30cac2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472dbf952bde77279d6a35d08735a38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d180bae122bffb2f3a97db53217b46a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8530d1380ec7cd376c3c626c5ff70a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbb4c7edfa1be8feb3ea302cb16f5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871a408cbd69ab689b7e3f4c962b062442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b521f7b772a5600db7eda5436a18447443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9555e9b0105d07a91a19a8806055f6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edbae0de35edc6b989880e024efa79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050daa777d06d608ade91bb4fcedd254446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588152afef38cddfd8d2e1c11ebfbaf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5c125928310b6162ed75d719cf2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8eef67f6b27cd71ca5afc9dc70df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa2f70ac5b34dc39baae126c7f169d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46a12875d3c9d6255a03a0b29c9a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cc141f2d55f1aa40dfab54325749c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c250f7f9079fa6fb8e996ffb4a0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0277a529d6ad3a97d1ad0c2b3c6df89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa300df0a67caef8af1cc62fe4f04a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96181ab121a8be1055b7caa08c74fcd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5074c47c3ae0e0d77eac569e44096d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b1745d4014ae4516fbf25f3523873458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e4f33e1ef681a2e07ff1d1b7f955d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cff9a5f37e60998c2a2b113b257f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5021f71bf9d9340629299465bc487d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80c31e2cb82d040bcdb53c25e183bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02711577f2a9921a6dd5ee21300ac1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5c0d58a0dc0d7a72a5f396411e695464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f17b6898ea2d6e7e6cd4e9e21941d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bc50faad259e0dc81026f451840ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34749221d22f5a371610f57feddf7de4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567b802f391a9b38699ab73e0aa3fe6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe0730171de4a329d8d662f1c2da51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8d21884e91831a512a209b6616530470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bb71c34a08b3b53050079365fcdf6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1f180a5c969e865064a8badc1eb10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a590830b6f27e1d63af56b4b172e1bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7763579f2a640c9fac8f5cd103699b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f4af8ade3059856026615840fe32c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4079ab1abe5d604f80de8d70c014785476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c764dc1dc235cd6c6e1d8e8cede95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a96ea4f08a9c4e49c39656cb7db87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe583e50fce24ef79454ae64745a2c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f76ab9ed6a5ba7c44fd8286fe89e87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67631bfb5b2e452a057af66e282c91a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c72509b2b247f8f7db1680e86fd491482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea0763cb02d1d2422e70d0da037341483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408107af655b58f5c5e451983b2be62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7298831d21ef328ef3532e16211a43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeef4330f8db904d1dacae424d760f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82310399ec39b1083d7920f0a81efc4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a26b61931cfaffb36d3f7ee03205c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093356796b4cf1caac98e8929146924489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504e64ea8564513d48aadf2c7632aea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58a3389ae30da876547e7c51a8afbc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788effe7129009f733e75571370f187492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f5821a29c7c99e3a8274a4f5891f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40f2a1b452dd156d04e9f428398a8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335fa7f44a3d72e03e45f23773a271a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc550fb1635026fa5ea6bcd15bcee6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b5a135b5c1c55f5c4578d8682ff6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77fa9b8fe90e55c9a862d4de8ed407498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24b7073aec3992730695437e5447db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cc33e8fcd66a0a1711a81d4759f45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74e882177c984ac8e5825fc4245f53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74946f46499b8cd935265e4156a19baf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba068a76b5208616081a5e2471426860503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47aabbb70faaee638cd5bbbfa026be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94522615ced90317d88d7e3dcc4ba08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec58f66f176a5af48bf5f1008cdd42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8487568468eba7d3320adf57aa60e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dae70d3220557daf7ff77eb527a81d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ce19019aab13e77dbda3548c7474509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d79ab373f0d28a82dee5b9daf3d78f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56cce7db772902f6228352945b3e4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a2d5b0ffaccca47092caeedff619c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316adaaa916a24c4f441e5fbb8bd168513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e6ce2709d80f5e1b2d1394e352de6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eafa069f993434d2aa72b36681a9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df2fbfd97ef37897f1af657e0b49d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b44b3f80580a7e9f6d191e7fb0bc04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7ce65773c92ace6837b8d04d2e9ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72258be4383aca77c722b720904e496d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6f985a8267b212e5c4c0e16a8cab1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2143543e3889823944aa419d5f3f057521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5988bfa1c51f9b7c7e2b33e165b7b11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e390bd38c9bd8f0f2f372e02b86b796523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941027e38b0f9d7d7da9cde72ffd1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7a2235adda8108a64503d8ecd7b45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad14d8cd40a7778f294e5054888eed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab43bb5b73f382079ba5a76208bcb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f805d7f62db7a109d29906588fdef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3ead46cf79361b2e1e48289b6273b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888e242f385ed63c102336f2f34d236530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa818063f14645f9002a936af000519531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d01edade5b0d6788c06c74e1114e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90337770a5c0fd23fdfec084a4ea7a99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fce634d5ee388cd32b9807c4e320f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27fcc4475affdd2c0b04e73ba52044535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007b68dbfe9e89ee9a981d31b20405536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302bc185f78060783986faa69eda684537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aa1f5ca4f3815837ee00fd04eeae1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaffb9a82c3d745666e08f8f520ed1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e372a2c7474d7c4e42469bc6d4b40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571a809922ac078ae6539bc743324a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fef568403021d409061f8b5862ab8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b15c24a6c3968717ac5f9202e31f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24568ea864271f0eb6529e6a0a83a5ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ba56fa3eef638a051a1c68d194109545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa789ad24a87455a25147dc2cb200d98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0399ab24f299e3588a1e8aa7f31511547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cbadeb4356f11e349197a678f8659548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fc23d68b5c652c30c9351cce17283549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1f9d442ca8ee0f294bed2c876b335550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f2ffec53b0f5df79247ce170bf7d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97606b37af74b4167c17eda492d0a9b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123375f49db2b1b68100936f1e202375553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00342ee856a6336f30c1357911afdd85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f57f1401adf97b51d4c226e287b41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f81c751da6c3a707da83d165cd2d72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322ce8f78cd37407369e5eb59fca1d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364acc424bcbbb3c1642e2915a3d0847558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f87adc492612c441dd95fa4944073559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd70504fa063b0815a7fb47cc261f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d292d0fcf66b1cf989243f8d24ccb5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee001d2fe933e93cfaeaacf23446aa1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7051a9eff3e862e7e6e3e4943a5cce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452027996fdaab62588e0228689b8d8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c172b9ef9be0cde5bb4bd501d8d90e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df04d9dbdcb6390a39a2722beafa01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a4b1fea95f4bbe20c33bd4943c371567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f704dbdfe0400e0b87c33c931889774568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8a1d5ed8622eb5338b8a7403ee078569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c3af883b5f72253c2ab71171d94a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db94bd84864f089517ba28acff4903571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe4dafad32159053c4c458cbe7a2bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fce0caced5207c51ea262d12a209a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d44e96d693a5d74156ffc969844b3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef976004b1211bdbc3cbe712068d4bee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06deb0091d24270c44997b9367b334576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9f39d144cd1ff1487b3497b81dae0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9e70c9eae893bacc6183cac7f3a60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ff7fb852494a687d9edc4ee7d8df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94519ede97fa1333d66fc46ca637f68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf801d45dd11747ab0d22e2fb762b0e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4d0865f1b4cacbc1b93ad766ae343582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de732ebfb1b4b9d3eae02486f8e61a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11a2b1611b4097766805383d2dd462584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b0f294dfe3a326db0f0dfd605ccef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae5fdbabfe2bd38855cda493d101f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246c0b4e56ba63052f2b3e667dfb771587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce36b0811710952fa2a1e67b0669804588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135e27f25a60bb881703f3c55b5e07d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4fceecbbb0790c017795287f3e850590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09380a62067e815ce7c8ec3ddcc5e12591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27372a274cc3d1a7c4c5e520c5f0ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c13b6923997ad3cf012ef5e2f559b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e436bd7ea5d67f3f70a8b43abfd6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ae11f4bb79f6ea35711be9b884a67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286fa13620023629666b7f56f424e7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e977065068777daf2a34e29b0853c6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370b738bff0e6f1083f4ac87cd95fa8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce62fbff8806da53313816733738d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40e26850ffb72389f0bda245699e98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f789293a7ce6ce34e252149ae3be8e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbf9d5ffec95a8d6e80b9d1d7ad35f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b366432ce4caac0f913dbcb3aced94f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5f601a4852fa539408a3275be73ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a6a857bac6c9c0f487601d1518bb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6064c0a1fa3ae973e4548b7a0f15574606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa007998db0b387b2b4d7a6b34d5a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa89ced1cb55a1ecef8ce13f2ecd0f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b703b02e33f8e61921db7c5c971f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fc79c5859fe8f5bef830dd0c61bbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b6b00eb29a151a2b8b6908730a26c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d628ff55540bb019c54cc1e9edab94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118006fd609438fdf0b8eed4fdea0490613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36b1334a8bb8a4f9fb2b6acd0fe9eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c8ee9a2942ff5a7227fa8bc4bcadf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b501406601266a864639020805c20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2279db1ae342be935a6a8324cd63c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260adab20bd26de555f2a820f171c793618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dfde417e77725f8f9ac38cd64bdaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c759f3494129994876dc595d0ea56d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60a705c8f6aa3234e6bc8e013a1a38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fe1295cb2272653c080ed41d6186f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb1f409d0e7381db805a1a698aa429623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d563fdb6c1e05d51eb2625b4c60961624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea38809eb3b19f87ed292acff0facb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310e8278dd5e06c712a44def7db9366626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e21347189067a4a1d538db3d959b29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f220b7db62fe214daa983cadcf4dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ad903edc768d02a6df3096ec9cd7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42775ef095f4e9eef045b6b8d9a68de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e5890fbb6f70f8581fc3017a2d788631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ce7763c1b0181652241ecec4ecf91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5e90bfac56132c9ace240ebde841c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5140c2f3fc19af79edd7437f752994634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a93c816f177ce2956ad862f906a64e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71b3f3c8d1b249f7bce2c9f297526636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08637dd592a17ab052034c99f0a151637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a520a07966c039b96f70e57c23b208638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb145d2f5557af23817b874b08d1077c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4e404d7fe90078e4680a96f28b686640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b7076cc0520d6fe50f10adb2f52a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae79bf82568ea06b357c0525908b144642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f418ff2629d45b44cc5df982ab658be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221804b386465abc8d3192b813fb197644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51552d698f0cece7e6756a4329f4666f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c14a02ec82d78acae386eaa6c643c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d80e040aeb40f30f74ee86d2690c69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cf074beb8b31880a82fbed10274cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad17a4e3cd508f7e4b043aecd662d95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd676fa4f45e8bb13f942b5d48daebe8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4791d46839a2dfe94b202f8c1c486d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57f37e0dab4c9ff0b7f80a2c4754cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf17441b7de15ca98d49dd341edb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dcf06a7eaa949561259a4e8e156ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c2cdb944edc2c709256660ff8530b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa485d5ae452dd66f5e11b6e1a38788656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca02ff5d15a3e53c2376d89499c5cef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f93f58bf9599e6a1631df89a664187658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf881359db5727675bdb52073dfe8a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc32ba8842fb7fd37cc58f50cd81c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355ac01b2b359c2fd47963a4c4878be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fccb6dc1885cc1d25c734072d0406662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846bd0488994b9a8278bc15d64a846663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d435d45d2850612bfb2a7d53a4c495664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d1542aa83242227bcedc097ee26c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7ef131db6c29357bc7e8e69b2cc1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f518b6b36a8cabbd69dc667beb3ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3638b49d44e9aeb343b9a37e351d74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87fde4002b9b5f7a610e774feb4a27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbed258631cd66875e736c40b1a3f4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bb64afc0cede739691dc95377c6f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0d0796d91ee0d94120794c0c312f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a2cc991729606e408f5986f6204b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c1d1917ce6984481ce89f81ba6113674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14848def58ca4e8eb9e9958f6b27b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff5170364525315a350018a8db46a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3fa0ebe3e2a71ce70c6245279e19c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae5b1878e699fc6d2aa5e6fd086e83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51de6f936e12145416123434e0096e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764106ed6851f713a138a7225736eaee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c96da0575c384af6e0f7a4d26ef12681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f2eaad5c0a68ca5ca41da1f7af43c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098b34ae54da9a994c697718dff417b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dabece8d93591ffe470c798957559b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a0c109133637bc1254a427708a348685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6e94557534eda8992d90ebe8f76c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8fccec2f5f7d9445de34badd5ad9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43340fcf957c30c707fd3a7611b59e68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed7f34f64b60c95ec7fc283dc6cd06689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a861f6a26ea2add4b3a2062016975a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef080ffda1205c067fa79a9eec79d8ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17fc67a8ef62e208a22d77649eb54e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c09c9578ce8fbbd9515526a8621c31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd1a08ce87ed89027095c0c7761ee1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f83ca8c3ead4cb22046aae50754af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed73ae470eabeda6a4bbf5c784145696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9146f7c241e999bd9867d3553f2174697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20aa0d69adbb561a8c34a8089627a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc433e6d538571cafc94fc0dcea45bbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c4cff5b9346b170e971dcfe44f18a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f523dec5617e6b62defe708ed73b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969949e5b5f2771fd659f0325d56d835702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca2def870bd86044e7872b4fc528d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b019af095f90f0e5703ebc59ea07de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde46fbb61c3831c4400dd2c3cfc47f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fbeb2397671468e30bd38cc123b9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9724444ef20d9787a5aec79d452cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb939043b21c8636003588a1135a97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92217e5ef629c60cde294c518f4dde80709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cac5c4c5deb859ee1c76abcc585c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b493f3cd891dbb3687b988d45e1185711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0295ce97e56e4dea719ced28dcb09b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47063d72ad2e3c994ac454576263a397713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c60a4f4f310dc7f1b4e5ab1a2b955b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec3556a4e72c2b4168f34bdde70304715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e21b7ffb056c76df36cddfadba3568716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2a7c9ff3913c68c2d1c3c621e7ab5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460bc98e120dca60c9a2831a28e0c7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc4fd2b5ff9e53c26f20846ece09d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb33dba139b4e0b535d5624f58d89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dd4c0aa14638f736416e5165c9245721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea265ce4720b84ade2e32669ed4af4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f72ef8fb39c4af6ae1a58c02ecccb2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e53a84a712839bdbe6e1b7b2560c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eba6be7201292bd9812474184d9326725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9ef3df9ce62b67080f63cf1e365d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9542fbf7d63c75cd446b10e21cea2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d69f756270a7ea93bd3c8dfe09b13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75bf6b4bc8cb805a61eb8096970d83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e92c561c9522f8e5c14b66718f8218730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4b11088e6169df713835a289e5170731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153df7df35b95d2cb66ebcc5fdb3f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb0672c836445b2cecac4200de9bff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61127089489c35ef6ca7a73d448a65a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8348ceb0e098c50c2dcd9e7ab81260d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483d1efc306a3c74a6e4354c02f3c9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b5afdd65cf554135485e94a9186ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985bc9f651bf17c58f381895058bdff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478ab313fc30833a75eb4ab735390b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872dd8aa16506606b9bcc1cdc2e75f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57c33a5411ecfcad07d11f6fa0bfdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dd3a3131fdd82e69c88e37b83a91f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d576d7e3eda3ed558777f838df84743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff72c381d0e29b1f93e648636cbd51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864e38158e8ae4f6b54bd3ef30071df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d58b72dd58a9d3830159f67c65670c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60637c23ddce8182603fe146a96b99b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269c9a524cdb7dfbd2310b998d2e723748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05b1b8728a82b4ee6e0755b8814c5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80bee38c533995dc95d128cbf1389750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb1a718e422996df3e48ae2367be92751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad759482ff30d5c7c1f1ce30f862ab8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a4471ff9e59e185fcf7e55eac47e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8849f4c92356cd4beebeedc3de29854754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7332195eb2b7148dc158a64795c69b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc5c4905620d6756c14a3ce03d3a25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca6023ef599fe8051b0a608fba5fdb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ed5e24e51096e658d01fcb3521aa6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b53bd5dfda25c7b1802ff754d4a4db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f188b7c15b1858990788f5a2decb99760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc25a4b0767323630234b3919cf3ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854ba5048e9cae870cb610b85234b33762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d5b3c444ddbf7048bf7cf0cdd747c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35349a539c86c8391b742eaec33da89764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d161a40b50e774e818832acdb68cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0091eef1c6a81d309da7e0bb5550e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328de91bf4ef78cdc3f8c7c3207913b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>