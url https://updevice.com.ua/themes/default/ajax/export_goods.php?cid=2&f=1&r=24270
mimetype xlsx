--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17159f1d17d5c8386cb4bcafedf294391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918348d927f6b71ee8884f778e80570c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d767156886d7268253c288c5c38b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29c6bcfbbfb8ba8cc5fc8d6118fcf74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c945e8966c925064350487018e4b00c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf49657d78037f8102b8808ad9881bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa9304d97626ab2b7575acbe1b1f597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d930a79e7016a7c195661699ff60c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0339f539d98f212e3ba41cc749e9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3d570038f86daa331fad8aaad532910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63026b9aea5857677182688073a0505811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f17d4b8c207c71e3ea624dd98c23712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7851b6504128e54f71c8b9563a89713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cf88260458a65a0c3cc488dc80b7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dedf122243bd80b5c51561198f04115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bff032f1b2d33dd0480bebb3b9c56316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c5c9cb192de507ee63b20725d96e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73a21cf37c9c4b3c3aaf8208f69f1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8fdb119ad21956b9d33ccdf37b05219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226be87fdbbe9683ac8bc7d0b9d695220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36c2f70d87590fb5906783291b7bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142103ee4f11f663b86beb7acac95c0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829a9fa03bca1d6afd253b4057136d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27dcc73249a118440aecb287207f6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93290b33d928d1ec6253567cca9401af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01120e426ff156f37902b00d51d7d5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604f91b1bd063dc656e25834d7b077527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac836868f8372b2700c83c7aa8999ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66dc9ae34e3aa04ca7fa146f3b58d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687336155e2708833d4764025aee5bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d8c693375b9fa02f34c3877f58e3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e670ca29c2fefe407f12307e986a5d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ba2862f243c29010cf0b178a7759133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5da81a5d5075bc2b5aadb6990aba2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449cdd98404fb0cc76ac379324aa46d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f01810fa4f00576fd8750a3cb3ef8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96346c5d9b5fea37733c0bb167b2d9c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b83d9e4b5b630bb28e4e7fcb180e7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271448eec12f25101bbc9601361718939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9863daa87d2ade5d378fa346627180340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a4e39dc73c7788ed1d59f5f7acdda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b3ca80564a7310dc99d33aa3da55042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ef5a42b7696bbea43279e7f39419843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec113bda8ebb7cae493adfc959f43d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1503aaab34899aed5274489c1efe33145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df4c8cf52899e25ff31626a2b7c13d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d22d626ed38062c2c13e8da9064f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0476d819d12e9e8852bc392e3800348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679083877c710f634458bf49ad0611849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211763a5ac46ad9cd4f0dbed58327d0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb01a9268909ad55a61503699ece87051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6b13082d7c8d28684b74453dc6a9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1576df1c02d4fce54da38d4ea7061a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab23ee78a2ee870265881657eef9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e5cad65e490f6342a436544a699b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf78d691cc9ea4e2c249b3aa56002256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c8b40d0eb633df115030ec347534357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b8399e5773005be39593cc0259e6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6851a1464fa74b3e3d9e98622ec0bbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da73f6100c8598882b73c44860fa3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149f13920d59ee56ef68bcdf249ec6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c542e67c63f29fb8d06845723d47662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3333c7dfa7c2f967cc112d0838efd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9da127637d382c94cd00c8cd2eaec364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8f89de821ee3d7aafe3d59fea50f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27520e39e974aa946d20588678eab2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedab7f98306ab9c5e3b29c895983f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482157d53e0cb3822960c4ab403302e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f4b8fed5288bd44c27aab8e19a2f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d031613dba5c95c56e46a92a2cfcf170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402b6127b0b3b95f34803e2b5c1053171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5777cdda3ae488e6f5b3e37901cdf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c6b9182763249ebcf07bac72704e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f979a130d9f711f7222bb3c260b5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdba8919e64281a9b3ce42687d2aee475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb7ce5c5b06306a22eba2073b8609e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d124da64ebc866689e6bc1bec50ce277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84137b20434839a4bfd54e980db2fda478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16d8ef1a397bba74bec626775dd7c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091e05e82007c56b31351525a15ecd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f79ab250b48bbc2bfd35377017a8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259afde91d8b6bfbb423be78fbf0e14082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbc835d93e046702221fa7f59610ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e16b959d500178d0c86b78adf92f2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813d79b4d65d85f9b5f0e64b3538d5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f609f491d2c7518ca418aecb1edbcc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58adc02b6bbb11ae751c1c57b2df7fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e2aaa957817cdecfc60d8a2eda7dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef4831e4b473ec894ab82db8b3faaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a13cf175a7fd47a7718479d1d77a8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabb24dbf755c84d89d2155e0a800ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d5e28504626f4c419a39c6180b24992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a998a2753af247455cf44478b9844393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e28f3fb2eeb9f0ee4ce27bd0614a0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9302bf02d96a910cee753809ca9724695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46016234f56403630f1dbd9337c33e1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b177cdb30bb19625628a1e8ed8f4dd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f9b941cdb07f07fb682b9057b58f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c8d9e3c2dd1c995aedb33008bfd9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2929987fab2783cb5fb9ec40416ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640223438afe17d861c4ad3d4c2caea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f2a1989c015e3fafe62a1a1572ecc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88931cefa41564438fc57adbb4062e73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3449e294a9b47e9b0a54b1a133cd7ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d11d7470df3df5143c62efdfda3c04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdda21a66efd12269f96570a0b5d45d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ca5562066559d2ae692ff4c439ff9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396e789ae204ed681c34d073f933396108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8856b8540a1af7344759a982a98cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae09d2c4ab68ab5e78118043aeb718110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403bb7a1d05680f4232ab6909e42f72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9230fc64a4c77d7dda1a4b2bf0692fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763f80c404c950d84af7b7234596280113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f860de342503a4780fa01671206d4fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a2f4ec1c483621e211cdc9614371e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dd24356e1a43d1dc79231d68d664f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9e74632771f0af2111de632478bf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6faa4ddb05a0d1f6857b6e65fbc5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5708a3b01db461c2ebb33c608bfb761119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1cb2278c89c45a7608d66761f2061120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ae831e897efc9ca55ee095a7c6689121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b3d39c1e9f965c1159951175cd234122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4138655413dc92bf1e8d56f8154146c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5637fdf7ba2a840aedff7b75fdb49f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687d019de69162df35ff26b94af0ea0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7d49fcc6053cbfa521fc61c4e6550126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41024bb995612d21b102264c1c1fb8b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de2f029bdd624dcbeda6a6c667bc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be707d214225b570cfb1f0afbfd898a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec35eccdea5a5a3301d7c9c9dd2a62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ba2a0d92f702b114f3baf7aeda41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35739a508ac71990e888f040598d3d36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634867f9694f27e0c546b1791fbaaad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10137a2d818bb9f0f927a891f135b794134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366df9ae97f0a11d65b77c0a57a69c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb09705421ec27b2200cc4b38bec201136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6686597578375c934bacc834761074d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146df555eccd495dc64e6dc7ccee5c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927780ba417021cb8889845144b0593139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11a10b78c09b5a5e9ea481113c7b76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2ddd2ea1e44e9f518382d0521707f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac1411c01f23d9f9942fb3ba32a93a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018a19d9e82f62fee6790f80336114c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef75abc501d820c740d9a2c2161f37a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927433c15ca34a732a2c068a46b454d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785ba2e195a85ea337f413cb97f6f37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c210a3f350d1fc176145b4566f85e96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aa9f31d081faa48d81a1f46c432e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750c128c473ee7f3262648f18f464b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec277478a33cfb433e153fccc223ee0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a925af561c736f6bd6f4f033a16b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018660118660fa9832cefafab4e23af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c56ea5032777d347ba73d96213749153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa95aba55629cc000838bfb950eb975154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f34959d40b05497d2ea4eba50df4f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5e875fc80c15853f99db99a60096b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937cd8e185ca8168537f5207eaeabf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f77dce2d088f17017098ee0626033d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542889eb1dc5c9b6d9dd551a8ed6d20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e0ffbe283908d2c1262ecd8ad478c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69509265980d0f90dad6b1611677bab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de67e936529c35c5c6b98769f1175cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bf610dbd5dc06d87b8f694eea5d0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2a19e83c773e26077bd3c5ac71087164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd530bccdc5790f4ef215ff4f40ca8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6269666914a0d2c168e7aad8ed4831166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4768dd978a494ae69a48d9dddab4117167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e4ff359ea9074819fccc9e75dce5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e498eb4c0c33d72ef0eface41dd78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e727ee0728236178125f15d700a9fac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71693d8b9a0cf9efb10fbfe05cee65e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153fb63e4419dd468cb519bbc822920172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7bb6c096adfd6a19dca10597edb55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ee3bc3a4f29e59ab4fd9ddb06145f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421857fe169424f02dc3b89e016dbbfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed43e31dd8d5b42f03214c3f9d3a26e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923a6a98da2d1efeccf5750030190f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc2ab44379c6fcf2258fa1453d25e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f759a99809060e1129334cb075707179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0121d428dfb9f357b8ff7a1ccd28a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72efb937ff96c6ee2ad5625ec4a254181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4e9eb66df320d3ef82bb59e947e41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddecef20c4be3989249dcc3b67f7e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78624496b88f02d72cc1dd22bd4b756184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd384a7cf77d66219f105f422846857a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaee9eac5aae5c3bc20ea17c921634186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfde33a4df7cde28b84c1c2090e389187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d574e7b51124d82cd194ef5b1b950ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f4b6f13eba5b31c755aa6dd7088e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5bc5c4b6ec100c0356eeca3848e68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5cb8ac4331e972d462e1de572aa31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb8b8ee6f575d745e8a891cf7c1480192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232d848f0b503930e1c885ec8656127193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed40de6deac5386d82f5ad1164450ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c49801fe5fe599a7de588be28a9a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a056973df8d976b4c5d40a83fe9e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299bda296d3b452480f589159341aec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60826908dfad0b78cff3e499a6dd42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d197d628fb2b26d324883fbe206d3d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497ca3941172feba137e3060929b276200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f12c8b062de5c922970cd740c8db3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf9ce8000a8272ac6b1366eeacff7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1541d1714ca42ac9fff386ba9a7f81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c02f2e85a4b1de714b4c0121c1d59b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac330dc83b69a8464cf98f6bf5b71a9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487ccd69eef71fd1880caaca5111ccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383cabdb42c6a317c35cbbcb19d2a71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1b4f68817be851354d5f9b32f4093208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de26292235452d0639200d660e296c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac4f643b16ea4f9bef2b0d5ff681a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977752c28a752b41cf8a9bc723fdce25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0c1eb68dd9432beea819c31d3953f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1966fcb05e8cbb02342f6056b8c5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904d49f1a06a6be991ddab904b220cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a084b82f0ce063144182403b928ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239456ec127d85485e376fc8da514f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c9216a4045cca2d3c44dd8db68f51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae63fcce12f922ca3162855cc6d21f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b504cd00808ec070e74931c4c5734d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dc46c13c6c0b8011c253145978005220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c1218f4d6b52e467bf8de06d50f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832de3e6193edbebd77a8f653def9a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365b584e83b6e2aa52671ac7dccaad6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6230c38c0dd4b4c0e720f3335e981224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c6d0d7ec1b6a58c08c5a1ec97a03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320057b55f861b94dd0955256513d5ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e0bf980bb43df17d83c445cc414b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e47b6105c7d5f5bf04a1af02c769b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a2c3ae4250f3e9773ffa36a3f5a3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc6195f977cd6e956381fe818638c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5b62cebf8156ef1c91b74124413bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d921b0a9dfedd3eca07e47d6258f889232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69f06131952e249c88661795b83144233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef20d4b65520fd5979b11c238a1041234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573649403c745b5728d455f49618ae1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2372a6422700425eabceef83c1ffa6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffa05b24ba0a983a450846b2b73d9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd57e5602810386218ad6008d3d137a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad6c58963b3bcbfd15d42e36826294239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb8967dcc6cd2ef44267507146c32f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bb505d1e960ab0cd34a03bad37013241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2e3f20f6bf1e53b9f7a56c8c2678242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a6ebc0d92dd6b493fd7792a53d6ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e70d503a4f16e6d383c76d252b0a7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d9cc7fdf881fc2aefcc8486c5cd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3320ade3ebe588867880316440e10246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16892b7af61780df661abafac6db26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cfee92cf9df0e720fb716a1a00ea8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6e594d78d8effc067a42bef341294249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3913956fdc7c3ae994360426dfeee29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc13b52406ed5a1c0954c8eafbc23e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420a9cdbdefc16a4e3a5d2768a0ca45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f49d47c4adddcbcec1d9d77a53389253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400dea1fe2b46ecab56a81a4515ffb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed414e17d97b5ad0a37899947393e56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180fd4e4196cea4d36e14d9647b258a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706e291d1b6e1401474e462447cb25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc611fbdff1d42d4976df28b808939258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d32bbcf016deb819485a5b19785a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c99387ec0cd426dd486629d0241ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062cd4b1032c9c15667cbfef03719bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc91871441311038e60b9b2b38602f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b440f534097d68134f9d4cd316b3eef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec63cf257d7b3983dbdf5907f3220f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba78b0c26c54cb55f1dff0ab561be7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd9113b75ad653611953df0b50029b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310f4441224e77b8189fa27915ab0e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee986221cfec036b6b61057e7014a9fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dda54a0a9dd3d77464aed771d0dd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179003df93fc99cc1081b30014e37d62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7f5fe47692342750e1394f7564a07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fb78671f2e5e2b6ef3e2e37f04c03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498310c4437dab0c7c58d87603f8ee2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeed59efb7cbc18c97ab175c756e8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e3a0283268fd5ce7fffba9503218275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f35a73084efc3f90392a03f0fde15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3318dc963bd1cbff2a7dabddaf0d28f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adfd9bc39cdd1098a1007d0467f0f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0594bcfab52794e762c69a1a5f9dca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e8e22a94f19bfe44ae419209d0110280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee153f687bec463de61c858453f7207281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ea53bae98f48c6b2cf99c2cd730da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98cb3d8e9e10bfe8a7b32b3e6cb96b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152649ae71e58b59f9ff4a4b0f64240284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537114e0a0b77aeae49085fe3b3fa52c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eaa395f77813df7e6784bc3b9c58a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958326e98201cbafd1325246c9f166287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b8b14d40a36dc356ff76122d72540288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59970a1beba245b9aeeb89a36bc8e90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34bd44aeb68d187efa8de1409a501e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61303ceef9fd9b7a75e44f0bd6e8e84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cd79565c5818b6a95204eb2ad68bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac91d94b33ee41fda585b33abfe69ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c0c040682a628571e946b7f171f2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23f3b463da18bc6a0702dadbffa2fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0352e304a8ca4fbc5136ef40768bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cafc05a08f937399e8487050083d8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228badf55d19dd8e338dd7ad1512da87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe0585aa76d6163738db3e0c8b400299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18203330d536321f2c524c159b2960b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9409aac6d47b573f0864569dddfdb0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc399f14303fd1459ccc3fad070f735302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d01d28a43c4ca7c4c9fe9181ea0b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb6940be8b46ecebfc6760c299c200304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261f72037b28b9dc17715166ff445f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9c23b024cd308da15c455f0217ebf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09625305a228d787fda842255c2922b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0430f7c4d321de481ab81adba14eea6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93987a3cfb20710c599fa50ea73d488309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb6fcd092075e10c75aa91fd3859f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6061037e26e0a2095827500f7a40f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c5697d606ffdb2df1822c0d25367b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5b9509e82342d1a79d123a3339bc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619e767c4fefd8b53d8734a618b1c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f1479afc4e846236042d6ea66692f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfe39bc21109244593895ba3f7ec0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733cbc43e756a0fec98467804583008317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e82a3a62d993faa8ca792aad1779c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166423c43d39f45468dbd6cc130e9d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eb8a4858eb5cf7a01d17aa1b5e6f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4316b958d82276471ada935febf100321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0d3a64296241c60145e14dc80cf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a6d0969b3303bb97e356b56a10b40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61594d748ae06b58e1c02dc703cbc571324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c421aae7282d828160a6be7379760325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4f04e709432eb17cd9be3658a3296326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a16bc78ed60b187b2ca64a9efbc346327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ea7cecc6626377fc4e48164c0b25e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db4ea2a0a0c4cd42fc54954e3b753d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506fe856b07c3b2de97624f9f24166e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a5a5942ea72cb865ef71ffc9bf588331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2fa5a81259c02f68acd4d4021929d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d60147e8e1b6250027d156d2ca327333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ea4a7a2a591f62effc9f26fee0a67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892bc769b768708e920faa122b15d4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b146fdc38381ddb86a181c603cc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1e2f161fcc93a578b78df12f89bda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cf896819d0b1d68edc361df0c673c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5a2852383e598c324d5477a815c4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad5569cc1580a41bb3c6d5da95b5b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44e9d3a47124bf5061e6a9bf92be74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbe1e5b68166d50dd24551fb7db26e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9055de0216fd1f8d1b103fdfcb195343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3566b975639af61d8c0f1801a7cba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ef6119bed7b53b5433d3eba185ba9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edae2293b3d40c62bac31dcb930ca77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186974d0ad8dcd2787a79463799a37c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b24402c4e5423a46bf8f709997304348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31ade19d2fc71bf7e4f0fce6f3ef49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aeb7a41673f9f95ca09cbde68b7cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437296a8598f544047ca166ace116bc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179264096ffd6fb0a47e1ba2ea74113352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86fc1cce89990e774f8ef91854004b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db985f8d5d2f1ee5d7d3946a1a511be2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46e598ec1de8cc8ea785138c432d85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62ba30d3a666b9367b69ed43eb799f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54986692ff48968778e183fe5a6eb028357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a38291e1a2a4e1769ece6ac8c1a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40de0c68fe55334494e6d1ba9875cb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1757249e2cc145fff8e1c25de9d99a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e39606ccb8351c7fc13234752f37f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff5d28d365043dc7a9f38ff5947837362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419432bd4f89d6cb8db90ca3ad6babf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b575449648ee3a643a113092187d87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c6c04a9b770c072c53744f0137320365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676117387f1c8b2b1a844b5dc73ce42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca977905c752b70bdf696f34f7660a09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a099681b4bad08f7a411da4a8746368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e5cfddfe03985c372831dc643bbef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d53898a79be2548a6c859a69154a95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95877696e242884b9249cd122aa4825f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0d073c3ad492f3b488f22d2a52d63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe9b57f7f3107d236909bd89d421dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a812f8b31fbd27deb11a4ca4517b3eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda99b88e75285308cecdeb21776201375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833968296d79bc7ece54464884328390376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4552ea9845dd83335a8de24f96695b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed971c843f056f12f7f796954c594d45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7396740395f0207e3a2001bd3ceb8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15271e60ef55f74c83255409985ab4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c6d6bc3ad46a313590075dde4cfc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5e099311f94949e92e8a4041a6d52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e7dbcb93ce13c031647de6e9df99c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f3eed5a8c0c63d645d5df167ef375384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a9f2e1ee4a0597ab8d217a244a88c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31d014b07612203e5bfeadc0fff737386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974632f661c07f3a5492261f1d443e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204403315a9333a6ccfeff02434813ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ee292a122394f520acce4493e5f08389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd2e16f542749ea7b7837459837da1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4265b03df4b496036728fb571b82993391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccc510c23557f30b24d4233c7f40ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56618e0bd43b98d33d140da40c543d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a350b1b1eaf3ad4d914781b0e8bd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e63a815228434d04781b343a1003b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ed57431235d6ec5ab6ab27c89b1cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561bd302c94b4c21a502809842b11b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16cb7ac80c234ce79a41fef0685c98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4ffda838e9048e407bde14975e1b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb091b11b074cf375a1e009798a94c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379c29588a7a3fa55e82439b41f7a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b18502cd03c5f66ef3aac30419a7fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd1125f1a840c889f2ccbaa49c8751403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b139f02718534afa2ef8704d4ccb3a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea0de591c77fc297995b40fbb62bc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cb0b80beffc67726b6de7627acfa3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d46dda40f074e9f975f5a1f1690e49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd2baf77cf8e6532cbaa23fcf4af02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc99e8eabb3f48957373234aca0665e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12715a79e47fc78a1f8b13d08f5f55a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0f961493e3ef78120e2d917cda0ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5560ad79c1f622fbcb375f5b9e6b54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4daa7c60e5f70d23e114446b1b82e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235c48a060441c23e7e4212fcda0dd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e4b0e45d8b120ba71c69d964a0f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057125e3a960a603666ad7b7b52034f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb29cd4fb8b3a09de059455b28fda0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03746b5326a0a8a577b3b924c755013b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8105bee1eb75b31de592fecc8e9b65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb168f61694e139315214ac66f987dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfff0237ff1979e23e46340af071cc6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823d87fc4d73a647625e87b8900966f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aecbc79ae3b35185244efeb8adc36f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c29eb47459f52a9fc57834528f640424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe5bc96d0dd562e5497bd9375b57d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d18c3c865175c0690e981c74e4c61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb421f5a4b7de1cdb4c1a3212d9f2fe7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124a939f28c627f5bf5acf060182bda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af7f51db967ce112114dd4ed6456d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3148484f157007796401b5ed321c8ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989370ee1f3e637466f3c7bb4a593cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccdb6fc1fd0a1a3852928009adaf88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0615e925bb3f7ab226cb7ffe402616433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b63ce92191b1f68bf33d8be0a33eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23dc528020917c20696b9c7408a377435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490735de354db237244d05ac2a93cb09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfe9b257d1db57cdf3196e369dd489437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff3b94d5f2ebae9e53826f117acc25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da42f7b75df07971ab3f419310f07e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc199a452aa6340f0b03e25647fedc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfe4175667c85407617c6a6d96a37b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491533c48f7acbe294be6b53e3fa035e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466739f2bdb3ae2384ddc85380739161443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd102441dfcde533a60d238cb7f86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946acf500d5393872861e05664a1c2d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6145812e24c86c9f0dc528511c365446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c675f850d054558d90f0eca4c80fd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fa53543f057cdff8c039897abe2d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761aeb78cff0943faf5120565a116f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb55de6d281ffb17094e586c4670130450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493fc8797ce1cf99d4fa0629132323f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a7a6b5e294fe84d6f66c24e0aa00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e65b827b9b2064db50d305efa0df45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e55588b545aa14d2688080bb996229454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a417a92b30b61c2e126f56c6a70276455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf88aced033f98da38f913d6ff12c44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bae2ad4845dc87a543bca981c4ba81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6259762ed5b4f34f33e1b9bc5b03b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa598d1476971fc4572183df4e3ad8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575d9cc99b18ff6eeca8383ae20b627460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfae4ab01605cd9cd5a11fe33bfa04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde34f87e041766e242d79668dd1a4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41742df00fd1b49e29c6903c36c06d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1be1f38933b961fd56176a5b3cdd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded13ee1bb716e9b4e39887860209ea0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf4ac6d71961fa97a810df1ea2b29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaf397fc21a96533c36263f6b6a868467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27ffb88943aea68b2407c078110178468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163df658b7fb8685e8f82d1cb04f4841469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f278f96ff8bb1baad637c4962e5fb0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82f336a1b2f0291f3c08c3c483509471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c7ab276c48b659e41419e949e4ecf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59b06803c8bd1f312f1ceb1a24b7be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5bc95c996fe21efae30ad383d3f65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3ca04744f418e046d1ef07937abd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c56dcb1fc76b8ebc57d846dbd9a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317d5c382cfd56cd13fcaafc0d9db13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e87e48855ea24ba3736f145485907b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefde35a40046eef016f2e4be0b0ef9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142e6bf7745c3ec5e72a0675f6a0374480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ece2172c1ca59415056c52436c1275481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54730865052a090395de9b9160d86f50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275badb4836a59e14a93c500b94505a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757d203f92f90b282aeaf08e3675053484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684be46f4ca11d74ed0dfbbb566966df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e502e1f43229809c3b237a378b2fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab26d90f9cc38beaac3c79d70654a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8de60d33db3610b3d5b914cf61850488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9120578c82d0c39b5259fafae2e812489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0f49a4b085f99b28980579cf98ede490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d4444f4a9933fdd16d0f75b2ddda9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e622e3e14fef6eff7f84a176b285a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ae7afaf384d5106ce32c0c48ed9b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db3311a706290537df9f8423c30f79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fa0d9380bc3cd405fa972fa459dc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80f3f94b1ac1618db861d9ba19e6da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc7d0c80a7768812f32fbedb12c588497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009720b7bc3406ce304f7348f1ad146a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa95f7cd6fde1cc1b9ee61addadf1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35480d55476c85f9663fce532f24e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bacf19a6293d9c6c1e6c722d874bf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01007ca8c868a5d17c390403b4a7009502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caf606ce000b0adb52431d1fe30553503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a57114d0d7e8562e2dd5c4f683866504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394ea4f9962849bfed4efb2068663d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7171c1424338e9e0b15a5edb8e099506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceccea085ff65c7204939d1734cc41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2541068c4a8309beba0bfd1cf93906c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0c955080361de29b1cd6cefd27369509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505099ab5ca6278984216362f50d47a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98e706746a7323405a653582d62300511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81c258c948c74079f7dfc7921757e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ea59f0dd83447fae9fab2ee9c651a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efee1eb5a95d086944e872b9c6055d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459b4e06fcf8dd6719556cffd16003515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c1c728dfc4f247912bafedb437c70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52441656d674acbb9b86809985ab1734517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883df8fe26d1d8b4bf6f1054a400bb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374db986632c5c395ce33b026279f53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91538b973a6f388223fa8c998e81eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9fd04e1aaf33accd8e8af129cc063521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67cbdb066cc13b2765f3bd2b9780e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d1375011c7e231ed1ba8bab3ab716523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346a0a83afd4368963808a8bd0ee892524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a14487becd8c578af8449ea11b4cf3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc64dce6aed8cce7ed0c4d217d2582526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617fc8129f80d71588715f89cbff96f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376309fa08674dac58b571b1f96f9e10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df31a611057955a05a5eda4c38335c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81db9c490b8758c9d82a8d0bed68b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af0d8704833c4983e38ab2f258fd1b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a69e1cf479e3c0047582b9bedfeba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aeff30617eb89f97e4f5bbaf1e2af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9408a037503a06095e194f4ceef9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c62353e0f738dbeb9b7673c41ea0ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88d469e9a449c2294eda5a5afd8337536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44114364304c9fd804545574d9b8062a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da0aeeb76a5b0e1c81e59f0ea16a15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe439999da9c65058fe62eaeb0c908539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6880cf62f6c7bbd0f7cfee7e1d2be7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e2e46963bd966b8c9c1efcaadf623541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b5d33da125eaa22499f13a58275d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dd5a04c86f5868b0ed99eaae35088543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbad0a14cfa70ec88ee963f2197abc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7927c3964535b7ac18c6dd24757e75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9b3e9392173d7cd4ec1241cb42183546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17b234e2df1f2e4723f7f9f734aa3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b7e04f426926903481997c204c69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b87193e76ba0cf99236afdf9db13f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1873275966e6eebb7bacc732c32ee6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a6a4e466c5a2959f345c5501200a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1159fd1ba70769d177dab48d557e09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047e3c6f0269e31255dd9d6a34603e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b045464260b5b702525db7ee0c2786554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a4b5f42b76ef10029ddd44c392d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6836124a41b3ebe1c77e03c914636556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c33de34c387855efc2d40920a7da3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54856aafdf1d2b0688ff81feaf36e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e96e77f720c987333c7dc5e4ad60fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61f88b543c1610d9a0570c976fdb4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15a6a35a7a744e22fc0b1030a76b91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690607484a3426239075b4f217f7e426562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386211387f88e6a542628f5a78e2e32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837bc9bc2355bc6265b1421f13e8e4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f21fa25e2090559c91840ec5970e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2f2426dc3c53165d859dc462083a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49852cb928b162daa515dbcc5e9824b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1824ffc32fd99ba42204a8ac3c10a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55725d5043b4dc2d00e6efd6613e4f19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d0cbce70bc7039119b35b5367de17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106545d81997a837757f9dc88a435d43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb217284917544d5bedcbb343bc80eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796cff750a44b83cbb0bf0e8eba015a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c25e2c771e9fa632ec6a557773e38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e47cfdfc280e5d88d38b6512f4b72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d42e8887a2ddd8e61478a9a1633f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac038b2e222e04cf4f381ac01d1fa9ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3b2f9ea793f92342c93a640700d98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea959417bdfad6f3d7521fb5925284579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c7a265b144c598a238c60d5cb7588580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e37682d06fbd1470e75fdb8e6ff4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7d0e67a18018291dd5098143965e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256fe2cb98c3a067b8dd02690d22f92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2c042a17e90574c619b9dabd3a784584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f96f8f714536bb41e54163cd12b31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6a55c5e8a29c65c11944413858c06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53629c1a38ba406524f761439c621f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f427f4a036f3026264fa85974cd3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c64bc83b65a1482e5c5adfdd73fb0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237d81f87a1c8867786b1529e483ee8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c051519184eb06504dbb0719d361f42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc8bfec39b5dcfb740bf80df99d761592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c43f1cfc743456a6ecd73a07a6d90a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ba966f0f7344c94923d76f726a955594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc03e78330dfa9d6f17535a38517fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773abf4a5fec4998e8c4c38af1fdf67c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca61e6dd0f00c66c4f2431e944a7e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10f19460531ac4f9b5010678e2ccc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191cad79c5e03a912c07b9292c041ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ce706f7b2b34b300490f665a1e496600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b6148a4d1c4754386a06510587455601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93d68a1cc04c83e9af0aadbdd76738602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cf25cea154a24afd7f1a241395b27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42c9e100c757d7c23b6f1b9d139cc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00797d9052ea603adc5580fb7ebf893b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896e496da0a5bbedafb7dae46bf6999606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4917021a50c82e8a5019d8e0a4b2535607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ebce45fad5da339ef69ad0c69f40c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7cde8347eb3cecd3074615edcbb93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff215842e189b6fb3183962cc706b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44d63dd18ba7dc480ebbc769040ab0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76303dec8731e082910cb110d70c3478612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927060ff3fdf1225dab58ebdfa343bd1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c38dabd543b1ae8a38f8c3be326e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fc3dc57f80cd4cd9cb2793e4f941f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec16f194188403e6d91f9c30ebd3d72616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b71a1bf9f601bd89bf25b051f1d06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632cf0a007cec3127b734e53daa54b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2f9d3b761dd45aef26384b31976e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f14704ea061d248b2bf12724905c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce572c16c076ca0451d31e70d7c1ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8c0c67649cc0563a19f2adce68ede622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce6c1ede219a9acf026218e643de1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34f25cb97945d28912ef3efd3753f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd9585ad2ab2e4a60bd3609be77b93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb0263983476d7a54b8dfb2a776540626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603767bb828db80b00a6cd6e5ef990d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913ba5a0200b0148a4f208238923d59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e62faa863c6a5aacc60e4ea8da63d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869717561b23c2567c43cdb047bc690630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cde502cd5c0ea308610b83d85c1b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae8a9f11762e6c9da58522c5e94676632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e705b99add838f4d76f5522766c19db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba20a2f11da74cab3caddc5d1c9bd9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2889327ca8ab980283876171f091e19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b59b4d88909a2926b49674e27f440636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fb323da95801bbd53bd711bd36958637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16aa0a6be3c8c8ed36eef67c31f7479638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8260a5922f889df8f20ca74588b26e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223de3c1a11afc392f9984fe7634fc40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14ac28c27b329938c8b2e0fd6ebca4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb47ec93e0fb2715420501d2dbf70d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e606caad3c6c6d9018a4359ec78d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dce2571f172c1edd4a7a71eca30c12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ef38bdace2d3ce1df3771e81b3c2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2460113f69ce59c55a92a50af6cc7e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a0561fb550181cf7bb541c82762e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93e8ef76157c8ca2361c0c98ddea73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4f1b69172a95c83956100b55e8c4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9734f517c63426e36df18ca1ba774c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb09f039469757d8b75ae941c2c45b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f6a8b919ef81cac84054804beacf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8155c08e58d17c69b4366bb306fd1f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bf7096fd7273963f5419d1a7d55f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c9f960fa23beaa6622cdbfcf569b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb2516734d1b4320c39b674ef95b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdb728872cbcb3961bbfb34592582a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a460e5a98c57b2fb9263e0525c7d4be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ba3a7fc6fea92fabbbf219cc7c70f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b85cf50af7ac5cb0522c3c14d3101660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f45342d30e3b976587132e968c69a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b7cd94e63ec2d8879b9297b72e57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c10904f61effe0912b86588b64363f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ff2c81789fedfb8f0e56e22d1bb11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a989ca8fa240e0d94e6b8ebb81fa403665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede01ae83af730c3c0b60c4b88425235666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89671adda5787a74ba5fd31b108f9e53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bd45ac2517ea0283608f58d262b46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df08179480d45b1bbbcdc6d44b30db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9350bf9d1a8fb845739ddb405ce4f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff673e72ccfe42b788e43fd2925d83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08479db052f64b1ac51b71e5080a5c1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec14faf538df0236ae7f43dbe84b21c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd33e2129d961d1e6cac8e345d242d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8d28271a7fa8e607452445e644219675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572944045c3f00ab36a6d53bdfc26bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eaad1f129c8270ab43736ce6c93be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a8df86345ae6eee0c877c29575b01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f8b97b75d9aaaebb5190cc182b855679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8a0eae711ba52242c3ad68f6a1096680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd6cb1651d04bd94a8cd176c363ff7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b418476b8b46c8d60e9e9ae8bd307a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34665bf7f6675f2a4e74db003e6ba4fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d12d366514cf012e3126e02b3e75a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890689b845cc0bf43b5a44ac5c3ae2b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a15cb089c362d258c49cb75a8c9843686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f6f2ef61c7465f7b6f4f15aaac5a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443316e3853e854bc1043e90c2b0fb10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed09954967f75d2593c206cf2f83e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46ef7f12526c027b53fd31910894e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d228a2adb6d35a57785acc3e7f2d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08620c5ff73b438ff4c7b0816bea5b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d164ea694b99240ddfb8c06307b1abf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f18df4359940ddf47d41e7b229f048694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e352de27198a672d8f9b50c50874133695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77dcfb897f11788562fe5a2eff8ea6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efaae8ed6769b317b1532572fcca92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc658f06864c9b43496080596e44a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9032a9946b3f55fbd57bb8169f288699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c66635d2bd938dbf7839e3e9e67bec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d6980a938868c256dd14257a42138701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d046338bb56729f083b877d40d939702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413c61ff88299cadabc963b57b9a8d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f45864d269efc6c0bee78b802cfc12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7f045e00e1052684aa4964b8bf580705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368aa701382a29f573d803cea343df2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59d938f86d721f07be7f9896daa727707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b98ee84f43edf65b0a790dba19a26a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db2a8ef1fbd94605f17b7ab2037a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76438c0c5938f502b794bb1e845f32a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3739294c6ab5edcdf5af32c3e1c75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb35bf37be15da91dccb55d76c065b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2562e90e1dd6634ddfe6311ca0cae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca8afe34e3fefa9d534190b6315ce9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df26569f75beb3cd511b96c39b87005715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107527c616fd563136a6a68d04c956a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b2377c044d74151e5a0820033133d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6af203946a80236ca20d1a06418a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ecbdb2f2f5e09ebfa40cf59453303719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f067b6da68d7bd2d25da367af117b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5259bf992bc87a563a098ad1c0f1bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec91f7ac1a8db6bf8507cf99231aef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ff179ba6436deb5d73003fed1649a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8444ff49a6fe48b6fa2cdf9fa9c83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5233ad249ba482745f9861a218dd8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc4bce1644a53e4515974a0a190a4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e363c222bf64afdd4400d474e2ac7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f19f4a09538284085ffa0463a08f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0f49bcc18febc18802f6d99ff6815729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a697d2768694a6b2b8cb5c00a0b660730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6af42e3861718121516cab522fe41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe997ee108da4f6e43ba675876c2ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff70e216257f512f50942c87ba3075d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e47f6ef47b9267bb7b4ad0e5e006b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c5e5508c83766dc2b534640a6f517735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821a66f4ae592b2e75e695ef42934b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b36262fd25c443bf2027de6550005737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238f37e8ce8dc3a2f96a33fb1c593fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa804619ac6e8d137b6888b5705cd5dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc15c8c3a5b11dd9dfe29d98465de7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028e33138abf663d2571168a5d207f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3b035ad41637dd0560330730a8564742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db326ce8477f387a0806137a927305743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9a0c803f614342973029de8672751744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f4d6194e683b724ae72bb1d761ac8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791e0557b8b4777a54c148f44deb986746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb25879fc7a353e3e9570391fb1cce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cc665b179270b77499024af9970de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67a15ac2b126d3f733b65e2fd887ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866cdb40da92ebe7cc9f63b880a6893750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b128bd68c5ab7c93242f56142dd628751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ae7f5743a77e48478fd48f8b7540a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0809cafbb06450f77fe864a0a66e9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a7a54e978b94545d30cf50f9331cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caf4d2aba0b80cad8bb71bc93fcf14755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a59581786e4c5be518c77810762e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c106c301eb6cb3e18e12e9f7dc82cb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666be955753fea5b66afd1482a680d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14721edb0c7e79e795302a2d012705c0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514c514054eb8b3c521c43beaf975bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284165ea3cef5ab9da998c49e7179854761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ab44b189e94fe48693332e949c8c4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffe1537d144a194fbd6e6969e96c63763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a4b4a23884928cbe3d442106d83d3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12690aa1c7a8841d75a5427b882b4f57765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087204dcc289d2f8d822cb073f3fdb9b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b07759cce1cf6818210086926833db767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bfd7c4007b1ccd9221e73b7dc9e27768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b512ebcb3cd62e5132168bdbeedb25769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287fa6e410762ecc2cb7a01896ca57d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1605d1514f3ab1ea0562f7e78ae952771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed442621b9852ef73885998887e716b6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861851615fe00f49abc41a18dd4a33f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f881730b2c50cea896728e39352ae774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78ba741c44e29a1821fbff84198a69775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc02e112256ad1b15adaac4e0b13a2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cc5d8f00cd6e91e0360e56eadfa79777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cabed57d281d14bd10d2c3bb51ed4e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20bae1efbe83ea7976104d9fc93747779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62740cdd2e810e22ad5a4c571df909780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f291476b967d850735ace7f022029b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e7e1ab9fb6a9f4035446b8d908c16782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab37cb910508a7c2f6481286293045783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bad7881f4f7627b2d78352d0781e1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b2e97f4a1e01a09e64f86e774839a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fc6cc562c73624bd52fba0027209c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceebe194e25e6c93dbd53559787b49c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2594e22dba0617835a27735d4fc66788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64178fb4194176cff24a49ffc1d0547789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276fc5c576c309925841f7e0c893114790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff36b077974b73cfbece37cb311307b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7937816400c69486c5449db68f5b5c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822487822526570864bb064613d7d26793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee681421a262220d3b86ca3cd4c56794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5389398a2230c8c3bbf98d905b6f80795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303ba923cef07ed31e52b2aa5b46a4a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7735275a9005893b758671cc4ed82797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c233fca4c94ba4abf9f54c447e9c59798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d97285d60d143899ac125e66e31bf0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c0120a518dcb4fb73358606fcd573800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde7beaae128f79277dfef9570d983801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e002703620f3b8f9ebdbfaddabb063802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ca0f22d50a2d04693dbe3dac9da3d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84ae0124dfa3c9ff9ccf3e6926f6cc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a90966dd30f748cffef8185140313f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9618375adb635b3cdc2f77e7aac04f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e50575a434dfc877002a43ee256a0f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577c4bd734227a0fa28c9406455f172808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa013af68485eba9f0c46541583005a8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809eb6d4c3a64d39e163b7e2e324ab8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b79ebcd93175b97f9eacbeee957000811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf825f58ef84beced2a342ee176f01812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebc30ab10e5c182324209097f76e80813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04ece245efdc3790061a4ed0ea7d2d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d0c29d0cae99e62845a0a56b450a4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07dc7b63547e131dea96916a0bb583816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9666466d0d60afbbc6804115dd0157817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41852eafcaf4ddec91da91ce06b8573818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa32903c75d9408e978c9f3fef864ba819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666fcdf12a344db9040bed8deafea73820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8593d5c069381bb2732187f059fd7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb81158d5173f02efca47f49809134822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0d456a43faadf72649dc3358e92a7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dbc36b75903608d5c3381f819df9a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d6da95808079c25b6d98065d47064825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6236511606fd083c3fc0da6c9b1a29826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4a5c8c756c4634d3e14cdfa260e17827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4b82ff2ee0c92e952ae9a6e55f1ec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb3d8ef9923e4ca736b48c8c29d81a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fbd67f4b004ae0655f102688f2459830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588b32bb82ab37d5bf4d1753e692718831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9384c75e352e3ca8843875c28115dc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e467d40002857bc161dcd99c9fc9283833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fca23bfab0e067c37ed57ab4c4f68834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130287a5cd5417cd8c2723b3b3762541835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96205e846233dd3e663d054b7bae1202836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884377dee1413706d31430e36df1320d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae9c50d195d7a57544c0de9def799838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff7026c4664496dc1c90d6ece49557839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde30b4f5ae681176319c315067c1c84840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7a8fc23ba0cb9f10f37c90ee42df841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c2d94e3e72546d9bb54a2b847fc47842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e64f2b18dbbbf5d59bda480824551843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd03c59f994745104191e7131f3e651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51c0d4f9d9c953f91fe2fcd205be822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b067bfa042a79c22fcd6ee8de4503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be79b1ac7b52f56c9d564d65351605c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14df0df334ada152c9d4e798897585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6c81034e163d6bad5a20a339a4cff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2d2aa44780b64b72e856c5a71d2267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9747e75abcbaa2b0e6a8f4fd3c1f5718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480be379c8cc74375cf7a5aeaa4dab459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027457407533eed4fe462270dd792a2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ed375dbb23049cedf50032cc05e2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94d44615f30d4d3a7f929ae98bf09912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d3080b3ce1361fb315b98d20680da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01acb29796cbee8aead003467f7e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a282a9319708c7514e5f4f7afdde8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99329922b6f9d60917f785c9f958e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f687e7c958b41735a9f90181fea2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbcb68dc5e0f7bd951d5118218828e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07df7ef3a93bb604c6a0fed86124e8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff3d4a5c4d18a956922d77412fffd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c7b851a5cb9a8134f2e888c4c055121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da0d02db3681c0d163c0a476dc92022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf0ca9e80d37f1bb5a0dc79f325b0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb32f093e44e4130a03732473f0ce124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc96201efc3b7fb684874ea9687e4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58770e3fb61e942ef3e6f171cbc48e3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a36f2f50cce1a8921b1dc1469ebee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9278e3b88e1def8dbd6afd92a2d4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f77f2a4406c37ffebb30577afd75c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9596f6c77f00ebb22f745a5fb0cade230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e36406dee370bda06fc75eeb11ef231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f2784967e6016c11cd7de2df3bce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb56da5378a55bd3fac7327bb928b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c06b026d06a79f2e217223bfd9b1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13a145f55b5188ff184e6df4a8dfc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2c003caa50bc9625a8831d1cc0ef436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869a503360b43ed853041de19a0a66d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a159e5c1c23ece8c144ed2ce28e14c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f4d52f40a500ab4669824327304e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed805bd417ddd75c85613c4a6ee73740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d379e03753e54dfe3fdacf780d68641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5d5f964c4f9ecf046b07c676d0f0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36834115fb2ab5b671098ef83c52eb3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ab59f034fa6192cd45e0118ec7a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405ad4b93ee424fa7084d10a288126745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74595b2e8cef6d51009222ed4994a74b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aef7228b0b5ce3ccce15b7109d3d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e61f4d5dafcbc7ab2ec016110bd9ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125c2cd2cc1c13b03ef90e57dcdebed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e649b3576c4539c6317a23cff618150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea026f725eb9444a1cf82ca7b0404551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95887dec76ae4f0dece59cc1bf7c99b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd206f036ec975490fff916125b643ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c850fbbeaedb64f435a479d026e9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf8145ac9a18a945320a4267dc4ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7abadc7385e165bda3ed6278b9246056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e548e75b8f28d54e1de6a0de491c4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c409bfcccebbfe69ba09f3f48d4b35258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b37c687f24453a499bc115a7b4d1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772cb3be11fe9ec3c9988d8ea72f74a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43481214a0b36ebe2510dac81fad2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2785690fbda80488fa7879767cc9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90349f0d77e5609094f583d93eaeba7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1a8f0e1cfd753e5bc43ce81708aa164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc78c47e3766b269949a14790aed1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b51b45cdf2baa2ccaf073a5d146fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f26a6b9e4a2efc0c73e0cd65daa9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8da22ce660a9b2cbbbd601771c64768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42690abfaadcb8655f2fd14b18bac3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205156bef98047d4f9889a4093af5d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91181b0b6c40be2dfb87899cacb92ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd90d34506571f5de8157f2f3f034872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c04e613b6d3516af77610c07001cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4cc184ffe094de809ebdcf05fe4aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e617542b85381cbc751e07552fb8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c985eb2a97a6ad2c67a4034bad5693876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce89d879fdf38efd49a4697af86bb6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db00413427f288cd0976e52756ebd4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1128b525112e2d0fb6326233eed15079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e6cfce85fd509c08c822b0c88513e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bfabfffeee77b452c36cd7a18051081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755efa0fad1cb1799704d7a228a8c4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea08d2fef2440bce6fcb7f93f23daf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fe20056f6ea339a9f9a6f5fb861b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3dd7ba711fb1bdf7b764417a2ca8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442d9dc85fe43794fde4e0eb3aef2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d62288a1972e803326a6b9f425ada87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1af4119e4fb92cd52a4f7ff0b5d63b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421fdd0eebe81c2eb43040a95e050d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdeaf54bb5442fed5e2d186a67630690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f149ebfe6774ed5a300184bca158ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e1d517e5f761ededa6d64df4b05af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386f4773d0dd36361f525b54f16ffb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ec00d1e4cec7e9fd587285720080894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2258f9e9fd2028807e2e68cf00026f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5e45063fc80a6dfbcb28963c523c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef400d870bea9bd320fdb3ff33d9f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fb53e4839cadec820799ae3d8bf5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e6f8df01445ad243cd725d114e54599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5096d557bef2d8497becf27b01c854e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b61e2fd73491268e5ee10cf91953e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3851fcf5b277a1bbb1a6a815b149d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e08f97b239f4c18dcf200e34dcb6f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa5f61b8f5e016bdf191f4957f4a47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf7be9cee42ada7aa18a1120679d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0f9f1414e470d0565cec269fcd473106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0011abefc0a6ef74867b99722b3625b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671daf9628639d2e76f7a0d4df89e777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9802589a9f8a11458623a467215739109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20fd332af80b5ae3dd48cfe74726c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044ecdc7aa1dced7c57d19ecb544ed2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69181aef7a6a8fba64e42adaa14278112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202ee71384f193c2a6839dd676432f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349c74bd71a5801475572714b584435114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b4c1644b65c91b96034c01e05b695115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4623b376187389769a7c56ef47ced8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242b5f7f6a3e737cb749c53055c6c09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131592b86304a3bb02355dbdff4c204c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe65c4524a9d94bd211423cdb7690f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d27769ddb9e09989f530c6543d8d77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d780100de5e896db4f357c0d6e0113121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d45e27b4a3f2d04ebf745ce13535c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0458cbca06c38441cc7249bff586b63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e764d60c6e4e5831089422116daec7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac8b40326afb7506a770150b83eba3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b14c47a9670097f74817e5ce1edac5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449745027f419cab8b5b51a42b2aa94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d3cba34470443decb9c203f6e018128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15137a534ec0dfa99884daa2e2032129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca04a7148dd0d2e7d7abea50c014953130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293152583f67a13ddd2a87546137940d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1792e1f92bb4f01c13ff0f2463f73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53e77951dbd415cb90282efc511ee4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cfafa316d673eeb74605c294a6a3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749d0c437d17077fd18248690d77bda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3896d2cb3b4bc5fd9af235d97633c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8edcbb9914b20bf52510ff25073ea8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a22224ebcefd5a59f3922f50aeceb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaede164fa8c793b36acd66fbcbb72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839779a29d14380fb88acbd01200d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c771805868773b85818f902e9b5b063141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a407e606300680da0504d6f7c5964142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be09a45e7a32efbc8c73f342b8360fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4353ccd3a00647066395ce81afff17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26290c0f4e54288c2bd7520b745a04a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79c7090e6dc8d3cd88b5b99ad33b08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4b3b7efdbdfc15dcfc26a0495a659147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ee504698ffe5fe56d36e4e6bbd124148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f32032b4597bbf23f2ee56dc3a0f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85844ab6313d37c91df80836bee870150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99589988d733598e8460d5658acec77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845454376023665113ec6c59ac769acf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d7e391670773c69a2aa4f0b1f559153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490911ca32bb3434a8181f4ddab74f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aca701123e6bb423801dacd68342cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b26d924c15900ff5acf04f71a2c28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c9d51a3dd9cfa0d5b490eee68b087157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbea1b07338b06a82446742765a070158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dd4ca6092e2dff6562906610d9dea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371915e0e51a5668a39ae7ad2bb64ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030f8b9d6a66a4f215edbaccce0e2f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777eebaf8af083dd0a3f3b0427d0270162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2265714329d0c94ce19199ee1b87cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f959335e67b7a70081f8b3a44dea5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa36dea85f02f1ffd98192c7886c49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7659e090e83b000d947ad07ddb377166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3e86ec775198531d172fe8e5ddf68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dc0b16a5bb8ea35601abf2424ecf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a011ebc45e3ee3bd6abc8d4658e78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06ccf5f55c4530f10523975aa1132b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53b999be70536006bc9ab0e58a8206171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b98904db03f2e169a35d23046b4816172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37d93837f18d94c831d80b11e8f4c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a2a5cf9a63cd6e43583f87567bab6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89872588a9857ce0817ca341161dac2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e50e78b4ef5a02b9a4ca6cc495d43d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140dec45b7950d7ae0ec96020dd0e2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688edc6ff93014136f9ed3375c61dd29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6e83dabcd631d18916f2a8baf3590179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c55009325aaa951b4828c04b0818e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb756f544d452dd692106bada51e02ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dedca81cbcf6a569de6c5ddfc989d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d70f2b84a278b6707ea2faf1b8fa67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90385521badaf7470fdce153f89ac22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fe347a6794a12142fce225244d2dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f038fc019729819332db0c2c1e6523186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3a7359c83efeae75d351c4b9058d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d6ea66990635ce08f1ec80689c8ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60ea9e966badce906042eff97c1209189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204e6dc7be24ebc26e60de3c77f8f99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619600b4157b7b429c1f226836c307fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b808fb70b05c159d333f3a4e4bb9aec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07cebec221faa1724d1f5fa8583043193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bda77a5705dc42c2b5bc653807391194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ba83ec1964d11194adf984f7210fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4e135da607bbd91a4da1b251925b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f94f1b181b763765d4d5f35a338a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da56c0c82489f6240abadc9f6de0266198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411654c0bac8ffe089dbd02acadad71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd9291558cd5eaf58f1fbbecba7603200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62e4947295d5607b79248fd29b8555201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73098f5a090805fa6392ae5a1c0367b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfce8f07dd24d0004e80f0b59e5400203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1b162aa0ec808550f8d699b0809a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80f1905c2d2aca34380216224988eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644f76994979269fabd892fc83d6c51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dd270e1a23005494bc61a6d407939207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da739f0a938267a70431471a4023ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e7ff45fef5e43bef348a953e74718209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c28f6b95ab346c05ecdedcda6bdd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811b554eed3dd21f6dd656082f44218211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066adcc33bcb9d5439bf4bfb5e8a9a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f1f3c6b7d7a07382df37e05d3a063213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3cb1abd47d2b025dea34bd1082eb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324602849d54ab30189caa185f640a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8d7e42d20bc1df51c65a1f67b381b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4fdda956b74142ff41fd572b47336217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165837c1139f8a4f712b4be193ee150a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05839cba62832bb0401310dde8af0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85acbec43bded158fc3c23983239d90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fec842c906279c703ba6e530f28a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f191fb173c7477697201bec6eff5e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354b22a6ca514f9890874c1c06fad84223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6016f6581dc77c3a6076d026cf178224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da258afa10d7833ba9881e1ed0cece1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fe96e42b1df301f08ca4ebdb34b83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b390f0d6885b79fc5c9f52e44c33b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e964bb32fedd3d3edd4e3d0e1165fb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff44db862c1e27fb8e28021fbb5fa6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3864162d1ec2ed208ea6330bdc23b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905f9c08fc29d8c79ce9a7961b07631231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a4446899e5a06054b174b11a79ecd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704f62fd19869e8668bcb2b2456ce17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66cf41cbc07bd14aa75ab5daaba93e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771054a0f767866f6a2c479c9e9b9b08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d97e15e9cea7bf3c9565bf306f91b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff05568ca6c68d5bb6435f9757f75237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28ca78bafc409ff6b825275baeee96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e127e464f03903a699df6caa2bca1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d02b2532d2aa542e6e1591a40c8368240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0488e8f633bf066f062e573f7c1a11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e638246c2d52774325b82c34cd978242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ae442a7f532020279b97c80ceee47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07205d74b7cf77402d3db079c2a010244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168d9e98ef24c0e8802f6d102fea41c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9030b2e324c60a70534c37e38c4da5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a015334d2fc8d036618deaa8a3bbf2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ef59cf9f778fd8e01901fc02dc5b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac35ea46c6b683b6a63e191983127249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaf006a37a526d9346e2068d1495b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da724775c85438d7c7d291ed4ae52cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d6ed881016dd52aad527c92f4968c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154c4fc503f15ccdbd01bfe8f068c31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dd0b470fd64e28c059b29e8060acc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad4e2b3bdba6ae4d05dca41dbc5ba2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c562255cf68166c6072929620e4a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df85d38d61c40a910f6df23f36a3c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ef7063812a967459889c53ae56bb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c087451c3b5bbb5b4ab79caa2f55f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce42ee6e66a9e9a117be810d69c72a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4083a56efd93e0630024fe7590f7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9d23097881b6f3206cf3378492674262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e030d5e2e2889e416e9252e13969e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc98f604285fc7e4250fd52b6b4f19a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fcb186c38b67651249de962fb55b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa24bcf7da79d3853625c71dd0218266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d53ba5f1d64d4ba1cad1b31bcba411267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e55d7defd317c2be5685095dd03bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee3ac21b7053be4170bee9f6b85fb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9bc3185c25819747e94df577b8a90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8975ea255786c9c7c858ddb41f46d7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02637e9ef46d3e37a6b47c0295ea0f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6750a707c526cb35bbdd3070d36806273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb804de5bc8fee44482fcd06c8054c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00625a8662bdcfa6c7c925fd6f2f8397275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f12cf5144694a81344cd374f145c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f41f824bc294e601c4e3ddd81410277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac5b30be9fe81c176f59164c64e23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aef2b069c428a0d3578dfe43284880279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082bdba77ebd46e6f6d9efd158b4ead280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec596b83db3020ada88f72e1d703c9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4806ca70574d074bbc3c0873503f9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160b0fc356c27276039b9d66fe95d35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6a64f2842e211576c222772b0811284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33301cf708aa3cd003b10d6b39f207f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad6839b668127bc167447d76f1400286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efaf7f7f15d59e4fba591f48dd86d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a7be601f6f539bc88ce992d3b4c49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d77821a6c650a10818fec9553eda6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9cc3402f660be02130cc8cc84be7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8d8414f0c9c37179c5291b391e42a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b91dcf645194b7bef29e1b393b3f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5dadced1d86b0c7200d8af727c2fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139268ca2d3c89469a26250bf5d681bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6bad466a6bde717b00de5d7dc4be5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847b790ce18bd3204671dc251c2fef8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b63150968dc0a43421bac05f1da4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b7acde82825105001ef3a17cf0b20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64855c16c14180e1d25de982f5f093a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546911370d259113e61c0905ba3aead2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d02c86311cfb16f6214f5e373cbed4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf29949050fc9fcf0a01ea82ec5a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d551288b75a403b08eedcfe76db7cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c90d00f2705f89d5cd84d80d050dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90417ab3dc0a8498bb4427ffd72e6dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b28b7afe468c6d8fd02cf282ead08a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579b975c6e5c934ea94b70e132f8e83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ee2398ba54f84fb445c0ab6e722cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80f23965fceb6239ccba91fbe38e4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7648d96e22c1060757dafa6cd0e4ef8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49365f9fdaf3063934bd68e089d1b17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c82bffe395260fa879144d0644095312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efb813a299f1938878cf7a01fc175f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841ea85ccda5b8516bf2afc90c96cad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a35411a375a2943a25e7f856613c89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740681c301bdfd2d02acfee79ccbc03d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a937a8e8d548c5100b4ecf2e422eba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe19bfa978902e86fb28498195988318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6896f070bd3e5ce7dcf7f2187acf3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718efcc3e3353365cb9fed633d8cfec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be439d2767d999fbfc82f8ace0429886321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334aa4e18ba2a99ce5109587f4bce96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b7169b7d64cec4537ebbe32d80c6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b9c5ef27840604f326d5d1adba759324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bdb8415bfa6a5b3085ccad192b254325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7a3546a1482a1e4d03f2f50abfc27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd6fac92b96641d2c4fe368aae1051327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175fba64618a2cabdafe3e54741b7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed50b929b806eddf7678e68c6d391d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2e5ba977093c64e91d3ecd71af6c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7ab29767d25f53ea3761d81a64ca0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b841c24c18e41d43984e7df37c4f58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ad68d78ac02ec55859cfff4195f6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dedfd2e9d9682658b04a7b2a20d67c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dd51458cdb8723f0f61f7c0f80e25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b8c2981551ecfd78655dcfd067488336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa9c0c1e00ad1076cc53ff2a3d46df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6835ace1f157c573a5adb525277b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba48e25049c9edf5bfec030e9a66ce3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64bb87ef0805b92c471a0b5e2ccd8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65165d29d4d1a29b16e76b6ce846470341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdfefadfd13d1cb94628cbc27df5ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949748fd311a60c0f4b52cf7416eecf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c6998df73e110ca31325a195954c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff120da70576f712dbe54706e4976f22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd4d21a49b6c537c9ff9e35aa0e656346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417106535352a325b9ed7f1abc2b8a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2af43e63add21726faef9c1fef408348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97e731993660d2064cc8f4a00a067b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9c2c06f68dbdb248d8844a834bd6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660a69bcb844f99ffde7363356db1b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b161ddfbccc5e65db76aa0bf135614352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632dca188dad96ffb3c7f6736857c58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a475176cf3566c12f923057ba5ba04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51026167ffc3b5cd56f84a66eccee7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2358c62b3881d7e93ceec9532c912356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa407469d1fdaa84d2c9a5c431d10dbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3362c2b589242451e712099882f4fb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eef5f377c0373096a760f6620a74c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d629706c800e0db4933c971f8e2ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e3eb50d59261fab9b119f25453f75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302157c674d6b7fb8f933ccdfdc3473c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ebdf6d68c3c9e1ee99f218e53bd2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b8e116df0661baa7d476ed5fec312364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c8f7635b172857c6ab1a08f6a7df5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4fe44c6ec178db478e0f1e3d6d704366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b4a00dab0c91286479376c3d21e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e72dcf64a2b8a97bd24fff4c5ec1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d1cb71d1544dc7982aabbd8706c59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565003a05aa3fe1d03751d27d491a9f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77949490d1ae2404ef19b32c7f0c6553371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b964d74580d0ee0037aa3b5535d2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54e46ec05db984b9c5f00f03f10f89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b687d032ba77b0d257b892a2612346374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac8b877fc45aed3a02880dbc002356375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8df2e13e08a20099090336ad666159376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd1e9ecd267fe93771319b0aa6306f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fb500d875c83ef1ddf283e591d2b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162371fea7a5479f2f1361b1f27d2b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a4f9f13fb298ecd749d4242289eec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c8d30615244c60b78fd9ad925f42f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394e93cfe364b708263038d9ea647ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe75e4f4f7685fcd027ee6fb6d5d0a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc2048f0fee0d64647beaed51fb51d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60ff2fb28366703ec7a4c651e3f10a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9e16388f2e48a61ffbd9c68789ad5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047dffab606102338e35f1ac267d654387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105a779b3322ed5cda29a7f9531f3ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb64584c9504003eb8834c42dee59c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e01e02e637560eae4ad973c14f453390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bff9d4561eaca066f0b391a0991e3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264a580c82ae8752d7482d7a185c50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f1c0e0c418bc7ebaa15e1abb5ff4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800edac1ce76602c9b6e6ec1f2a67aea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfe92fb38b99817c2e5bf2fe4638de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35e74a19e9da99f45f0a715fbdeaa4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6b6781882c9d6b2ab789cefdb135d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfab385159537f483e450c980ecec8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8df5e3f433745d6db8e5d53cf286a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210af9d71b5067d2d50ff65fba00eb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfdc26d534a8328e145b237db339cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0fd5aeaa36180e956404e344f2559402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a539a0744ce91379a91c6ed04d4ebd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0ee6d92525881e4be63fa550fd09f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b242bbb0ed64a9bbcd68bd380f80d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da3458452916dfb4ecb8629c3e6c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb850fdacc580e5c32a0c38c6ae182407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc794bceb364a218ea3db7af214f9f54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c8b07c84a3568a78b98cba18e735b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ea810ef49e068316d73ec2abb7fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c03d85fa1920b931df1d39eacf65d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e8bc5327b279498becccc30f09bb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2796b29d4a239beb677799821920ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5e3bfded2a64613fd760b8f96a6dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bab7dda4a3ff60c848e17e9f768167415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3483fc1d6fce0b05792c1d6ec559e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4f12696e68308424ab52052624819417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae992a1957afb4f75e330e943f77047418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfc94a4230882c83c1abf22095105c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f8fc079059218525d98c244c56df0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e5b2717089fd7722f594f6c7d3c2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de609b0def83590ce6013bc0f4ed75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6035c98341158e8e5c813c4992dc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786098111583b66543c5ddf89c7b3a5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5341ee77bce9ad4e5fcc5f96972fd64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67a7426b3500db60cf80ed712595a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522d42eda1cba309252297ead1aae51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bebdcefe7173d16402c62e557a3a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22013adc34539248bbfaa2e55db8087c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0682590349f01bde7d80a08533dc47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad78bc49e9aefbab16e2fab08947d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b6b70c7b32a58d40eddd4eeb5362d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5465a29ffcc92067245f30ce2fe7aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee14697e5de753d06cb3530afd514e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f064454d66f11b7e46308c8f473404435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95397a605638491000a6899cd68546436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041a470975245ebc2d1ec594724366b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c6da184c9ffdb5c5e47dfcd09d1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ce0cfecd8a555112db2496cdfc0aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e5ce221398317cd03b67d6b124a9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d77b4dba477c4f409b8bfaf516089c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de299925b91a807205ab8d80126b57f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa417c562d0b95d2eac438154b8b42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123c4cdab1e8596fe22aedbcc39b1d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381669671acbdc0dee6f88c24c5fe81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe876a72ebffabeda70e9969d18751446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fa54686711e0870c9948a57112a5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83f4ac473b1a0d865c7d7a6aa768eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7303e4a652b20c5c8cbc21c14bce5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d34b74c160cb9df2fe54888f0e5148450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448710543f2a7774bb93419948fbfdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7183c2a401c2e5cffa4cf6ccbe1a138452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7978ec6cd561c8e828f1af5988ade6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd0ee69b0acabd45103c1ce223be67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea7b5d44018d187badafc846819d88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992bbfb4335a839ed2b45e6e759f307456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c05283d814378d0abc886d9912a77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e702ea4af0e33ee414a72e3ad2668458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e4af78a01633a1df77ecebfb497b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76def8f8c4cd2c3ed216b89ed79665ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69137a3f749a9dd7918912062fe60208461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130c14c9df307dec9cf04e86b0b3787462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b08071c956ed17f126c74c91e7df67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefca02e237bd8f17d629ecf09807e8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056707d4a4246b3727d1e24917060f35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffde1c4fe6c0aa75d692ccc9644d03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3253ee4fdacd66f910b8973bcbf166467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e672af863b8a75e6590febd8018ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb629bdceb42f17b1c270996626cec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca756bc4d766144e23e9eeb0a42ab79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f1657dff38918cbd1bbb2b6a7913c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68768d6044c4b217fe51e1d096e572e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b1c5b17fd2abf1331755a8a0e841e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60697a069fda4291b9d7c770450065474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14da59041357e5fb986c7f800c92b78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f68f1c69409e4b9d27d1e594dc5d26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90c7fff595a16e8243f5e77473c831477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1189bdefa85c7a559468b42f0151610478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8672fb1315aee840f41e02813c3c8af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef336428033d442202b5780dae541480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7788919feb33065af8f9ca4e8227fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8d18839871ee7981d0d4b71f33497482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a3be252e76d7ab39662b09c957445483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca2fb585f211b3a61444bb493ddce8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c043f17a47168a37327a857fd494485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660691c90ce8e9878711b71c8115bee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd874aadc7aaef01f1cff776369de8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbc4228bd1e88c4fc867c00ede46b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6b932f91d636f75eb1146e61e2e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828fe63f9dc7a9c42096508418078b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0bf8d3d79271dc48b8b9dbc4505c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ed1d5efb1bbf34f0e306ac84b0c47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf2c99deb447e3b74983bf03e8a53e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeeea92749777943c8de9cd47324c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0552e061bf92dbf9084c968ccfc231495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9f38a4aac193a3366834a8408fa02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4edfff0f3e999d51f1c7e30a285554497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7f8dd6acd5d50be3aff489ef5cc8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65237dfeb4b645b42db34f8bd3b2d8ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42d304fa84817f4874866a99a2f66d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12c840120c64af9ce8c327efd6613f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be390add22889f3a3f2d836e145c055502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920b5bd18f2aa12ca39a94775957b26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bb739246b99e5c4765ba632f548c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0768afa845299394aa35e9a44c90b41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ca33215bf88aee07100dbe2c197b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49913750bef893cf5440c02fee052a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f0b3073f503de27600ce6eefc749508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47418a1bf1dbc758ad61a726842e866509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc542eb9bcc34e39adfa31c9576f97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d2eb4bee10dbd36ae727d9c793659511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034662e6f5ba1ed0ada6cc425f10897c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f81a6bc011be5747114732d9feb909513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c3eec7c56d60f233b692d22308eb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827c2bafafd424fa3cae4879b654d59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fe559bb8a19a7ca6ac442610b0ad4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72141878a318771b8716157e550d07d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb7f7de089e806d09f3ee201efa2cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3a75c037e450ef344bdc7d0419d7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c256c770cca846d0c0fb2fbc4eed05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f30da9d2cd0591ddd555b6a4c7b42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ffcf281415baff6689cd74da54fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128b1644bc3953490738de2089aebe9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e49278eab2a3dc2a16d9de44734097524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792a77695d931ba97cb0b8b1b71a0f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56d0452bf939937acc37770109ce66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103777afb5a9e0e3d78ccfa77c53f50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fdb87a3e48c0149b25196b5fff8ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4115a3f2562b90df5e617fc4f9d43c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52388d2931e295a6e38fd7e76d0a3a0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cad58c8966fcc243fc2e7e7e96d3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d8f5366f32c916ba3ea0dffad37aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd90569d77d7b921c98dc7ab330c4f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6b2dde6f47beefa93bbbf59e8b941534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88286dfb6395e41b94fcdfc58bfae2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736bb0c37a2283de78dedefd20c7b9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e0be37edbb130d50842e630851e58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d41f49121ea9d781376c552686bcf4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55117a291250e8ea37a9563a16c6571a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16319c0ece0aa6c973905d8971786fef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b7ed4ad214c24768eb33809a9fb98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bff275f437055268ca585ec65d911542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5cda3db789f2b48d26f77300d02cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9ca6ddda9006d0cc200cee12d8079544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382d28149292b86f02350e2bacb8013545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f0b98304f525e665076cb7f6f5dca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b3a50bc9f775f5f7dd5df86401578547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c80574d0b2c299982ccc8ebcc36d7f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230822db43f61fa4565de41f2a82f01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4680156a5c8cd1d776c3e0ccc688d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a2da0e6a7db8e18199b4c5ad3ad17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d197dc1fb7c4d9eb5f1e2ed3207678f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea15c586b905b7c8dbe313a514ba0d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417e2fd07485867b8476c2f71b175d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a10e7199b0bc5f6979bb28537ffe5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb89e6a44a8f428ae573d60599340a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c3b0f5f848d1e3dab0ea7003a6475557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aeb1125f528b196431381e886a78b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378f0b6d14fe081dec2945d8772a0fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc094c61f673fcdb003cfca5caff6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c1290ea989608599c33c3b87e714f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea657c1d0fdef8cd9ec29fe17e2e1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0016c4d8468a350667667ee92ca13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6fd3c84c5c05294a47ffccf7ed75f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7bb26a948705860ab0e899862398b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d19aa1906c75edf79999f3ee8b003566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda76e083fa10e3196485c5f3a1fff7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e08b8d0b96290c05824c063b74ac4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297597060ef0b55d7518b65c9c536d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62d39a5a1ace1d656b340ab4466cab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ba25e0d91dae9314bc3c5489ff811571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7e46c0f2dd713494aae0ad52825d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83907b51b88e9c40f30a5065ac4b7dad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641e0949587bfeb9d2a84cdb361c398574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf29ee14f176beb3274f36584c5e020575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8912d020c1942aec9840d084ff3f79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef0150924e2c16e854d16b9656d9c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e9017cfd3b09aed17bbd6af3b616578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6aa3a602713b229678e1a1da722f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a1804afe875d15c1bfb1fb2369990580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b8b088bd8fb069396b70fb01f181b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545d93ab7890838b95884d926d80e79582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159baa95ab3b18e40d19eb3a50ffa1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bac7531dd0f199a74253cfc789e05f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfee7fc9a50cebbba4dc4c37570de9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba288b18ef9a3614673746e5a2b585ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345c674c84f244597f277082e70b8ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b88bef0633f0ee734b129195a078588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69d7e21abb6ee87edb5841bdd6f706589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0697d404a1b93b123c795829cee69d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e478b21ea39bb5f83a1b86329e3c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9c2037d5064d7bed59d3f3e4669aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674269b0c9b0e0cb5ed0fdc2c61b014593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a124cbefa76a5f0a9565f4ae1d2aba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250550fe5b5c8f10abdf8bb729c05e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71420427dec43991f9dd8eca1293f5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2b37ab6d2d5cb74240eea1fb1888a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e991138fdab820a5e8ae69a0a9d3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39746558b7677a5c5aa7cb5d50baf029599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167b372e6e03dcde79cb1b0d738b0a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b074342270d8b9730bdefc628b834601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ad3dac59620e190496b1dfe2758e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99252560b3eb008f4b6a65fd54ae07b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f688d220c9d97de7716cac99e26f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f970604eacc401a333a58fb9427da62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac48edb52b1d84d664a4bd5953b0ef3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06cc376bd53d48f54c50892e76525a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb3072dab1551e07e53d9a8257637f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a667f98b5a5150bf3cfd0ea9cadd97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495d654411ec971850f69bc6a4430d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d85f7391cbf373135a75814c7be7f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26c9dc49f6b9d7d52020ef123602c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d964ac4f5630b8897e4e8f2867cd7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d43ceb2108b4b72405180866840741614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d8bf9244df325bc8271171c36ecee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a905cca0d995c7a5f518f9c23166d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd03380ce650f95e487c68616c5a97d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00020465cbb0227f6a534f16ef6a44e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc604df308c03a85e52e92541db724e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c633ec14f387686323552d103fe6a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e5a552fc6855aed281d593158bc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d53d8dc57805ab8ab7d8d242589045622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ea62f236b355e03553bfbd610d30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b4bee73aa1b81399817a8941ed99d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8f365b17ea84464b86a2796fbd5f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c03986d3292327c925b0c2b70bbc00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956a6c1b9ba2cd4e4b177e8fd51e3c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4c2e78bd683926b069313a33b2d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e9b2fc52ae218805c37799914d80a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d6c876eea04257480e09b2c5fe0a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ddeddb7c42c92cb54556f36bf4c77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab22d78dc04a8932ab25f5d4670d82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b8da787d6cb16811544c798fa2f63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8676f843d8a2f3957bc22d5ab0bfd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ee60246945a1014251047c5a8bc64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739b2676352ef28868245c2bb95f2e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62e598f9fbb75b41ed04136e3211b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09430db1f0c3d1e824f9f2abd8083d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ee231a8ac3e684831752d4f2389e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d0576acd6cae09d1de0a6895927a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a03578be2a49dcd41385d0986ad66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cb2965fa4a717703c08a5c5db4659642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d593b8b61005018083a646f0770464643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f209adf1fa1d4739b7e05ddfd05c276644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186230aed3fb6cc2357f68c88606764b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d206b006cbd02ef90544d4e04baff7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd3559ee23249b191494171b3094ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2ba0bcf2fba2ebbdc2e641ea1a411648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecb32de901ded61f6eed99920e9ec0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9464c0c4fb4b99388260faeccdf478f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02024c885a233bdee1190dad03b373fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4d8b1849ccf88d970a5ce3a23b5b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120137773c5ee66c3fa4cdf3722315be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd65e9f476715121ccd5ec1c80db02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8962638a57d16e038977bb21a66ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb303213374365da15c511890d7fade2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05ef9f18844e528d09cb105bce27a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fd10b3c88f02eb644b9fa1a39c592658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad5ea45275897136c87e62cfb700da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc3aa66fca2ee4a4169dd4235d2869660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175757d0c6945a5efdf0ff48c487616661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d99354fa302eb41b7a6db42b63ba3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a2cd833f9453d6f27c06e5db561a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648db78abb74d7d79f251117a8e8cde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48235b8392c49cc77857b8677cdf3bb2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ed7a01a4befd6ca27648df22bc0cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ad92557cafeb80bc8f8756bff77c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b4383c2e05639ed81abf204c7c262668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9c21c7feff749b824151411fc51f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933652cd375f39f3e08577223d37c16670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c5a9ec00a0c07e302dd7422e1e672671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecd83b1549097c7837add0a1910ef7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158241f595b02c5d6168beafa3fa4ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a31119b692e47d8f029600f7f3804c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33edda920d8211b43c167c9c7d2cea1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd9aae39afdcf29f34afb9b3fe1b5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed501e8e54e6be0d71b61ebec0801f9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b027278c2638bf266a1c7dbada2b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee48a7c00294a79e4b52672b283ce10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824617210524732aea7c2b3b0ecff9b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e594fe40945a5ea4adf0f5add3c2fef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf59bf03c3c581bee9660175b7f05b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d1fccf0ede301b6eaca2aa64ebe5f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7db45669aa67fdb7d070a37c997f5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38980f8aa6d0dfd9c55001b241b375685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1826e9ecb5f00eb016f07a74640ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b361bec569748683400e8beac5da6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b29c7de99a2da0e9fbcf5c5272338688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0f0046ef2e0d85923061ec4c182f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f512634ae99ee49ba1485cb7634c661690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b84e4d0636cf627f9fbe04dfbfc5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b3c6a737908877fbbce3951489fcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d3626938b1365bc85a6711305925d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcd25012d66e731b4d1152d4a8aacf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b1235e1dd15912fa8d2f4a040b39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf77db40e5310b85bd21e1c9d4780be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65192fa931626ef100ce77a88d4ab2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee82f03c692ab35e598cea798b1a23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf9b03eba100b5bdbd1957c7bc2c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869883754f43dfae35d253c1a651b999700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdea07e41c6ee7809417ee5026a9be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e1e4be825918655b08b760c3ef985702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf435baf9688f14068afe7675541072f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014424c5e53d58ebce02511829256dfd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8797037efef686ffa3ac4a43218a274705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52303346ee302e8a468dfbe880d116ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cbffd573eb9fcc5a8151ab3240965707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf613e73ff83c9fb404ac9d5773edc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab23003955698a5faaac9a1cd67bd9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e874238df0c9ec6094611de46123c15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f458a849c44d26f1181f32fab240c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b50d8597edd497b1304dc9bee458f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835fcf4cb781b2050913e6ad6e06c6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86877fa72780546e10eb97ce71dcba8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfbe322e028d1388ea5963c3c506be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5347393dc2ff8467bf60945eae6c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42ad2d6866fb29176f0ba607cffa15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c86116bd6307aac31cf9fdd26179c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149595b9a53b53215350988d635bf6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ef07c2337510dfdcdb2dfe43899ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d2553041a606490e3eca307ce5713721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac665e2f659f6c552ca080cbc6a0c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab105fbd35da88ee4e4dead6df539d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36972f0545d6fed034f3c1552cdb43b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e923f690c10717e0a5e36b3b3aed825725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b89e40c828cd1ba948e26a58bc3df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94e082c74b8db5c5f8f53ad2fb53fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba700cc2cc55a5f3907a1dad0d20b416728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f6c74671aeb853d7130ff4bbade76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e3e2d8df50a1ef4611b7e24360e6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e943940b7889b9ad8da6042414d9e39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211389f813e1d0dedd067ace6d5bd13f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba56836f46f97a434862a125a8a7f29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c8c3e430cccacd0b1ccd7bec7eefe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6bb0ef53ea110f3b1217a806a4403735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c428aaab01d6709ce776e1224bb65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065596d26735b7e74c50c7f3d71bc8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1225c658826b63ed5925d27b6d37d0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe42cca3d1b1ffeb6bf9bf9017ef1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8caf0dd83b6af620fa9cc13a9eb6b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757946e7a362a0e196455f89ec917378741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a626878283750901fa2676c91147742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de88ceb454f733a235ae6bf905027743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71f10bc1bc709c7071e7bfe57d4a2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845816b56f49507268ed8b19845f6c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f426a58043703abdec2cd81a1b02060746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b966dbfe21a66d6eb67ef3f7008ab5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c37c2c5ad6c2021827100b2cfe2fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f72928dce2e4b227db43902ea971d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4250d5564a9e050c2bf175753bb1d20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb10c9554dee822a2c06e0b0990cdb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b1e368370a5d5fe7671a53c7dbf1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bedc1bfce779db449c13502b902f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e565c05bda5fc6e0d82f462862ee3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e53d271c769d97419371d68a15e68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c39271f478203d3caf8bf68cb6b82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228ecaa55c2594c499dd03f24e291c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9c0917ac3a9cee77c79c33037f95f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ea1c6c653a8bca7b5a29f10a7419c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623da1d44b30a16ef379e060ae14928760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee9043c5635c76d3a8a1d9f3055cf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5a4d2429c2230d6e6dccb198b9b7d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94caa6ba0e055cd07a234b64412ed9e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7d5bb1a934f0a3d70873d87eaab8e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d50f1bd02ad99b93322260d99ef25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370f633f2027cc4aed509835e21e39c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed800aa49a3572ea704d0708924437c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b26cd686e7322840ab600cb653c47b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41e00044252ca79692bdf8ef7d4778769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0671743dc136ac1368d6416d57c3a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30806f1d1cdf3319223e71c44eb3fe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031065f092d010ac227e85d97b6d855772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d27630c7efb1f0dec94e9b4ecd2f0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a906a0a3394938c4a173a9263fa1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372c151f25b58c90cb66b5bbd39bb42775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ce071b87929e15c7af4fb223b10ce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d8e141a8e89bf56a4a85ec49195ed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25ae1cd3ac03c997ddf6ceed75abc9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7328b7d11b53295f720aa8dd75aac779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9163609b42be3210e46972424033ce780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4b965a5ccbc73e5e4ba0a62973535781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478d3ce89942f448596c13bf2aaa75c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97cdb4b8d9676e62f518bf7b2db5a6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fdbdcf18ba2830cd34b924a8c4a8f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f656e6c33a869e04451b0cddf62cd62785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594ebfe24d578523006787adc713732786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccce940342be56880c8a66c6334e3b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e53f4dd57692e51f0e280052a93f7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8a7b0699a753c0a1f907fb7bb36a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12182f8f3cd09847df714ed7a25e5ad6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0ef7339f5f89ad188e4891de31ff8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8770c73bc0d7000330df61026e6ecd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922bb4feff8ed659566d61c3d5ee4f2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916536ca39276caf4ff0b6c15d25fe6d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43adfc1cecd5f6cd7792cb67d3a22ad795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bb136442332022ec3c029991b5857796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54f5179dc0caf4f0625fa471a74767797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b11af5c84e7b047eb2589e745ab432798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eded24d4addb1131fbf8bd162fb79b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242e53dceac33261bfa8e88f1149f58800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255138e38029d3691d1f52219d310fc9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18dd7b17a4cd0b3b6a6d2cccc3f779802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee4084c4b1f4a3dbde73174f0ee872803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd549568a684a48c7a8cdf302de63ab5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2205c16a1f5c1e2c18840ff0ccc12f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753150b45793fab7313bdfe8cdd33eb7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027dd7003ecbe3c79f1313e3932339e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d5e42688dab8bf905555a5421e58b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d7ae25f55533ad46f8bdeef98de67809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2a98ce9d32e86331737c152f2fb7d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d1822b006a215748058a1bedbe55c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc322d98799b23225f8c14b71804d457812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e661b0048539e0228ff4755d498970e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7100b75aef9e38748f957244a811d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e8a696d227656701d807c3a212b15815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad588e7743089b3ae411f30058863410816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86d6c99a0a6d2da04e438466ad30c5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492ec4d249147fc0174cf9befdff039818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74093c333f44dc371abc725bd2d6627819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb17bdc578f771e591349f535d8fa18820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0e448cf7ddbab1f9d4c661f75edee821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa96b23a54037af9b9908a355fbb12822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3792cc4ab8d46205d099b9e241f99d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8e2ead8b00c06d657019b5d8e8cdd824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd913205236c199dd456535bba90d72d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ba0d60e0152751222438f57123ddb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecdcd69ec44359c308793e9dcd45a3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32d79bc3f29a8fcb60e6300c1dd786828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc724946a1211fee092da995dbc5810e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b0722d751e07d91ef8d063b677464830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2c68ba34fbb1861470b02f769c1ae831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8103c190432305dbf52bcb1bb74397f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b862bf6046cb3ba93f93332492dc51833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d79709e2afb77eacd2f2d4b603e81c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c55de6e15b72681226a6940a4e2bc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0cf019d3a7a5171b936b669232a43836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c13d323b45048048b79001545c8e2b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dffc2a3544e1e1bbef351a9298663838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2b2697e21321c7329c76649c409ba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137270be4981785f6f8ebc8233b60fea840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439e7a128c66932657b79649a0916c3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0102e8811fabc23c0f522648398feb3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f2f97152cb6771c2e0c7b9bc413ff843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>