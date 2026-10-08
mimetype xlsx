--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee480c80f16610881aa2bd9aa620c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d45320d3c5ba62c5d36129f5e32182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0b93707ea99cc8977ae1a6e5f37333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ff6e6527a56333eb94d19c9a7aaea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bc20972972e8c5e663247648cbff85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189650a289f20870929a27a3c5625456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a84b49e6208cb43255db950f06a6bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f786eabfad1422136482c724b87e7928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db4b0e68d8b6b0707954c050b6819a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74026688305c9133bda88ec4e19dcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66674c2389ce61e80bbdc58b6706b69c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da2bc891d5c84b9ec8b7fbfe9667a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e611b7f61b73c31f47b98b5d8edced713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f25b4954239a3274f65dc4a9ad1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f809190f651695b662390eca8cd0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae678dab914554650af7af7144827e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3f910723612defaadc73e326a1bbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6886e8edf5d16df2e3f9cfee7fa1f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf146ca006d07ce0d63c51670657bce619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42e17c69033397c58004ec8534e48520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be8af0faf90b21cc8db60870eed31321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e262676e2c9995f5e879f86a38a1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd46a2f5d000a85b62c4098714b5b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f247ac5522860a80886e1058171c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336d3a2d2b358617aaf5a7ffa3109af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb533414bac824d4f5f6023e36bb20e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce90c5c3ae49fd5e62263239e5106127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e346e489fd0d86fd4a58b6b4fed5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e027532b745c714230b8a9c6cc1afb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fa3caf376c5b2677855d81bfadee130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9b9ed6c535fd866dc40a50cf3ca7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593afd2c98e5e339504d8df8dbc761632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bfe95be6f3e634e92d6919f8c2e8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4214fc99b8f55292d96ffee2a8bb3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2d81c73cc489a86665a979248faac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabba6e3877a500bce33ac186e54d1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfc5a0291ac23a593450208ca5a21137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b49f7f76ed4b47a13638440ebcdc9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dfca455f3112371f90bf53fb6941239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf24e7dd42ac114c99cfcb793ce61a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc465aa71330151f3fb112fdc061cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8e779f9ada7e548d055ffc1d4e70342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cc2ad714c997ee9079b93ad282b2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a88ecc098c540cd05854194998ac9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ae3ddf40ff19b915fde7f6d77a4f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419638d69d7a06bf2b8b055338ce95f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dda9964cd124d1b253a1dcdb5dafcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d587515784a4e628485938efb4efe548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82494b6352f863ce87607741c896e25049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa478a2de4bcf1278ad91a4bf12a5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00b2ba0cb8c6160a36ea5dd4eb791c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106d1ac85317d04f975831ab284838152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8145afb8de6e27f01c6de2e8f704753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7dd57fab83d1773dc84fb73dfe34f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fccd9e4bf5ad9bbd0dbe32b00094555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca147b39df79c57031bf472b155e01356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c1f70aaafd4898ae1e17128b4312457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9844a12519f3fbed9dc7bd800df25f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f23234133238410f1653599dacb7d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012319b6bb434c057dabb54c4fc866160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a362cd48acd2cf0731fca43c9f3500d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16302e9d5e99935ed5feff06db33f3ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6da7ba770267b8fce25238c276d5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e10b0f3c26ea87be4ea06fc6b198e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d95a7caf5048cbb60afc50fb4c5c3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d279766c5b06d67fda7ca3dc04cd3e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f292d85628729928838c36d41a530567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86fa6a2d5e610c9253ba495d2cf9ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e465ccfd7b6ec5a02f48100f839a8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d41d994c869ef47875d2e45c83cc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd52776fae899ebf09f23e5005565671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7465e0950b9acd7bab539968c35fa7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58eb0949bc63d01dad861e54cac80873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f78d2ca0528717cbbfd42f4ddf9a9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468b1c32bcb91f6ffb62ebd6231693175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9d4d695f5487a02f190d59c6bf3c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8987efac2017c73963c7e413d82b3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2c17e41c5f66fd07af59e264ffd0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d8121d114873a85e23bce00c480d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665e852feb3a2ff0585202a976cb2c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f101cbf5a43dc3431fd3ab661562f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de127e57f6e87767e52db1ecd93a74282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974a75dc5e9f7f943f56bf414c2b39783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70774ef96f853fff846e2f94119886484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631af275eff9a6e1b275ba637479147f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded43dabbccba180a97dd501ddf343b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fbf97d994d3b9afdb93e283a2f68487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e78475adc52976bd9ddd2f9ccc4f2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea158928c847c402124ec048bab253889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d3ff6121d6d0ec07d52e799b7c82490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b940b33d2df9aa7b7e34ca337f189ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5655b31faf6f817bba6616c23c6a7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a787483afa927eeb059f614de9ff1b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9c1672a49602ac1ff3ab59221ce9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9220d352a046a1889c64b0eb03dfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26a46c4855c7b3f715641efcab354296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67b4e698ef994f8413d8ec6c5db41497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0e97e7b0d042fa98787edf1e9cc6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77ca5fa687493475353bc3a3868acc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a578d04e303608cf342231d88a15844100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36895af8fbcf6e43de7da41fde00c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4c9f139ca859451762cd7027d3a38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f3222f43748dcaae01e32cf114bd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724790ffc3a7bb213be96863a8271b87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d099abfe171c8a44feccb16eb9827105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558a59ccf3bd489b6ad0a5e02d4cc00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef388d74c794856991473893d1c283107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c809a56af774e797e876bc1c92815108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fdfc9d883e6b60358ae82777a3c62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d12e45fe8ccc2e852097dc9afb569110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25330fd77e467a0530b628166fba1e14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7be576e00356c6fb726353549ed003112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc607c665dfdb3399d19fd9ba45ac549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d82836cb411267927b1fef42f3e52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc534dbf16069a6cee53b75a0eb56c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38d862c46ac37a5d25b1fba978c979116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b3f45b2fe47579aa335315de9c0bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7675032a13fe7b3907e853767cda121118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce94d418fe87f17093a699dffd03e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a52f51ee811efb38cd44c2e5286e52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd5e33ac187ef2d3729b4df0da1c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1cb116f2b316cd99542ed458a4405122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf868c8f830e0ba6504219408509c49c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494789a2a0078596ad9fd81c97d133e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa628df092aed097631a9372b3947c66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e3b1cc82cbedb0bcfb8793eb200c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed625704050c9400e7f0e28d0c68ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2cca1e5c013917a057b18d788af8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc97f1a942fc0de6244909818077de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d574bc7d31354a1602f03e42433827130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064d772ab389714eb55d71a8fbfd47c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5111b18a65e5df8d01f95d2d463e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7fb8db6dd1c35c4e298475d546359133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290614fb83ca039355bf816e21aa083a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16b89c6b902112f0bf1946fa5db423135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b43e4922fc91703963949bd10dff1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308ab889c5e2da90d37455d9e19cc3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa18e7916349c642eeab62e7168d96d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e4755533b55561fbd77275ffa899b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30326e87b19816aebf5f0fa236ec6bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878940f26399377bd9bc1e61d38cdc2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160a31b0e1967bff22bb87e1391ff37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acfe2ea8fcc628c9db7099c91079ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555a4c535164933e03de2059ddf28e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b57f1f2607a6a44971b0be094c92ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e829b4e1208abeeb1640e02056e756146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ee3624275de121652feb95aee2bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe655d9f174818f9ea098e396e6882a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606392f652a3420c63871abeef1092d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bc2954062382bd3ba791036e2cfd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80a331239fcf0dfa895ce22cbab699151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52756779c727272a94a71563046b2a8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54be6e490d0d4151d6e7b1863ea8cd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58ecb07639e5d03df96374d5d76b4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9814cef45b622c74e747a9a6ea420155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad162be65cbbea5685e3849e626939156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d38d82c22d3017ae3faf20920bdcf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b145c23ab38ba4a15fa45bf88b508d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0549967b26ea476481818747e99c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ed1b9b95fbd0a5e40477b89c33910160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd35e0af83d9cf06b7f95689afc3716161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae42ad43d77e70965e4c77754e8812d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f7a4d5ca08eb4aeb11f78a3a02c8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c35de98b77b6b55199af3db171b50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13efa1e7c57e321f957687c67ea6da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c1248a40015efd795e7433b0879e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1603ea6a52bd8203263d50879fe9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c3a87ee16e5e9d4cc8266e0cddc26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2d75943c97b866ef8388e6305efe7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee2093aedbc21d63b3e90ab3c40d81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78232b7bac2ab9ea952e7fb7e2a81a63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e489d27a0b1cf00bf5d4f9787221b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a00e61d7e5bb1af67473785507f33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae20ce9803c7e0effeefa1f198c20b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baa965cb995dd021b409ff5e9ad3c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f8655cecea370a918382f78d1d1a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e403809818035403606513b42d77aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268175890beb0c5ac7025ddf3a67690178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97f9e7f9dbbe2e48e12cff4eb18302179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d13643d5a4e68b02c64edeb46ae5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23171ab53897446c3abae69fedd922ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee7108486d6a52382b0fa4d8c01eda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3fe8c445e7368af7dbc784169d091183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a5a907c263065d79bbb1dbc6ab789184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b433cf5ca129c37ae833ab47ecd2979185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ae2235bbc68eebaa047ac58e18745186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2095880b6242a0d1a3b1e9ca72529187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337006aded0492c9804d9cd7823809a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79138fa784e2edc36486fbdcf03610189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13821727247bd9c56c1974ace68059cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d6a6f6cc9d9bfddd8a03d6e8e53a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5807248f913ee427c4f64de15573f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2994080f879730a4bf25125846ffac8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c7de756f050430f121e62919adfef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837888264a4363510c32f34da3b7d5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a31386ed05754fbae188c3bb9bcb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd4016cd8483ab2f54b453ad1bba3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae44f7df5729aaa98882df6e68efe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6637e531b2b0f3a8a6ae8c9e3f4a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c645184dc149e6e6e2f164747b8357200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5440ecdab9e790084b5037b9fee5cb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485fa5e882fedd7003b71cd1783e0c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489a66faa162831cef7d9423b5424fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ed47b4a0914b7f29b5a0eab0b6dc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16412ae0588c8d07cf7ea8a8031aebb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe303ab6fac7332a9a75c4879079db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f1a31fe6d0cbf2274d8de532a8e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ea10cd6a22da02f5cb2832a67a9d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887728e577459171dea45074706b9904209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88d842cb142e4036d6859392fd82b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b594ac4391b709806a38d75254b4275211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a3dd00ba957f8de43ba1c4f79574d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99be98a9c1803e5800f69c95dde7080213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19555e311f1d2d58f81134cca533696214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fae6ef7af60e2e7cf499fc5ed9eae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c91777d22caa9748d3df9716ab606216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef16a4ac881b55b8cff0a2d061e96b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8f874a438c379c1f26e45f2cc2ed9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55315ab53dfd1f54148fcb3753d26fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156edf046341650d88ae933417cd553220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f28f35fe289ed6e93fb4b39cd0141221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2863306832d963f1bd4f7d47a9adc7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a5c47d95095d56aac60d0b1ca6fba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d543912e0e110d47417525b775190224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3474e01b9c0e0450da1d7a51e79ae30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d8073c5ce6b88900b9c8f86f80cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02416d303d97006a9a4a4efd4bbf4ad1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75b8bb8a7eb40321b7fd6aed3fceae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089c0f6e02afb5fbf97abdf14fcc023229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c248e4dabb3ca6046b067747a5994ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e42d95567a66e8c5ab22714e66eb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ce6e1fd4497446ec209e0a4bc93d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114aa2465034e734216e45aa0cc955c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b35f52e535d1645a71f1ae87c308a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405b3650a4535e228bfeeed751f5e31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869eb982698265fbf9ba2949cbe25a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ff576b94e02bde7750f4b82066d68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430065e1b040208e575e4d6cf35250c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbff6415be99551a9831e67fc14686239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e249cdede60c732e20d1da937b256240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1304351bc52438674647e7eec13e770241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ae1bbd0a651e272ecd0921f8781e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b588730d297e7a170c70e5f342cb30d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7e139491f6bcd5f05efb71491b2aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda5b2c63a373d950d73959ba5d0bf5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22a6d1183ca390d6e5b079efd5f33a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd3c0ff4363091e5e398ad0d886b23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a14245f37fd6d01fe67fd1eae64fbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6168b3134b1b3026f1427954d7802ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8937f71aafc5682a002888c17c411250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c4af5ee0807ec0bf98a4abba8cd7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ed6d1b8d35d0d5877ccd41bed8607252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f89e4b1a529eac3720f3024df39fc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c480ee1caa255340d2ad9fb7268b05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742141544872f1371297ed9250f219a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc259e5017bf9ea104bf3ae3b1b3ec96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69b3db5d7baeafce96102eaf53d2a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17c7820aa6c2ae52393c09c0d68fd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff39542ef1e58379fdf12d16642cbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c436b7cbec9a81ffb99c505a52a53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a03bb8b04580a02d472860e84a52dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d8049f7f5be1aeb3fc143bd2366e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c515fbd6b91ca58d0290fd50ac0697263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b31312538b6c69ec1e75b6e18b3bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195792fe7a94a74cc5ef8b01b9dcb835265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270bc8ec24ced232780b507d722e58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aebf13d0088eceb55910be16c35eab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff95f22ab6e3c4324a6a0e24efe93b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795ff1df0d4b516a77701f03ba2b406269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef13687c92f00fa0a65cf374ef28ac0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32977466c7b7033c521737641df7278271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8897003479bef236cbb8208a0c86e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d425739c53c0065d699a7455e502d3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f23609986480fd3adb3efa9e77cca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cba50239867dd5bfb678b713e7fa9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f7422278a47ccda25ed607e8ea6bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5985537acaa510dacdc3e4684b8ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d68031c48197ad3c4c303e06a7e36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b447557b161bbf63c1238a0a0ee00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdc612a7194735d1970580e8eb2072280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7921208fe4fa2d98f89450643647c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2b5b3a493f94e3a55488e7bc8f4a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55099cff8d3b8864ae5b1eaf13f04add283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff33ad57b1e0afdf201af9b5cbc28d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d800be5bd6bddc5034cb1bb15d37d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a6613f0de5bcd06b84aa37fa189d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0d3f8f35bae922b8526a546d00ce2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845727911a20f0b60e70f47f2251ad2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71650c2c92e2c45ba87f76d82b3e94a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b680a9d43c84585baf595fe17c7c688290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f367df735a1b899de2e248961c71ba9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3681ae8b32cf9e10b58c7a4ec05b34a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110d48cb9cf6bba11c3686f5aa3e017293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d166a07339951e5c7696381ca3b07c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c7363890092e0447e6f7d46730747295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89335a6d08fd46b916f1ba829e7831296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664754ab1b0f1d7cb19def012159f05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891a25e660ec42eb640d7f2c723989b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac395ac6774a3322265c904433969a26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1398c47796fe8ab59b7e2fc0c344cf4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00190d6d74b4e1c0593dac76fdd8ab2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dab4b6165c8aef3ee9dbf2bf7b63b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd8e4efc1ab6455b3c1aac6b173c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb310b28b9a7a92ab2ceec7b25327e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b8da3f1fdb3afd03ae0b2c6534028305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37e88bce31ebed9caba1c847ebef7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb94201192cdbedf917d8ccdb6b028307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d622fdd17e6289f58ef0027faa54f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b6afa724684961f5ce850aca8af3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b359af55697862a9d9ba002b5b1281310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41915db7cb90d9852486cb66eb244d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f2347ecba105a066cd58fdb349d4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a569f70742302acf5b99b89794130313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64549bd91d67b5946e9a46e2c97626ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba785eaeb92edde2db625d1b3d8050315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01184d08efff15c917cf7cfede7a97fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db9cae0f21d0febc412fe13221da7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff49a49d1857e9bf731797970065370318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56016cf4bf0178126c24394bf75fe2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e79d24b30de539a51fd00a5ca9322320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8837d09d9fa64cd485925fc6de75e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27775240e838aba3e6aa696b3f152663322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4e555a9a0fc05b38c7bb6ce1d7164323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dad685ebb24c2670db265e5d14fce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ccbe4a8ecf3e6b7535a98256db0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a36ffb6c63f1e1c271c85026f1b15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc977b111d6f2c7533fc66d2cbd9c806327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc886c59e05e00d73f740806ec3001328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787101082ff91d4a9a779927a562fa44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226175f242e8d6a0c5be8271a899b639330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78d65e0e1f57b606c2a325de7c91e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86beb7674e650377a38cb2a4a2509d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06734b0c65588b95ff0fccbfa991095333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1690e2e614adbd66578435a0cdfdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb65bf8e573c80fc1ed067138cf83bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4756cbcf3c80059fc67af5c997c1d92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb50f74ea0c6b8eb55d22b4a80b689337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9968b73a85a3dc82421c934c36238db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6467706558b2c455d2173cf2667197339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031187cd3d9eef1afa507045b9e36788340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a2a1abd769e368c89971a14125fea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183370b084d471f3820e04a8653e251342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124475ceb97768f01a49c96d90044f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c7bd59c6bb1e4b744cf404cdc8444344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bf11bd5b20c917e7664f9ee176955345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5c15c9b58706e9ab4b54870cb19c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5155bac2233411896c0417d123471f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539c378229b41595d6c7c675a611e4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9c8cf8f8a11dee43d53805be4a569349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ad4737ae9d57474a5ee86a248ab39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c5efce49497b748c3a383ddb67ff8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b303875005ce559fd8e2a56fee2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90429bedd94fd0aafaa5d0fb4437f43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e0d8dc82bfb8d7a6a3fa390a4be6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556ba6200f11d03466c376a338addd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd6d9d8af6e11ddb38205816f0e584356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce3cea2f80188b060f767716d66435357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2236b84e02ce40c3d390124d9cc426358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d130239bb7b6f0a43e783e430506fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e3f444529a1216111f8a49b1ec7e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd52707af16a232496032038eae765361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041f75402f3b78cd9913bc3446a4819362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6609472cbe2121d0bb61d6e5816a276363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dcafdc03a7e8ab78935fb4c6ba176364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec82b85f994f0a0d38696856ba2e618365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7cf249641b817ba2cf39b837c75eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984ad8213dc7e9707e21278a6c511a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef812e10d917a4ebef428c86f0c7168368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a703989996fee1ced5a6fa648a49e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edced426742782b4c014d4c12d7455370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80efcf169dd03f7b18a7449767fa532371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e9869ee8f6e08b6595d8dfaa0180f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7456f9d42f408ceea6b1abc9d825ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c73f40811d0b06f27d33cd550b9ea3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f744bacac0c1a8c8baeb0ca41571fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28298abf81a859b89c8305370d08d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a3bfd671e10044c3f99b556664a75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989d9feef19c165b0c46e554d8a12df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d3ce606358358d3d4cda777e48b63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143e79c96164623a53b62b6274e7ff0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017daefa031546e1975c4ee8f4bb1a95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf59a6be1a989c201f02d53d35cb054382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7297c32c1ca8148ba931a1c1657094383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ba2eb1c44010008359714d168e2ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10004fb3bdaffb588c3711b21a268ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109504e9ee0ee5a57ad6e33dddcbead2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387be77c20d7e02df6f588cc419e2879387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5460cfa2ef81421608e792d677fd4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a98da3d115b631a21b8def1a41e8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591ab39aa7251a9fca695e11f6d256b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39519ae6d0e45ae3754f6c677c0f0347391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacfc9cecbb5c48f7a693aefb6d08b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042e354eaa40bd83aa1a24f75e02daa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277d8d9b324643ec1c5ad684fd4b9fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2805583520ccf889ab99e2c8c8ab489395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96c153491ffee3e2731e5cff84a879396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043762f47d72e9efa0ee9e3dafee2c11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57f0c513490a2349f08521174ae4fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ad57eba1694780e5c17faaa4f1d4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84941d9d37604c9db6d2490aa8158a49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eaf1976542460498f03f200f5fa06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439e61317e960d8df26ec390b89b365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4c66a6897fd3a17f268a6de7ad05b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeb6af9ee1295128e7a630beefdaae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c47966ca026ed2a7158d8aa95d2cd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bcde635a167263cf49415de6907f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b4bbabb26b3158609d9236706cd0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519d0830e86000e9273d0339edea48e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c48fdabb08dd663d01652328e2a81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf5289c96346d5d30f8191453d0b1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b882c306db6b8e58677bac5d48aab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1002d3669daf28f34d4f9360e39e4d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a0842509bfa1f609bc16e52514118413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b774e2d21af5f80cc610ce6a528571414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f60555edc79f2f7c41b25a42d92397415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e7ff2451cfe3c17f0cd457a0580a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8437527ebfc458c34ebe155bf23212d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760416fd833209cfe7dab3af27398081418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4585e293fc662c1119641235bad046c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dce14d3e0376712f0e97c66ceb52c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bc5ebc5efe789cdd68742a6189ee5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb943d3fba21074cd2867d92937aede9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9c31d4c01f5b5368c7a341aa89435423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a278e63ce238fae88414f64fdbb9e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e1da8a919b97c2fd8d368ffb1a554425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aca6090d03e091b7a772ed73757daf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d95af8b8653663ed9cd6c016520d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93372a23c79e0ab311d44c6e8c08ac3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92235a0d38eb834c3aa6f2360aeed64e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f320c74db7a6b2cf49dd9d4d7a8d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7a3cde2f23404e769c29717f43b4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc38123994ec295e58e5c6fe3bbade432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baaab9dbc583a5af96527255088718433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b360ea8c92781a7bbacf4b6c76357434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b64ed3b753058e9a556294afc90149435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a84dc7d9d40086c2ceab02c711cc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049e3c801c7ee843b18e379e0c78657437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4258cdaa42578f04dd0b485f5314079438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491e25b8551eb9a333fb931b2029eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514df87fc01395a504284884121ecb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ab4f757c6e40656e7891df54e83d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdcc91b35039751ed6dca97437833a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c77c0588a86e5bad87d0c651f3d33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61f86d9e5d118beeb6cafc4f040540444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf97a0ad45fd9fc96c47fa48afef198445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcca1b780befe9e01988b9ca335dee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ec911c17528e5c287131962fe03fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd241ee6c81d3f6983de8373eda37f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d53755c8a7f8641be22dd84feeba3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c1e0784dbcfe19c8901292e9a5616450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a7800bc94a2bf766f696558b8349c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abf50baff1cbc75defc78897aba3d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d6c98db3ad489a157e9928cfc1096453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f9f2b64f7703f2bc47f697e3eefc2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0aa7e3e4c13c64052fb9137bac38c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3e937e0cccf4607c35d974e3683a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b10c6658e0a2810cc96e2f0a887096457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471744acc05581ff3563c51f08009ca9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dd3f58c466068ea4dfe6c27b0661d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709d0239768bafa1d37baeb90a72c9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02381ea4f1d6c3eca7cc65df069c9392461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38255df80ccaecc0493529a3ba265f97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f979c2d313c009ce3fe403756b793f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb648415438d952b16755a40da703f2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac372ce5446d9fe030b17da2847d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b98775d95e2465dff844d5b77bbf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c318dfe3c16b3ef84f2e2e378f9296467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d1c21378cc5e4f3d9a18632bb78a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6198e512b22a1737e917086033177f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e833878c5f7c0ce3582c1018577c8ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846e4a63d998427b55a06de0f6a1dd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b75d24f79c4c315bd83dc4dd5190472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97559b8db0ba0eff4ed32047af45c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23617bfa78ec44088a35e1e1d807cda8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a38d0bce90a4e56b172097d8e528c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ac0297d843a795ccffdaa732c6de6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70da65e2c78f8828831330179918bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5e8e49dc0dadd35549a0000adedb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924a75c7b52fe91957a02790305f201479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776f66e1ec00bc3d976d16bfc913814480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf5a36b006a20f863ca92ec921ed2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e539cc3de815b1c6a666ca4784711482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87963bf4a1a21a4e32276e403e4011a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33362b12e89a37a31bc4f862f29bce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3789293b2bca5d2b38c6ef1c1162a7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891213556077f4c2c2a0880be238c9fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b4624323afa0b5c78517d846c1bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969c2c8ac7b60817226cb7b58d965ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9ebdcdf207a253f8f567cf8861674489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcd2a6c38f4af4f3111a5cb2a5e071490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88928cb4dd2ca82e3d018772aba61efd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3880b0e80e680722c376ef9ffac3c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a681c4346a1a4627c4bfe04f322a203493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0592549f50fea7198add994232c621494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d906f1aa5f13c13c244b7885c947e2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539fc0ea7560cebdc76f578fbbe4d7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d6b4b839eaf9a23ea6c4af41e204b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc54a1dfa7320471780a19a6c0490498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a232dffbc80c0ee593ee8908dd834499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239eee626e27fa3995d12c262537fc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397cc961de52b5bd837e1858b8c6a51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf4c02b111677ec1a7b7f06936a7fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8933377fd496c9e23e33d336c061a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ffd3471420e31a23eecdb7afcb82a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878fc17fa3a87c100d56da012ed9084505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edc71492acd390f6f65bcaf76e605a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6a3ff3ab135a57d45751a7e6bfae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fcb3aaf2e7ecdabe45988c72ce7e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a8944a3543730d6ec2c5998d4273f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababae07dfb04ba70865ce2b1b4bd40e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145061799ebcb957fe5dc00bc3828a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c90c34ad084252aad5511658aed1f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf40120d73b5bcdf55a195752b70cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d96bdc695a6ba1acbdb59ff881483514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4599465322ca6e333ed9faccc5b71cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7382345625846c8e7ccd82b0be67c8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbad1b8fefe131614438aaf272a02e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8c31a406d11ec3e9a2ceddedfc7f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbbcd6a9aa3cf2cf4b7e04336a0280519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834985d45fb63bdc6b0d8c5548fd4ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c84c290ad94f7609440f1778a93bb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123576e2214f439fa92d30178b82942522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d77de59ce168927d04503eb133bb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a9048e8d72ecc951dac59eab5572e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57c21b8781d3285150050f218cc803525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513e3227c885ac124b06a807e3e5f1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a19f10abcbc065cb4cef44b585ced9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53200afab2a090217190fec2838c43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8e092b971effa68df700900a2625529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2095d33562dc7df099bd16d7ddedf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24f505c8db2c0f4893f0645d2c127f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e12cef78045f8474bb6eec6347dbb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009963b709528d6a0c3393a75d7125e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf5a163c834f226c1735892284bad4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308a125dfd459ae1e850d83e3b50ecf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed6d0650de59989e2c2c4c3e1ebd40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7831c68b75a303aee0fe434fd36126537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f81f43a899352bec325e034f6ec48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627505f3fb628dbc057544a038d476e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9c9c3dffc1ab2c11c5c1e392991eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb8dfe75a613d12f5b9f3843d6838c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8055e0176cfa5d68701fa8c92b6b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5368f887d4c79eb5ed35f815a8dbc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96d28b5cbf3a567622c35fdd1f9fe6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda58fd244d4b81699d52c8d453802c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649abb29295150269f7ad2fd82b7f01f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03396657cbf84ce8cb41640e7ae72e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8615a30cb7f7b410274a9f7d89c776548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdd456b09abc1fb8fd27697c2df705549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55222b114e1ac76c67d8ffbf4c2451550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a9a8095c7313dc709c3b6cf239290551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd380b696fa911a531a221c64202f5f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12977a292dfac9cfc51afb7d7da75a5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41d81445e66d79a20e55912d996aeb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b957bc196aebb167693d5495522d5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c4f26ea34d6964a1e7fbd341fcfeb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5f3a778d36970030c3bdf4ccc59fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be0eb64dfd901b781d09ff004de58f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844894e341e64033cc7a5a4d2bb16022559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70a29020b4aafc9cc8369b26a3283d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef9f0c7441934e8254272ba958b08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc018b382107ba7933f839d03e337a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffdaea4b8567dff5dee9ca78f6dc29563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8494c4299d45e9354dad98f0a02ae63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7016ba508f2f39aa68f7b06e81f96565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad8dc38365f53b97309ce86bc6e13b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57eb2dd9c77f140b692944b290ade9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80313ad42f531836cb6013b788dd08c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa0a875b40f84379a3263ab21146fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1714e9e16235bba4c495b0fe923c13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2f0c7e6d13bce5df287bae5a5c95d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a405c7e5e90f06041245a0e81a337572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d4aa147f7ba280a02317be1628dcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6c464197be789f471bc1fe257b409574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1801c7742dc87f6077e3aa5499aae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b91f4ca4c39431ecfaaa7ba46de19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bec9f73f60353c2267e409be9a2414577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30e7b0c032bc89cb058ff03aee72db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42975c293f09e22e76ce1648d97ebf64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde25f3018f4517905e949a462072fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba944850b7943f0930d354fd6f745581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effc69e062afb3bfef4e18e703d02ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb25f0188b5d33610624dccfa8657b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabb18fd03a372e36335cabdc9bcd75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07e920b76b869175ed651b427277b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43a081a06e40e572e9063188aeb95f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d375f8f821eba4330b8a7b4b9f78d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb0bf8a444be1d5486fcc465cb9563588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4e1b750fcb7ee534bcb4b23aba593589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e2b7c18d2021439015b9cae143192590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7b6a1df33cc353789bdae5fef93dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df222a08d41bf1baf18e3db77cd1ff8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0dfd27ba18aa707a0b012550301d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763fb210389ad7c37519570309afe3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2076e5b1c4b88a59b08886c87293d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98fef0e881b8d75ae40d81f047057f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dbfc2f1f3f25337f1ac7fe5b7b32f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6224cf4cbc9724a9cf28045a94df42f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d83cedc2c42be4219047257a505f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c81fdc558648632bd6563365ab434600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e4de5ec5cd8b0f698a3e27f308aae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76bfb70d48a26cc2c3fecc84560f65602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a125ded6c4ed0a41410b2d1b8d75fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bb4f41353f7bee6628e8d9c06b3e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac1d85060acb7c3feb66c5e0ff7586605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a271090a834193a9875c1b1390f33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd09c7aacf58371bd68847c283189ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2905465d91419e9bd2fe2d7da4e7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77161b2953b73b114025857762efa7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd55327fe1e93ba4bca52d5489e9482610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e25db5a8d367e522d9a91955aadf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab821e69febdc77f3eac301e7b2f7f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db3a4aa619a15303077b13fc4ed76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1620bb3c09e1860016f9568ac2d66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d489198e794630dbba4a6d63b58422615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98930c1b2b7c0091d9f85a6cc257d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb4c92699046ba4578f4311c7c82ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9890db190c50501a913eed467279c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b373395296f8577bee929ea4d05fe82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955d91fc22746df2e54fb0e1f0fe48b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de09ca2c24b1143eef47e0a0ceb6b31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb43eae9fb96857ec8f5602d41343c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690e98e88b14cba3ca832969d0e3c44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f851bbd8871bd48a448e56e08fc357624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cac618563b359ccafe7039fee92e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b1fc56ab7fb19b8336fa4736f774a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddf79eb0fc545d7b93eb1727d6b8ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61680c7e3278f51db2bd6e365031aa2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089df8d65fd1c1664e581868006e1cd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69895b3e10e03f0fe396132b28a5a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c0b61a2fb6e238dc934829c964ec0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb4578731cea0ba86de0b2ec8efbbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c63734b0b2b0b62a3e81c8e8964d8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bd27a7b8d67fd0cd521531634d143634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a46ef5802869e0f56a22e67b584462635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a489d4522227e17dbce194fb2dab3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5e8dd9189dddb7038f342fa09bfca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c36c18475200fae08f49279861b1e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf3c90cea3883dbeb898fadf61f402639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fc55e89114b0bb231e6d8fa3b92e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987fbbfb8178f83f6a5aed394b35f3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb2313ead0d5b1e3c64d1716a6cd7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c7f9e3b207d898ceaf366ec7df0ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a3447a3601a16261e6c8d0ba43127644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789e2a0ae741edd33429d0995fee608645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84793a7afb74d22dbd3c93785dc8b8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6638a7cd4bd337f32e557d416bac14a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaca9069bbf6f6568dcc6eb73171588648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083222e490c0c7757a9c70990f5a859649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ca8a7aa9abb12cfb89ec3fe8a80cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f253b1977aeee72d71a6ec7be4befc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7990e8aa11c5d48f24d3127b5f35a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e9ad6931ce5b522d74f9613ac702f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cfa478488e00d13de955841104a96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c02b41b4f6b253a423710b2dd49e06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825331d9e3cfe3b058c622795bf518d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd61ff708234c20f1c64ad4dbd9f0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043af254c5c4da72eb77a713e7ef687658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57645ac34515b9660cdb77010a29113659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342fc44d3341a4609a0009e97c004ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c2d7515dfbeb5fa081791ea7e3ddb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373141acdc07309f9ac30e51832cb29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd7d4d261e430e5eae0bf5a111a66c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d0be65f49d9b612fde0d895b99a05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc425cd057c91914eec74223d4d933665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968c72735333037d825975b93867da9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4df7f39dcfb361f65a5bee7eefbd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960926314ff577582ac72869a8d8558668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd80b14f6bf6cb92c57a29036dfe5e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523b78f8d4248d97dae5eb6a0ed08af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00479c95c6fd2bc36c171a42e4032462671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4868c1a056e6ca38b7ea7ed97c574672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f8ce329480878b8e60f42df77e09a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727ba08a168fded00a4772ff557aa77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49e6df50f9731ee1ebc9dcadd1ba6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1b1763ae3afc2e907c9f448ade6bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a890f961320f79f3843fd43ca18d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb578839da4c4d13be06c464bea2b0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68faa9eff84e586cfa26861c5875fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2894ddb89fa3f6940dab44894086019680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba09c93bf8b526af1d2b2f14f64efa9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb30aa14139585809a7b2908cf9e26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6796f2f8cbfca342ce677b2355b5b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae25deb1f7022f059929352f92628ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb0a5ed1402af110feee2f62bfce71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6dc8f520daf56da77788cf0781220686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde8a4f5ce10af163f12a32f88456e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73423e6ec43c5407bc2e7b3b26b22e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20626364cc7be1fcc70da2301da68cb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a602132427f8cc4208a2b8f60280a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b617d2f1985b5fca76b1a0e578282cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d69c824b308eade81f9729a96472ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637dc5232b595dfbc54a6af970e0937693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85020228690c7473d976af971e72b22e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ddffd8c64509e533e8ec14ac0f46f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e69892a8e31b46b947a74985dec0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c0c2a1681bbf87ed210570f89daeb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb2ff49cd6ce17751b979ff5dce41d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10b6118a79e7008bd1e6e5d8b6844b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c64248fed3527cc1712e807d17a199700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121497a8b81d18782ecad9003b2d2d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3d261b2737d92bb3170f77465b2e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc9295bbec4e468b44667de53bee6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076230b51ba673407585f0a76c4e9ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8c96b7d47445f2295717fdc5ff335705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e756b95ed6dc87482ed77534410511d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c36bd700520360fbd6c5941af09cb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25247b47b358b252506f3b2bc9e26686708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b190c66494857ac17db2d9bf2074e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c5b81e80199df14a1a0fc45e1e49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fe193a7117408d9b3ffd8922259d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007c942c74c25baaa2ebb232b01fb0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee645fea90fa6731565857daff28ae3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f6ec0c44ef712a0d3e5f04f08bf3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f7da14ecb44cac367408bbde36b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff2a1983cb29eacf1f470bd59d2c9e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944503a0572c7a2fde20d940452c0d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8c4ea4f595d3d02b19fd8dfd3b6c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869e8fdf5677cdb8bebeb4bedd1be2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388a74644111e7bd7517454626ece44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4d0fe53f50740e0e52819e2c303b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80946a1c9daf2e3ddb79e62c8400f4be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a73273cdf8b6ef3215a543b4b1d34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b9f68c5677aa614466ef7f51f8972724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499db4c7c1565ec842e18a699a00921725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b681c7194ab3100fb9e290441783b0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f02dfc3398d51b7dbd75d837b2c202727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ddf31e213594ba2f0d00a731a798d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b99d37309ad19f4e57c5ca9e1ba8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3c2dc357ae8ecb11b8673172412b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c5c0f97117c24efe2b2e1d96fed7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b8edbedd160db1ec8da975f8c25e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae2da60b8936414099adfab2d63c8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b538b980aadb991a48cc5d9953821734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191b65636702dcdc1a30885494f4fc1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f191d1edf073e4cd9c82c03ba9b8ba0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075b12286923e4e0500d4fee187e462737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fead15dc291c4bb438a64997f3b0eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ef067771aa8d4a4f56d1d16fe3690739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94790f7006d71ed5042b3edbd256f461740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10669df1bdf3e78a10eb67464ea01f22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438860d9dac6ebf835f7faeb1b76c744742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6bcd2e181044feee0efded9121832743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1518808bf75a4bec1e1143a428970e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cfa7fe277aa0fea1083ecea8156b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdab00b3867ef8d27436db1a4e66d15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7c176db7a471eaaf9bc6abea7b3d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef34d117777233bd2890ac3879338be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca92e0788debfe69bfb026ca58f3838749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5da5df8f440f6ba3fe93ae717180f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a702332ec98c135fd730ea10ed82751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0cd25522604bb5fb263d835ae5357752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee02991dc71b1d0eb6de85e60d6a21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0fc0090faa06be8a9e17e7eaab76b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7b61e1e2baa58211f1d6b3f3302be755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006a3fc62943f9cdeec2f41aca5ee67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d92dadfc39ad81f49820828058829757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2ede23d5aad9ac6179c28e666f5c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b90cadf1b01ef5b9b80e8e9da0b040759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a51447d9039b644bed1195c3b3cd9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c67e84e37acb73b582939bca82dc4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e737ed6bacdb129ea51ffb85cdda762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0c67b7b9cff325394c6eb92ae975d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98348763594aaa0150a781693bdd8352764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d36f3a7caba913c6d82591e84e0e7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2606cf51a09679342e1fa2af65820766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c899649ad80d9ac9c76d32eb60fd2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bb7b03d5a14f8baf73dd83cfc31b5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf6f78b1f0f6ea917ab5116becc6cd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdddc62190677c890d4ebe96810595770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be274ad1b445b69d2fd684203401deb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdd255eb245fdfb7db768644c51325772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f3d22a130e7e898526b89d2c0ef64773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a139e5db9f32a8d853f82c02e08dce774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375d3bdbaf185826eeedef0b24536c7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757d9c749df9f7d591054f38b4ba97d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5035660b2a1711f8832a6e88eda7f3d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bc289d25f3f9fbbcf6f6d8a668ba0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0fd8c9138cf8cec7b086c9511bf5c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8f04db46adf0addb05d82d90b070c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b0febf2f78ea7b3d9507e3ade61ea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6be9fac761412c7cf775b7ab4f2fed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcbbcd3e2f70f0ebfef57eb3dc80b5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eebe8008f9f0fe0f20994a762867c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4527022831e68e85b745325a44806785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7cf85a8eb58b3dd5557653efccc4e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c437aaee1817907ae5cd1d8a174a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f0fd50bb4574d603ca4fe2de0f9bd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57440f43aa2d09d46568458987077f72789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edd0b985fec51039bbf96cb536bb48790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48759cd9b82a24143cec1ec7b30a13791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553474ac75a6f5c8552c4e0ea64a8a19792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf7d3dc740c49a90bb098f5704b6ca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197adcb22fbccf4815b133c8987da1b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b16bc191e7bccaf09d6318139bd835795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce961328c77aef75c8028c527fd385d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c916b1dd63cdf44b898364c3388569797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd643e84f9b63333c29a5738cdf48ac798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee6fbc0596a44e61eb9b4713dbd206799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390abd0ad854aca3846ce23c8e19ffc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7b9229e924e2401a5403a3a0a6c68801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bef66926905ce827d0e78ccaca113802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b1f10136f97e7dafbebca88375f4f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee7ba380a1719a81fed2eccc58e3e3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040846ee9b4fd13558da29531d596d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf2e45ac79b6dfdf5e490f7522a615806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f000261038af0c15f8cde43a3adefa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652a6e3bf5eef4413d70a573fc3dbd8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca979b0c44abfd2b492aa81c44940d37809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c5cc629f32977e2554b785984cd4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcc46e55fc1481a4a879250812169b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ee8bd88fc6078eb594dcbf6d9bd08812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16b3ed3844f3f312b36c57f96e7473813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a657d2a2fe4901d2445da6f13a9d1d0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af848cb9cfa5a73b0a790714053e4cad815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cb24eae0953b23d546317c88022e9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcda24dae0edb5e3676bbd3656ecad0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddf6ae97d75b7a840b08409606f0ce818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152856dc7336f9d901b5127ef602d5de819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f45b696d45e7c1afafb56187dfa998820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fdfdc815351839b3599c33710ed41821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568939a4a498aa3313b2f250e1195ea01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7c2dfe203aca373856bdbfc79fde82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bdf090c3cc75994b1efe4d24c984b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54950ca5a2524bf8b7b22b9f41646f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8b1a0224b73b795ca9eb2909717ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acfd7ffde294f43bfa97c773b453716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca1533d82c62f47cabd5ddf43c47f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60746b68fb112a10112386a9ab0d4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7688916be63bc9f5b50a8820a907ba79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a91712199c890f2455c7548fe91f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1328af0bffcce3c544fb4d82d84af6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ba9ca9a05ed89bb8e1043dccfe9ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f2dcac44b5664f6aead0e64e2c48d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f93b90aef3bff2ab60bbde0d3519b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e458cedb4d1ed772010b286314f67ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12051f6fad6ca7eccd5d85623d71377e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b15f81633057f46b4886bf620a487017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d93a415475a6b8ac7d8134d47bf31a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e144281acf2ee180e68ff7848f0b40319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d24dbf6f74f890b64cf6f9eca4e4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f216c95bde5cafa062072750c6fdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1df03b7503b96925736940c702d86822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff25813b46d1c1cc5e4b520a23f77a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9054ec96b06fd2e093f13fd19953824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b836f9a44f39a4a94861bc873b26ad925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f04634fd9e3669dca82357c7816ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552e73a30176bd4bf11a46b0395e5c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd4cc091509d6d47c0e10fd6607e7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293d3a55cb53e37de92597571d4537a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7365657ee643e909d7b919876831930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4dba4bd779f0ac4b0f181bc0c3b3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7675c3c952b71372572214919a51632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c233cf5a06a307cfa418f152934831833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bc55fc04eb867af999134c201d1d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeec3208533f2620033d757174a019335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d5bbeec45aaa35c8dc475a816d7fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14581c337232f056534f607a63658ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde796ecdf9528441613c70fc955d03738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579799590014070d0a4391d57c3dcba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaf4ba9d47a40416b5b0ea76ebdab740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9500623a7ebb88a30ee08a6c70d1c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8699a53f4a958178b3803d994954042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6fa55dbce35d45ff0fef0041d035843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d37d5326209cee18dd24dbf1faad944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a57f111b08975841c637eb6126d9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045390f4c087855e88ee4e7c44466f5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75221feedd5c140d483af7f8c28ddbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51215a7a7371ca2a1bc50aaaf87f6a9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b41e2e57c4d8e377721829e2a2115e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b0ff797e8661280b29cddd55da59050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81730417fadce1d469a461e2bac5a21a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7aebea834f713b3f3f0cb5dde70dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1421f0c8e37f993f85e01da5e0f4fa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a447ddabfcd681a7fc2ebd3d7eb7a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76bf254af68c29a394b9338978e72e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9388d528d6db60181bd2ba909e0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3eb8b343eed1805be634474301ab757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1042913179c65e9b9ecaf200d94ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a268031cbeb03535ba3bd877e408e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac2064ead72b7f3be1ffc16696cb8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d405d979644e08023b2d96b93c389761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82989c02e2bdac7d0428169c19d3cc2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a9a9f70b1c71888502a090edf6e0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dede66876f79749d6333795545606c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff287478dddebd7e7d31c34a6d9c1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6eb0aa80d74d5c1baa0f48cc422e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c20a399858ba7fb24935aad587b7cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b555efa9bacc4fc1a664ed2776fe768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571af2c6049b02dd1a44cad35f88fe2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed907b1c5b807a0fd189d805d8fdfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940014496cd1ab805aa4deb0f705ad9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14d8ca414ea713bcfb50dc8c138b0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9198702f9fa1c295f63bc72bf04d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5801674d3f06e09657b63a15e31fa574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39048f873566ef85d0f74931ebb0763b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8337a4b4fa52f4903c3f0a1aa77ec676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496060e613437974e913693e4147ced77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b1ba07ac2a0b2a05776bbe63d9f7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229793c34790b9de3d489f76a58685179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b37861d15a7c8a573bca8d4d140c2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35b04f91a42bbbb41ebd340355125381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2067373d1ee07d195e584149dc03e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b839221f7982675597f88bcea11a09883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fad16e32a86e78c20e68f9fe4ab6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09410accce2b81806faaf0682b02f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74ebde8c9138f6d208b1e41e33c39a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88788e6cf221ef907c44ba3d3d313b6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff319538e897e238fe9a3b7dc97fe788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85298a4f190a95f4937941751590467a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa576ef5ede9982227d75660f13889f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3683221ddcc141b4eaed20a6f2fb2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0a900504d3bc80bf21d5c00ae59fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2892439ff74c06d3a4c3791d58496e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16796f5cd9c3d6e7e65e514330744e9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb41d84040200b2713fc084db5a0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229c7f89d653d0f070fb70a09c1c1f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f9f2e2e3b4a5d36dd91dede635dfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dd05e834eb7b1d0b63a5a121d269498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee43193ad614ed1d9db14109f29b62d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e4f99c5abf0ef994911d11d260bea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054825e553445074ebbb26585e61872101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7991769baa79c20a19dfa3fe79cc370102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bb43f67118e4ca2bcfa8628fc2c39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f575bf9a7b57d431ea22e4d77ea4d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82d45a11bb18aa365dda49db44bdfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad89f5c8f2b55c6a8b85c9399b5c5b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c490f85e09ac3df43fbf008cd06a002107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebadf21f29adec22a42ef2fb1e2937108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96864c17d4731e7e5a9e292c402dd4aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964db42f1c4b30e9b74f63ba971b44c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7aa1e050d42e323978070a7d82fd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82554c3e509c903cb6703b0cd3a9c9f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfae72a7141862fbc5f78f9ef83d62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ed6b0ee69cd193c07645c9b6fdf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755134cb5b76d13f943c5dd327159e39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e022c5e7cc0754ba434ff036f6aff9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788f14ed7d2eb29adde0bf77a3dad9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a532ba6cb1f0b6a72acf6090d940b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa4b5568e8b908e9d996ef350b868c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c71aa646472ac6997d3d10eadf00cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1030accdf7bfa502c363d6f26bcb519121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec59fa12fe15781de8f309f1842454122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff0664c830003d0cf618a9b01758d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c492bbb4e6f45591d156d388eb5520124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e701d79cac0eae0eb0105d910f2d872125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42a57af4cb08324c6b107e8910e1cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2ce0a7ddfc87624b753af2e850676127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc95041477029307af5f2aaf15a521e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab665ccea61051fc53c3783394351fa4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c997da18db9bc1c21cdc7a5b6da1d48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715becb0a2353212b951f311ac6e0f16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc671cc17f852197eeb96fc5f92eb23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aace32a598647918bc6a87ff2ada9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124629812c00429c6d6cf3eb9857c567134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d0a158feb2512c056c9ff6e396c76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a18696f583ea8509e9e05c175a33e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2f5d2d59677e05b5b250f34932173137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2b3700f31089b9f355faae0745354138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0477f7aea7510cf753088c71e5b9c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13929f98d6d04f009a06d19e79bb099a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1e0e34c16343f94590d9570f1b97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed900bbdf03dfda30f46891eb8bc296142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0ab5e8b2bea5af09ed53bab79f751143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb590fe79aa97c55990cbefe672b202e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432d0543ffd04d62e91b9e4a3ec7b57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa344595383bd632c84f601156dace8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc0ece52dfd36862ef78a4b12a29d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffadf151c8681ee6cb86d66e3ac1051148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195bbf316397e94cc75416700824982149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee1b2b1431045a5c446b9f213b5ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8a2f6d5b55a08f7dd2bf04fe29cf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b810d7267b9614ce00d2200426b7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e88034516040041edfcb4e8094b0fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e26c80ce41d91702e71224c62e97f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939180095d5952afc8d7e975a7c2559155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eedd63fbd2852925867748901f9d98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28108a9fec91fb2c61fd4c6e1127bd78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906686b8e0dfa0baeb9467dfa5895ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d334bd0ec7c450390603136862fc8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821baa728e363f8e318dfddca3bc35fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79dc32585c3715759d7d8c88af579c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e370d27618b9514200bd0c255e7406162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f998acf1e4f46ba5f015920a09474e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbfb14d2fcce971edbb0113356e222164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c0943c83177131659eb64ce6aae67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c60996a4a4d26845252d1197b10218166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5613829d05a4acbe2e4e1221d7983167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453ba2017ff1b64a61bf17dfd966ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb018930b67c6ff182d5301575860dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfa72b7b7a098b039aec28efcdf3b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8da4396529fb2ffc9b33227fddb85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34fd8698028a85c49528f364079e61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916e0fe2c87d09a066e96536e228f3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5f6591a10e800980d9409fb8a1715174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909a065640f84f226ef06ad1010a382175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11adb1b537043466d88897b2d6bc65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e7469b314c2c202ff314313f094fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994d35bb2ef4343ac280f0d3bc29b74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c13f5bc1028d0a83fb11eef92f710179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c5c2f70b41b9ac891df8facc6bfa0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2919d789f0f4c85c2189c80fba1aae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc70b47646c9c14779d41c4a6e59ff1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900449fbc6fdf8e8026e96b926e306e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df50fe7381f7bb644d284ab780b645184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0d34444b8568c6ee51236cda8053d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b09cbee885faf8bb1c5cf6b1e8732e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ba8abbf68e772038d02dba6154641187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7206aa8555cb217bba5901f3f72aa3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406acbdbc101b4c65cb34f4da6ae9dcc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692e5534a626a4433c12231440952cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0234bef5abaf20c13ca9d0a54a205b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2013456b58bb1fde1220ae0f18401192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93ba7b17b4dcdb9a549f9cc9c50832193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d366075bb664d03bb424c225d67497b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18e80e130475b8d53f1cfca08ea7a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cff2184a3705395c7f2338d6bf7d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3beb05f3a6dc01cd668c18a091235197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d24b64ef75630b5974c0c6eeba894198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47273606ea7a914d8829b4f36cfd4f00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a52ed5db934b4848b0dd09b669e5d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de3da20889d6ca680af81a78001ab3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715b918815aafc251888abbd50d19ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff208b37e314173a8b6ef7567869cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e4f65508a597250aee6bffa0af4df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081b9845683fdbd63131661598a1733205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f239fdd549aa6b42154d27ba80e34a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46355856d12cc7c289a0d6118b8328207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33972d223af107e2910ecde50c735cea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac210312d7248cc06bebafbbd0cc4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305dd0f0a9870cd0ee4e4151fbcb65b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd875e0afc6e931cadef9da3b959da3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4cfca7205b5573f21173168cbd3f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcc45f8c0a322f55c121f8b8760aa5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f44dc5c9d85766da8b5745b435ad5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528b45e3d01e368bb289850d7480809215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf59fa8ac12bfc37e17513265c9ad23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830b09baf543caa484d02c7f1873254217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11495e5e341fa9f3f36e3395040dbbda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9670cd23bfe87aeb922b3ef930bad3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc4cd89774b2c2322c5c83b754e44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2da6360684753f829ffcb16c59970221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba9ef52e5026bc21ff955ff9e1e042222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f7fe6044a9d8b2b026d934fcbe938223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d9d3e63fc260ea7d7c5955b7b548a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b02be7e20146d4db7228146131b430225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5752285b754c4e1df8d5737fee329226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c19dd4cd1bd745c1afcb4125edab8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6603e62ec458dfdcc81c53bc0b054e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c398a5713ac545913fd4e9d6149061229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bb44f5087abda3cafe34b433c3569230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002527f56b2b2338130caf7745e976c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b961dfe573c00068b509d846e05203232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35effd93b12372b128b110a88b05197a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca499151b285b8071637b4fd30cab3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4521295e4627ee422e16e7bb403b88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c2d895d22e7ece2008bfebe80d0d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1861a2ac0ab736b17b61424822d849237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc02cb60dee8ce5f4f298e55f5465ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d7a852b0dac67c62daa3afc5b6ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea202552ce1fd02341a4f7ad1e60feb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8856e25c9e3c4009143b0a7a0cc30d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec194c2754728436c2f1202e6bf22570242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db368484c135132c5f5ce90b3f9fd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01152dd19af1ff510d570437eafe06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9334153cd677a52dd6ac894e6a09b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dbb01c6ed3423a76ffdfd20a7b5a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590dc33d90005a469e23bcfb60220b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad9bf991cac8fe8fb424fcb74c151248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e373058d021871f64ce4ad0d9221506249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935f5b7ef35fc565e8fda9a9f3df7f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae59b97e963cadc12d901ce933a7c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba57c55c357dcd79aec9a555f480bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce872bf38d2cfd80d218d2de2601d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327ff00759f97e9d1ff4c49afae6bf1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f807dba1f075fa4821b0105fef628a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f502d900e5f740d8a6aef7cada05b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c37bce582fce2dd5b50e829057e04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a09676a64ba9046c4c48d58723bf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5d19248d6d581421e721f03a020d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55137fba729d97009527df393e1428d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556258c6bbaa0d790259e1a780f3276261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eaf5bfc9045fa9616945c9cd99d25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d064afd28390c8b5a0efe61908c62af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45863aeeb52cbc242b33e482bd329f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34feb8c7f5f4a895b7c613928592627265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce949ec36848956da8487076d37b87266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1345ee658717c0d2ebc97a4fa0a15f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee5566c9bcfb252849ac601f484833268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327bdc145ab717592684305371fc5ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabbbf3a0e0039eddd0ec3ff17db0b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289eb3995ae91d982d2f6a6f35b5b98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f20d13d5ce3dffd36facc49c0d705272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e8b38fa7c751ba6b73a50bbfd987a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129912e6e893717751842aa407e4f3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4cca52ec43864637b493e1d885295275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5a8ef05ecb2f533d58be181d19ce6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993c57a3e8ef89a6aa5337a85a24ad7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462484f0b198e9f3147613f15ed95cb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ca8bcf15d3e28889417a750c90172279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072b26a1a6d9340019b84e6fb7ff9d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418504fd7071a77575940faf1c7c8fec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa34b460a7054a0b10f2029bf1e37c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed0bd68b5b071f275d9ab52ad22059283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f0a634ea5d80c353a90475ce85b0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78337ca6318242da91758fc16fd653285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba0003035d856458d149077d3e06fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd5334b9043803bea57a85c6a9ea52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6cd75f909e38da8dc86271a1266bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd692d786ca2014ad4c8418422deae4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7223f21c37f76e12f4aa9d38d9a247290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d89618f3157cf98c401bd7d69d8d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e566417d4e520440bda9f5b8b865c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f62f2a4bed7c99e440e7137075de4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ed19cc716275602584b6b310a8938294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dfb26ce6efbdf843dbb742b667874295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73efdfb40a00a2f491a847e2490c1da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa99510f9449c3f0ccf814256f45b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e512b30d53cb592c7bba7f2767485298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61c546383a61b19ec92e120d0b4b93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5086c6c4829a326f9c3209e3b9a76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401ae99a4486b2bd33f6abf8b5d003301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7c0b85790c37ff83a8468090a0d7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35439498c373738a13363a60e617f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88e8aa31e4cef4c954fe6accbc53ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f14f7da70eb8c0372d55844d7538b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a4f23b7882aab44951c8fe411d6c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90bfd0ee9e6399adebd31152b7564d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52fe88d04034dc6d83f55a95a108d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa3c1cb7f22496151afd8b43b2e19f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd50dc0d23f3fd7e27a84bad331a085310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf5a731da86b4b00c0190b8fc494b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc15894e6af66f423d87a46e32b0b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80de5fcc1eac1b83b3ef236f49116d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e159496379a6f30159d5a94fe6dc966314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fec78279286277570aa4b95c54735315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3366fe287be81cfbf6368c7687e04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221f4a94f119b8e10ef35ebd90ef53c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cbd0f89e7b6a18183339cc1e21f28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666818f248cf88bd2887524b2bea201a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ab9989acad1aa65ec710c376da772320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e4c569ded9e37acedf88d6bee71dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea23fe310b023f12aeb8d899d5b5557322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e222861109350c82e1dc19a600e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d96e19bff7fc8e13ba21cd648e62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eaef0ff3c1646b31a513178be3b40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae4e07c81cbc568ceb116b35315175326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b68e43796df73a2a4cafe9af2df2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d527a894991348ce00a6864e0091a8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086265eace317ac2fed5496dd2da6c56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b1585b47200f8b58b5113e3e2c0d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce41af62023c022c5288093d3ed253331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf478dc7a196095a0553adc164f141b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb17d3d7c22a681a710ac069af89ca4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057ac5e68ed222bc8093545d4731452334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e3ca59ab288b2ec1fcbe05c588128335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18a2d2e7d22f0d3ce11533d1680d60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd13341f0c3133971db12d152d655c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22736eb2f0ceb7ca67bb7bfa26054bd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42952eebf93d2b404ab9cc67245a7297339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c4f9d2a8dbddddaf16c462bd80c60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c1d224a9ec1128a2edbffca6cdac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e9fe815431ddee40514053fdd4c6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f693071d803b00ba4215e140f4d908a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093db1c348e688c68026e0ed490c6fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aa053b7ca8bdbfb48f4f0e8a5e03b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459dc282d8cb2ef7a66746f536cfd5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983f65ff17caaa050dfe7fadfe5a666347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168cc23092181b257643f994a7fa511348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27f41c8c5d4b4a78cdcfeb1f667083349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56719af04d7d217c04e522dd5c69bd67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68576169f4440faf616c22f500a2d716351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7e8c8ee63446d95a26be0585226bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12dc4214c6493977866e85f7dcb83f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f576ae08e09961e0d6451b328db418354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769e78a682c2988b1742e34fd718cc5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855887be6258606c53f2e6d6c47796a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b65e6c5188abac4503a164ecf24754357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330c8861ef6338991291eadb76b76be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b043b5ecc7673cdfec8ccf47aac798359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb242d03ecc013bcac9e9417cc28385d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea8a0d01fc3c4fdb7952c91488bd4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea0e73fcb1d3854771d75373b61656362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea7e80002cf28665f79212d5a8f712363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724403cae64633be1a0754731c6071c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22821ed5c5d2dc1f0121bd8c0f65e9c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b069fae4891d0844dac66039586432366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad21ec6b9eb850edaa8825ccf1a21f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad341b59625f58fa9b8b00745030e80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c797f6560b1e9591bf150f24ff5899369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a8ad0600a869c3dc7f48fd8ff23eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4178beb0e0c1773ddeb5efe9bcaa2ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3027e6b05c177c22a80f21ba45ac106372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd023ada27812944bb78481875e06c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff92a86c03ec1e91f691727615d918374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaad26c705cde698c2acc8aa145f713375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaef0020135888de0b6c6d5223f5ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e1e4c8577ef2ba1cb74d51e4dae84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da4147f781ef7c7a3594de9e014532378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d17f9fa092ffd0303b3d32d341b3cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2ae7f9a8dda7b6c48b75ac99a429c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945827eb67eb8de931f551b0bddffaf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8aa944b9e4c703977977dc0bb4fab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e94c701f8e797586956cf8d3d59e0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecf3eb086259c70d554f419face3c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0cc66547f5e18fc0da7f825cf8cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb7bb4b5aac8f4a5f70210b1347a36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec1f6d0039abc724325cc444fe44b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd3545d236184d8b34589949e56366388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e76f01476df2c06b5c18236162ee94389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dae5201536c703b0821050edd95579390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acd201e8665c63a6204023232737dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb558d3fd509efbac5245e2ac48401b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea8d9767087db3ce99ab50b619c6c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527f09b38657e822cd82fe6a1e52b74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b356aeafe517630ba7a7fe208e93f79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8afc68f1263d952e1e28fb521823d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6da6c2f4fdc4a2b3843f553ba5d5e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10eb3561a9dcda6a6beb651894aaec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a166568484d4003cf213420c877a6b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96c2328b8c8bc34d419f1c01457f66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500a8514253d6bd50ba386db770b819401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0813ca6de2406230144d080c01333c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066df1576c7c410cae39918ca152524403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1b7efb48417bb1183dde501d10130404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30467ec1291e66514844a5d5db2dbae5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441576a7a1013a647d6d4965a5c9b44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db10f8dbee4eaffec1327fcde9e2c8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dd9cc665c5de432c2b90d0eb5d1d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f06c848105d8b384771ae05aedefe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0e918a2463c52635d2c76d339dad0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58492253fc31a43820b6a3e4f37dc9c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6780475354e2a526174975e7ec391ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b35969dc4279beb03ccaf1a532140413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15729de1aec0271260fd4d52161a8ae5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec795dc7813583fb4bd55d24ead926415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef7954adea83fd12c4057c16eabd11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6532be608f8a854143bd1b37ebd2c93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1f6b5c26fdca05da13b5cad17df95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0feaec04b6f0ae6a8f5d99362a0c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d550e523d7b1597417a39d35ce29c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52255e9bf365438f5902b17e6c04cf73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9535789a5153c2c9be18a3b8f7d857422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9065726bf9d552e91064fdb092212423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80749791b097799194f800adb723ef7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7852f19941bdefabab0e8c1be107b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ea132c9f9056f1e1c8276ff6e51f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41ed10a4dad94c92722ffedceb7084427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bd473c19bcc7efa8a1bdac282cdf5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a318975836a8350a90f722996806e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305e286bfba44c556a5936ebc570d5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5a4862180b8cd26a2883f3ac99b61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4673ee6aada9e53758a3e629b0309432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf9a25845d91842bd52cbb0de22540433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4c558ad1eb124e0d67d163892d6db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05797f3fd1ffa466cd8c39cb4b29d46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad86bdcc24e80b79d1bcdd8e13ef46f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5f08e5d8d6b4c94c2393f2b0ad35e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3646d1925c0b690769961dff1498438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027983ef8994d7d3479b260541bd84a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d88cd47fed91fb2ef6d72dbf67179440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9105482590f6db1c98e8a118d0e842441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc80f7bbfd8c75a1b215ae98a236566442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881bb4fd5332954908a7377d130778d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566abc8eb8666bd4c37ce43672dab058444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7d39686819a07c2a03480f1deeea7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c543e8af099a9f6d1df1a35837c51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f163958e480129242498e35883959447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9123617adecf01ae767fd34f58ad00a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd008f712743d373737ee6dca3a969449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540ae9c79c8ad42e7b217d907e3c7d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940455e39ef0fcc260dd660a0a51183451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66ed788bd632e77f43b0a4ca2b5f5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16bc9339296af326e7f4ff9bf217b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c649c45dab9452a6b7c07d64b7a9dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac679348ad2f3e6b7a89cd9cfe565cf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6575ae461db9928e6d20f0214a4a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90198c95874160d056ab43d17ad7391c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3b79e525f7796989ad51efe1477db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c25e4f7c27ebd8b7e1a05ad4b7e655459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131d0944d562956a65e5844d1b2508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb2fb580b3b8138584d6420feeaa26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bd404be9d6f22fd8a6a5f292658c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894e1d558081fc55ce9a857ee1b61da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b5fdba4b69006fc0c56ef24957e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4a6c8953a7344aa43caa8780c9aab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bd81ab9a39a6e20334d065d49c5aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecd870b88813bec9ed23985f3bcf82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243e24c9a6cad4716a2f7a67d0fa89b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bada74eef2cbc7c744b506512bd7adb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042a13db821cb49fff43a8f5b451c92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4a286f1f86c053ffab9619cf0deef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8b1eb8000f2b4d73f236ff163e01b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed0b311f6e89922c645c9ab830850a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3f4886ceb307428f7ed44f762f48e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63691fb44bf576a570eb704a67816fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1bb17fe1f9b1c2d4ce607806c634f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252be125a48fed8774de3ee3339853f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79452c76e5d6c5c48137ad0c7e04cacf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ae08a5dfb6ccb2b51a35120f98b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c53c8be8c8f6ede9e194bfa6010fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b2a752537da5bc19bb9bf6b9257fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388656258b4a63a49f985cd90ff82f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fcdbb635d7bfdf79e6e0933b04f76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2f4ddfcdb207ecd94835d0dd4ab83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf10d83634486cd17e45035016b80ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad5d75af0938de1cd1a674c51d853d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438118945c801e4561122e91819267f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f55a625f201c0cc9ea81f02d2cf05b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc6f6b838b408e479bfc7e72d02c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0b864f67b2f749f5a5cb53d82efaf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad6ac8f2b82d466e5e1931ee0ac07a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0445b73cd650656016a7ce6f021266492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bad9b6203f13883bcca20213bc3eae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72ef831b2f106c3661a65536c60fea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d182343361ac2ef54450e486a3dd4f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cd9452058a2ecbbb229e6f1742480496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aca830f378ae1082d86c5d8a44d382497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca60e918f517dc26232651988c5c429498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6cabf2915732daf859f5f7fe612a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aa5721607f6daae109758e5184a80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaaac5c17c5e8394ec9e4b94d4d4fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91988a0930d255880dbed5957e4129502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3fcbfac2b35cd88e879012a7219a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63e3061b5ece2aade4cdad581aaae5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff101ceca714f56234c167714246ccf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34379c1f61aa5c1e3318b39f61103206506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e59e8b63a4564e1be3aad0a720120e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62b4420eed51442acfdf3f980f8426508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a01f19f6d32d64dcbd6a5c448be6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7a647b67622d5b3d3a3758cfc3b2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f91337648c97e9e1e53822b7e9ef7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b48d69153c6deb79fc29ea69f4c425512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d235866631ea6cd7b6a8d51e2fef4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97254c2da4a517956b5a1dabad8e14c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3bd20de922fc8f5f79a4c3d900a9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26698fcf1dc2ad82e1ca0cef7ed5d760516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b01c56b33063da8489d08880d385ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74820b7a339a2b8459f35a0bc445b966518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41261f1422a41cdf618aeab72ffbbc8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e54f40c98b417eae073c28debd8985520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c3aa76877a1c6322fe64b9791d1d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152d263340e1334bc7d71f99b7efa03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04deec33ef5d9d2aa40f3115260a57f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f361d0c519616f2c8fb14dab121a5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d417aba574c7f94690aefa66801810d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcfc0a54bd44370e54ffbcdab5a6a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055f07e95c2d3d35d507fcb88faa361527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d3df5143647766d259fc38a01312528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10143b77f6803112a6b6187a03582a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6d647049f5a9c428be1b29f097d4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ecfe35e53f7cc34f06680d76509ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa4202c69bff7d7acc848bfb95389f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0f7f8be52a689a467d958ce32a487533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66500142e9fc34362a50da4a9e4da2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef4bdb6676d85336668097d49f5c98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af6d0ed36ab249ab0f5fb0f160fad5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1148f478dedb844d221a48d090adfa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0c90e751d7de4d700015542bd3642538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3c89053cda9ace9b10520a56970de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9f958179bdab10fb6dca58ea919b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41642f484e7ed252c31f6a9934252f61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe45f1ac6bbf3d553390c4c6dce755542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f32d4fba87683a8a39ade1e3be32fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c940b2a1c8315b26cc05fbfd7f134544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49556c5af35dc24c3bfdad6f762c45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa071fdcd76bb4313cb87a0c42afb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c16991104cb44398793de4728a218547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f98da1a7c60e1dd55a786cf9f2eefa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5122701a42772c74ce2b1d06d85e56b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2be26c3ffc02f5be2a049c103ec46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aaadf109cd68c7e5ee3795895cb14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b101e6fdfcb8da649e5e94a2bef47e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2fac73606faef137545761ea6ad12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63632b115ba0f7e568628cc44f46bb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39470e958275a4b721a76dae0637af3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010e5c56e06a74e5f7e4986724d7267556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86256cb279815c6ed0e31049a51c2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5af1ad5c5c593f8c4ac6cc3ffc310558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa187ba0facb8de55c7fe1084f624cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00d807cc11fc0bf4804b249b74a1e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bbb3b2a14e097ad8fa6f2351a4b33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d3e97d1f914f2d869d4ff69a99808562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d87a85e77141db633889c29d79eb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5ca226d223dc55160fa2ddcc1cc21564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b70874eaa3fdd6b4f38a789fd0aac4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aeeac24c6b2f052cd6dd610408fa7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65017131bd41da1a88991ac489b9bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19afb1bf39226e990fb98c9bfb48bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3bacd6b5bc8799ec3686f3c3c2f7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6303ff7c1f44faa4435b4eb33a36b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2db7e02d84e0b4d0e5b3b1881d87f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7d8faffa5e58a8643a4de14f7ddd9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0d8371a70de3d808d1fa34dc40bf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdabee2a6d2b8d26a0b115dec8c6b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baa85e0206abca07be8065c72f0adc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c68e2b9319c6cfe3a2c82605bc9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a119bc6aa32b298c1592494fda8895577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f7cdbe4d63aa9ba553f63901c405578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5281a4461ee83d79dd840986d301e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68fd2fbefb2a97ba22880f49e4984c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa274995cb776a42a51fa8e9f577e91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece61644e84fba271e5dbf880e9e8872582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711b6ba14064eb3fb64a9d3dd8970ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8b016cfe44c653a41b4bef94ad00f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04b55597de2bcc7e462e71aa53676e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d7a761de86820bcee8e12061b6fab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33318846e31d79f018fcb9004ea179aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73f4434c23b349bba1ab15f8d31c96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28262e72ea551c0e49f07176ac55cacf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275c5c46727cd9826c3f36d273b96ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ff539baf1af490c1d6f34ab9c4ea9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b7f1932ba28ac6e1015f6966a3be2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662431311966f3c82f19e113664b7c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a8d9380ef75c9c2ed91f5992ed61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56075dcafd13c65acf6daf3e4d5b4834595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c47829589355adf36869fc5f36b46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350384825cd9796d0b3e73d2e271a0e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aa1ccb6177eb08dee903b0683533a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206abcd7be24c43d8be0c00bd47d7da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b19f68695cd87f30372deb4e45b650600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3160e1d60cc551c31cd2d5bc80a6a22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32f2f3887bf662491e857bd5a413dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8227a2ebf74fcfd9cc9e37acc4e5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecab7e0a4e5825a1301e47cb4ce659604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00368861e336e63cbdecd4fbabf3af4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe31b9dc95ff6620c1b5b798d98759606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cfc0a0fa545ddca0965bae12f0ecf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fabc1593a8a4d0e421bb1d9d66ed4e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f6abb8c8bd072c2d58bb159853bb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ea23081257b986fbd9d623d32b5d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddf0e81643cc889b19f6d0574c1d14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54872e69f358babaa0774d34723661f8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084c259d4d18145cf94f6555609ca04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f14d7b90f2f13d35031fcb84fe30c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04873bdf7ed0598bee1a21c26e08ebea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7727c009507865e8aad21b40ee4565616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55805b39e095758a6aa14296c4bceb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab4088458bba410e63bc11ad2accf8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13cb459fbbb489631f78e39ed47224619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdacae4a0fad9b459f3c084dcb9f0b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0d6d3987576ee4e0fee192fe26f90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6827dfb0212e81f1013fdebd6104cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc69dc8e741e9cc761c8ffb70235ff0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35643dbf53d6965242f0029cbd311186624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f89d5aa2085ce03c149582c9a9add625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa496fb9f8d893f3210fa326c6c220626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45567ba42d24cfbf7da9c558b3074e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a1c1aa1a0523a965ff5b787e1b5bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff23eca9b29b38328ab88575cda5e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785d4ae63b50dd789b29f2a3332af5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1f2143ffce72146a4c16d52ccd510631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22d7214686e505d6e38f19f531817d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c93404b8a673a53c8e18b0bd367ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7191f70ee9293f18e92d88e7a440c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f476d718170313b143eeebce0d4f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08387cd4d14aac2f80ddb31f15a772636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91501e0b3101a45d5e8210b3ff5078637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107853b0938dfb1b9712ca8459355ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c240b52fa17f55c869f4c213d7f4a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365987bc1e6fe8e1db2448505b13ab9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d6b45c2df4e56c7e2eade0d4936fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9dd36026917c41d3c887a8ea69bc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0f328262323b5132cffdb804e946a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217f29827b8cfe6e9e53305742026a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7c7aa4b462045c9539c689c2522a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac14841c9a647a1ffaebbcacc330843646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92ff378554803acb4048a30745fe12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4632059cb27de534d363a62a871ad3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d3f53e0681d7fef93bcd704962ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054bd37aba9ce62a38fc40f837df6a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec08b7867e88fb4585a156896d76cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd608eb7ad30c045cf286e82600606e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49b340ffdd26936970ad3d2ed41951653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ced2eb39f75f9f571737fdcbdd193e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f960b27d8e2aa05769bca72e4b4356655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbf29f3dc02bbfffa56b7a934d8244656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd6cb60d48c3f76bb59fd2d5b52ed4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff240bc3f69c62a4a4c253e8e82d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569335f1738c79fa16e431ba715a976d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd1ad0723ddb451dab53680675b150660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bd20460e38321212e5d869378e715661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ada72a4a16e009cffe62adfcfd993662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45d9c5efc40701f3ad97930bfaec68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4b8b22d4e32cb736160226fd4c441664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14cb72dc1311763b1fd82c7561fc0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2df42a7e0ccfdad3f2d9a2f6620c29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a43c60d9b5883a07ca87a62ee696b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57770535adb0d7f534443ffce061096668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102619652a8a4aa7585dc2383a498d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd76fb1a8599848af55971eda9aac0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bc6f00d9d8a9e510b5f054a811455671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f92b30e74d07b3a088c9daeed1aa71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaf61dcc80f286e408f0eb40c4e93f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b0250d6e5a54780458e97b287535f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df7072ebfd92a98557bfad24bd5961675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef603ed2d1a8b3128e6a8fec4ccd55a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f418127979d1c9c253575a3e30982a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb53ffe859d46dfab4358ea779e14f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16fcba34223bbc331df91194db4de6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996913dd4e77a0a72538861fbb92294680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecc1e7f39602ea3965ed2f89b32b95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c394d789f42f5f26b0ff8f8957d76a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcfff62448ad9b7044d8de24b8dab3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874452f3a9877e4e227f627bfde28d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dcf1456822b98e39b924c013af7e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2d8af5dd0c2cfb657ab8dcdb46d5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43fd17af2bdcd150689e33542f45b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c35ee7494c99b2de79f9611e6d3753688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175d9f91279d988214243649387d5d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82f078e7f00cc2c9228d3d6423cbaa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fb6474162218cbba6fd8fac39c781691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02203255caa9060c8d3a26ced44f9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acae9b465029d176ae798b5c0b7f64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af09323173553090b8fee0057158d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5537e13141606ceab96a383729a8d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233dbfce295787b32e64cf3d7b41590696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca491a1c0e7c0048e7164463d142616697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd39ca60060140c8ccb140d796ae2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbb2f7a30393c07ab11fa5ecaf04a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615191f960efb574cb33c1585066d3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eb4b6392c73cd193f413fff5ae567701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c461b08eaadcdd72b306fcd0274298702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e24fe3510f2034fc23662cf32914e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa2429fddb19de9103e1a6e5ab64b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698547fd90aa59bb379e622b13b22b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d86690ae2cebd43edd437ccb552ec4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55382f55c25a0536bfd70266300120707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0a2e5c045fc49d381881861cbe8b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ecdec64a332437f4cbee52ca28e1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aa00e36386bcf853ecbab75491c22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffba907279b6d7ccc16cdaf7fc52f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046d1fa32a17fca8062a5ac32f91ec0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0da88f1b4884e6f8eafa5e5a82fa9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dbafce01dd1201a6a700e2b7033e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772597ffc90235828a8a349a5b44301715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3547f2b1f6e852614d206e07f88d37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d697e830e61c84a9ccf75b8a8d34c32717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152c00bc2a306b50e5661bcf2c245e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779862fdb80ed4a9650014be80d0b39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e42c47dfd918e70618c3e04030b26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eeddab1abaaaa0a8128228d9cbad3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587577bf426bc753b3759e494fde522722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7abc92f87edbdad33f5d052030ac4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d088c8cbbc63ede903084b95dcf7fd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2116961353db0af66f05c965c8f819725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5229978255f35eb2f46afc027842a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56641bd45f818171b86570071ad4ab3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1929b1a22259d3f323eaeb3963b0d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992213f6c0b060e9add4c3c7ac7f6c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe62bdab7d46ec5d7e703af8ce22787730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f07705bbdc468e1f2587d6b44be71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134bf262deed0e0c4907b3da13553c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433906a9fce53431a3a05e1a3c311ed0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b6326f9d9e5696542e2b1f780a050734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e0e0798fb99c7bd67163f438a45ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f46f36811f80fcd3d4f354322856d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e96112fd9c0d5f833d00218a99c81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4792dad6d4e74f85feb82db5b93e4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f321be4cea3abcea5c94fcf66a636a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709e08fcd5fa2550dd9b24b592d597b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035e38185515afbd7951aa20daa84dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf2ec8460dbd14843d46e7cb1cc57c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2c7d9af2f96313d9a420518f22fc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b912656d96cf91edc5579613066f09e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba025e188a310afde8d3a85df044bc6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a219cb2ca583c6e1b00f9cfaf0394ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af16dc01b82ac79dabcebb4be52f24e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a99e10dfc3677e26e8e3d71c018674748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c2ff5751d75fa62579a029d413f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0459a8bb361de41f4b8d77f8df762750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4a66894d6a59af0d7fe8f2698d1bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66de7dfaacbff6d75a3cc333096aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af691c35f115c3dfd9619b0e2abe89a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b849c7966a4fdf20e92f42d2f93f2e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed5f897fdcb9fd1469ab4576a2991755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05baf46ea2016945dbcb740367e84bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90855fe06b4b246413a9bbf3cf0c97ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7d659030b0d49592b2759ac049ada758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e21bb829f26fe8af720a9f5e2a312759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93381b8f5155ffdbf7696e47710bf91760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c3437f714bc90159fb075996ed6a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd378ead271750d991eed5d3495717f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a5da81519925c7023fccff3aeb896763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a2bea43b033db85c32c09f57f4824764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51048d45fba9631e7a349e990434d734765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d317d41487aa9a99f1a5b4e20e56b4a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f0505b61902b26a426254d5235385767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>