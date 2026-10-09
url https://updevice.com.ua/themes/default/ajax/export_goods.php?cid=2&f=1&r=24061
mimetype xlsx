--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ff25dd090632e32959c683f6636f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21248f189e2981a0688ee4531c624b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6fef10313304a33d6ae4489c4b8af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11bcaebcd510ad7eb4f880bc161f064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63e8ddb4e13db38b9d5bd67e12965f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2690ac147a024af4123b0792a45386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace45e933e209983431db09543b5a67c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0814ec1f60a46d21b37892914c166188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc78005df0e54ccefa6c448429125b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe5212d2f5fb25bfa51ebacf3caea710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4c2d6aa44b0c540db8f971ebc409911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee86426adc6d988a8959321317ff5ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516fb40d9891fd52224b2f94dff826213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84273587986b9cddef680a168ee88114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1515ed9e7b0077247aec8e26cebf21015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7f85eb0bc4e42c9e771346ec80e2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a667f085e6ad6870caaf587e255bbe217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beaff5902247aee82cd393dcd59ec118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173fc238ed532f4c48380ab909f450219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83284dc95f1701fb41952a208904f94c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bab026969bedf3205179b2145d80b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598bcd230b957224bb4988ee2c7481322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e7da3a34b128466c06c6913e032cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b827b631485cf75347d2b2be8254724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb598650930489588ac601e4f49cac925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc6a7cc46b91bec361e973d4bcc4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abd14db86609c1c3559a6df5d0c89f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aaf441e0e642ae7f298c25960dc1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35fca95e7da292a46bf371fdd1bb5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428a91c2eff75411939104d3e11013630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239398d58915419e1cbc6c966963721d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e66dbfc869bc12f9faaf336562015b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522c22215bb6eb639861a147b36ac8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f319f4a88ffe4a57d88f4155a0edaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c83d389dad3b0132e70dd9c1d2b3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc34c9456d78c1bac28ef3c7fb8ba936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31719f09ccc721f4df8ac2dba527e9c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e504d0927106ed715343ca589023b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eae9743a208fd4765193e4f846f4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847c05c188c20f9d7022cc5a3b1f2d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec12e28e9480546d6286658dd787feb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f68952fd343bc318b114bebc3e847742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256d081f74c127c22f693df22d24aa843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd342185994af10a1b8400c0eed7a07844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b86612f2a78b11c60a3a4dd64324345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2263ef19f423edbb2cda5367cc58b0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b15745f4cf978a44bcd5bbca6dfc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af4a97251626693a32ac3ecb1dd6b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552c17fabad7706d619c6bc5fd68c2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995ab62619259e07aa745383209d0cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e7745ab55eb6208cd97819f37a9f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02ada75e85db59da6ade1d038dc8e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8df509f6040a3a68ba70cff49bfb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f70a48158655113de6c96ca213036854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81f2154c4e480bfee188d359d71d5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19609a6683ffa711a3773c35374719656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd550a64f3a7e966adf14f8e4a25d3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f103bb3007da33c7181d6e6c12d29058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5abec64035b9427c1f42d2fda793859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90863433a5fc3ca58e8f40764905704260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257419984d5b033f1ae078ccb37dbf3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df46c42074bd7b6223bfd2a682f407962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb0c079f303ac7bbc8d8b4972eeb0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a5e592fcbc686c7f858481e16882c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00269af497f73b3b4e8c11db8f816865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b033ce879606fec384997b8261e9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de9dbc483110de08d13373931b69067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4519980c5d848e4e6bb272e689165568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fce7fcbce91859234a528f32f3e8a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd36c9d30b2de3f105f1b8ba882fc1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23fd0fc2038b8e1210e89e92fceab971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc0da0fed79923855d9796a76f7ca972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a1791db2a63a71b0c919a59ab1f3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd6b670da1eeabba3c85e8f2b62b3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dde5ff103f3c8a928d0d17db4166675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8814bf3c9a6226b2769e83cd45dfcf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755ac28414d642bb056e038f3cd3cc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66789f39ba1d33d046663d652fbd2e5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a60332d01e6472519359954509aec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8670f52c989ea337ad9e7f760ae8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78e887514b6afcd3c0ca60e7adcaeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a0a8218bc0d48921766e1569ba1f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2710d213bcb8a8b11aa82e03e23d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f914486673b4779838b6cea622d49484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9de16d2ed4bd21484fab5b79f123785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca1e432f8e1fb56a8fca636be78d3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cf1f342fa1a31e2d5865adcccbbec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc075f01c4c58fca4795102b10489ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffbb9c04d8d8dcc8e7315bd66984c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f5ebaf2ea556832f67fe5731d320b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f44585716e0d5a1908960f614a010c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1242cfeb29fdb6ce4e02f2c1f819ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8065caab3022b3c99f78bd768d3e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cebc1305dfca2326f2ff5179c8740994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95856bd380b3c1aa358d640d47162995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac4b85e1db3226cd34980508f3785696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1493b44fae269187697911ed533f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dff7842de57a434a735fced8ec35898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c497fb3fc706ca12afe89460dc78499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49b57357462deab38215bd4f73ff5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b65374f86ba94abc78b604c7f33994101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002679b0d4e4c2cd120a0a7d35b1f7a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95bfd515ed46e7a4b4706dff33cd0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e670482a501d9f9ad666591cac6dbf1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b25a0661df8298beb422b7458f0cc6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1f4ef736f9f0400f06b00a128ab8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d498f05b07c1d5de125a95dce9689c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee669206c4fe929fec3edf79a54b508108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda38c9c83cee3baefefc37d1301ff57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ab4f915cca8e0adf399ebe7ec5b46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138d59d6b655f09c7d5dea88fe6fd2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771e0efc9b54b0364254fdef713d9be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d29d9fbdb15fbf2c8364c22b04b04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8cfb09f75c4350bf2923fa328944a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679a56408c2e144814b9770d2fc8c83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e6a2490223d111be0fd0ae955c648116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b77618558003af84cf8b7a32efc9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e0e4b8477c4f7fee78f16b7faebfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4145e32174d1865d54f5b316bbe5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369324c08b29e8f226b329a953f852d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25ac4af5af6c8fe74038f2c0df03e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec11aa0704cc8e917d3dc5b663e31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0732bfd3e63640337e3193e1eeef5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad494efff8af4003df8ce830df62e2d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39275bbaaf12c05d8bc4f3aa00f274a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bfc7420e7805e9ad40e0e6829e694126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c195a59a05b00e64a0bd52ff2dc4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6408a2fb50a0f5edff8fae9d968664128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eec6a3140a0af53a3088887d248bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6204b4a08c9b7b90eb7d594cef53a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e3643e32362cc04f77380b4896e7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb379a98bd73e090c5a66bbd951236132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a0cdeb51c14c500c2e1cd203a47ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e477f5af19bd4d01228d31091d40b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c4c86be30b3c44e227069502163f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cc23d4e371c603e58a1201b6d34c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5442afab17c551b5987ebb205b462137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6b3900524b58f383973574da665d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73991f55a6344735ce4db092e45b077a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a97f6d5c94708e643efba68ce4258a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b281b66abda25f85ebaabd6d26992141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484685793004fb0e2d3a2edc19c460a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928fb354d2b470b8778623777f2388c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974885178662052cf2b675b44002946c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85ab38328bb08becfc604a48ae77e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc90b395cfebedeca67e9bc9773f6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43ae235a9116d54f2d17b070fbe175147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e64ccc42dfff59bc1b02bb5d7e10c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29b27177f5bbd8fe9b6f8425f0ec56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d3a18ceb5dee5bea7586fcc87c8b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0be85ba95b82fe2618f525a634536151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427ae409a342906c608c017ec7325ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50209761b96e0f696e35d20d408831dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb64f0ac7e447e8f66a11dc2d87c94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac359cfbc9139ceedc6692bdcdd128155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a8016c4f37194effaeecf879dd76b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eacaba39cf64dc83ab42edf02ee423157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d98e70f67e64082c272c638180279158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94fb8571ad046388d8431c2a5f7a29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58a32cb3d39542263905d3e34f144f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ac14afecae351143937319eb9726161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6972bfe4d8080172f9f57068a2ec50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd21332617c9c567600e3a43e8856fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72bac92d7f5429f60e62b3c40880cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d91f8aa69911219d49f2b7e630a795165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16de3a5a85c4ec97e78c3ca457726a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146379795281fd20287a93161936f482167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ede39136a12fd47ff0bcdfafa449a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deddd9578bddea55197fb13dde3c3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060893f7a1a7d7aa6af88d2c4d16b6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770638271bf60e03f48276d51c4b236e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292a296c8e0b5e1310d7b77bf6d2863172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816bf68dc8e50d1262a2ab266a737d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca294e7a8bd86f7cabe0199e76f6fdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e807509bbf97ad7c49646cc620fcb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabc4cdfd8046cad70a70f76911efaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7f2112d5d0a0bdc4b704cf991ce33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b7692ded638c39769d79bba51afba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e1f9c3ecb9a24a801f1894b674f34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be66d1a27372a5511a97ea165974a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8019d823853f43d3b1caf09dbb05c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f02e2abaa5bc067c191678aae74a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb71bb0cd8482801fddda5f9c01d7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0b3c6fb780c3d252fb575a49e48e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ea0331ea236c7113a02a60c24320f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266ffc4f5123a9191dec7556d2bdca8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178fb7db5cb6a9360249ced7a086e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba0456ce18283df894fbd0d6d6ae5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061de8eafb92376e4837d9da77eb4d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51294db4d90e8dce969e95e89c61a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179c4a4ab4701a333c44fa024b90cfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71922fb3e21e49a60dc88375c3235367192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff1e542b1ed76771ce8ca62b811cf3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e49f17fd22ee988c7a55db0e23215194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62575aacf02036a9cc5f7f91acef525f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787ed88d3e08eaed498041868b7aaff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ba7c4b27323195ffcf0e999908d0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d28ad029f7d149ea2038e22a19cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0e29ff2dc1e7cbbd6aee7e2e69cf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b323e7d0b80e6e0ad4c7d68789f29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7d15d182420fd77d1b803d66770a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee4fe28837dcd6a7bb854a9090375202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4d5dcf0972b10113db2b77651e6e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aac82d4f03221a3dd569bd9bae8231204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a1f335295d32218fae01606380241205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f32ffbe5e6bb8fddc8a8faf0ebf90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be5b246917b78b5ef741a63fd7990e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab507fb766ca0f9596ea03115157d4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264c1590c7548854c3910337ac5237209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aefbad58609140a3d9fdb81ed63d1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbd590a31c77d4db2c1235d3892307211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c518373dec5448108cb5d08697bf02f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3e823b028a7178ca0a41e21ceadfe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4793316f0e16c48105c9a55943f905214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc241a3e6bd5ee80f97029ea8e47918215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965bce439be5cd061d78134b569d275216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03784d466ccb48983929f583269fc603217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d24cb4be0930c1d4a2000f188b7a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f78e29dae9b238039e340a9af0c0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccc0b0e5410ab2a4660b653bac4234220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4097336d44bba689bd2134751ba0211221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30862e32444ef2501f88cbf5133e699b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cabfd9d1171563bfd8a2c8c6b05462223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51e4ad536b23d467c21643915d102d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8447ac3795bd5102206e47762fc65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10184cb0f6ce66807a39b777e534762226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb211e11754d41a4eeb05cb799936b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef688a20a45ef49564bd47a2db83f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da878922c3e9f9b74337aa35fd72adf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bb3507ff1d4f8c6e9d8b535ca8b93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16e2bdf6a6786b95cf5b32875b5c53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebfea9fa4e3db732371fb23dfbe440232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cfcdb1d4056077cc54aecf9b231a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbce56b90d07d5e5a00bccd3e157285234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b851c7423a4881e977d03dbc103e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff832cc99343e609818bc17812c2326236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb0ffffea9803f8236a94620fd4a0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c025831f7a8b13b364a64a6b9a8ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d9c551d8cbc5af0d54dd3a26730ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d476070456a13d87191bc2db43d3ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c25a84e7e4f0d25be2b9dd8118e97241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d51c5ccda0b864cb2aa5355320e311242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a8a58a8c587c478d4642b3c856c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a3c4a602e809e9708a6f73ae57f1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effc66dafa7464762f303c1b4df4328245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb212d799c29471df8c0fca0eba659c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef68be9116faf8355e5f17e7235cf44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1378ce4faf5338d5732e37d538f003248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee0f76bf7c6924a747719379bfaf54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fbd9e01bcb6f4825ddc30efb09c18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef95fcf45560eaba7dbc877b2dcb80f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071738f44533d4b70cbabd8fe432903252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69785a599402b9fac4a16f7cde700e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73230b430763512c2620d61274009d70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be558e6b68dd3b4b8d607bf82cd2d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d472b61af92e986b854d5bff5d2016256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcbe037eaabb492a7ee223c35e527b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaa960123e95a4a3012e9992edeeda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89be05b5c4ab6bf645622c24b2a5c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352283baae1bc5733b862e45a389a03b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92115fd1e8f63f205eee33f1d7478261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73a0e1a4039212376b3ff8a1c3f71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7163358a0ae5a61cada5291876b0b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69922637e7cd4d6a1f0b06697cd3e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee61a57451cc1c69d2981e328a3fc3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63239ed10ddc61b5de79914fdb384959266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d0268b826628543dd78216839bece267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb1ca7b030a675006ab88869c215f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dedb2860292913a5efe12330a3e481269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987f8d677c0e2fe06c53a5b8503d58b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76a47242acb609526f58183fe28d5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7854c5fcfb3ed88673a87ef7e3fc48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e19caff299eb0d1d549bd994282280273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75dc5b0074367982efcdf6d68492dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4513b1c30a54d34f7674811fcb41d72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400afe57d9967a27a25af4128385dab7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb33f7c323e6c91136eedc7b2dd310277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ae5e1fa25a8f9d19adfdb969d895b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a73d050e813ace10ff668ef2f51b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2a25c9c5fc6dad4d17a3c1581a3cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282410b5f7aaa8aef0bf54df39198d39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c92d26b0971a164d1d82479e3d50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79006998f17427430370afea652e1f86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b759aba26fec1fc018523b2edda587284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a89705f6d0ee895ea34c6f1c233cbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79d900e3c03a866f5c7093167d6240286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab6b1418f59d153e8700d3cd543d92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8b08b84417a44a0ce6467ee4299a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85532955b7bdce460ac2904bcda0d75e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cd0a19114b3092d8668c65b95792f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20503c3aed81646ed1c2bbf11698e8fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1822d92ba173156446909d74b1fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df1b8a332c5718996e2624f8041058293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e582264a72767e2cc02ea1be24a6fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed7ce0648575490837132118f437f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8aded62cb7c6aa054052a218f1e8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072ce0d69ad9709f8bb4a879d3cee03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c1422c2436d69bfa3b66084d9fb59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0d1547b61eeb8948a47010aaba79a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b77c0432f762e7c83989d8006ae0e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742fd9a5615adb40071a6956fa405f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8dea4f9184145bdc021769d083dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee41a4ee498057826e68c26a375d11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a4f27ca07b3069fa11314b12f4aba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10e3e7b2a724ea54145efc605d836b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004805243c8342c9fd191490bbbe868a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb0fc28e3c8a290acaf3e8a4034c14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9d01795ffdb9dee464d12114f1659308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a94460d93019a1d66ba0f5abbaa56309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ee43ecf386a5743c1a07ca56f46dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ad0dd7fa7fcb688f190b57b3657b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025e9aa2ecfc91b520e912f6f3cbb05312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a27f7ced0751d0c3a4efe62205332313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004ab8eced9fd4d8b8ff622ce2a58b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06894bc4ce552d1b19c27b9f0d0508a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fd545f9170545a8480c373697c627316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee1777b578270b4276b4f90eec20f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682618d1a03de485a5b68bb9462fc7c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c5c3b0e80fbde060855058367c598319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d14ac9d6b48cf6e0dbcdec645b978320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98695e466081dba30cdec3874d6ad85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543df9e58f123d0b956f64bb61cd677322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8c98f62970b596b46f8b202c75364323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f3aad53694d51a8c31c46cde598c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f306faebb3818a8947924287323bf5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6b564d46a1dac28fe7ce7c46e5ab0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478df2ba56c2299615c8852d1f8faeb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20025bcd84b2c905305d0f087beaaeff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdd3532d9cf327d93472a8d70a63fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e813e426868b302b93029926898be10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23037f05529fb4e22cd5cde21747e891331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07c5ef79662f0606458a3661e168d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea71e9c4ce27d4e904aa9255c2f748333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc929ad8f1450fac39db1aee4b85dc7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a8a7bc033ad9679463d6b637a13c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133a23bc649e57cfb8a127023d695ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e7b6ddf00ed1773056a7b65d05427337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e761e7e1ff5299ea71cada6129384338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659366c3f378224d4bc33c7ee6b230bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a151fb72aaa8f7e2cd88d06d3a0704340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9e426e210cfdf80dfb279b457a172341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25797939ac20100e86a0436c6f7a1988342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b167bbd084db639a111a4bc26df2129343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedfbebab4d2195591ac53e750f42be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7bf54dc50f00fd27eeee769b7dc0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69c2d234d072875f339523a6e1ee5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade5f37cd0816aaac726bdc35d50210347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edf5eee369a08c62c98aa33489fd10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e44c1b89073b692e2d18a22028ff69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927933e71979c879715bc7b137e40d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef618ee2b3716eb19c97d0efa041c58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ddfa2128863914f7d1317bead1202352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af70d27075bcf89e94ea459a351510a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047571926f9132aa12ff636757ef0b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23a4b2ab1658204d24b688afa5af57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb60b1fa6efeb1ddb7d44efe55b858356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5c844b3702f10b7423fa419ebcc93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ad5dcb06d6ede3b2b0d29d795a2ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a9deefa7983992bc731f2b44061ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709d7466057eab4fb57a8a29ee3ab53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2dfef217ba13416db40d72ad4bad0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cda749139370e5f91646d71ccdf358362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e422b90c94aea01aa7189088fc8670363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf79244e916f71d1d4b7c4fd0e49c84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ca8a5f9123b5f9a35310509592b41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9b8dbf3bd7ce6d71b372f05421555366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81184e4119028343e849bf23f228a33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc0327869f206650a38466685fd646368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ae0263149a53f5d4691e5459045d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e3d50c22b4637e57591f0e1118939370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7871b51b13ac0c0e8762bc05b7365e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce99ca14fbd4a38ae7e8f3f340567c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30268c0b8896a9b2ba8b86ff2c7543373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea3984d73dd7e58cc8df4c542ca2d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd1229c5f1450609ef473d71fa1203375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b734f2ca6133ab40f2a4bea0efc64e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea25a55015433520c1a3fbac5d56734377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa97a6744213ed854b16c0f2d00c35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961999a168675339704455f8e260600379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a38c574746dc348776ee52d58f32cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce026502ceea1c182a811dec2c28e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdb292deaa34964e9cb15a97b23995382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a082961a63fc0138ef7cd00ca1228ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c084e2989ecbfcab3cf5327ed2b9d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c4c62fa12b97dcd31d5369b783ed0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8301be3d1a4d3ec20d2644bd4cb7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a5068d6475a4f8a331915ee14c864387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e2c1f816fa4267394e1c1fa5d169b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4880307ac65f0f2de4885fddfbfc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c8fd5d798f4bbceedb521de54d2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2559cbba47b5d066dffb37191414263391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f58cf1045f9c629cd9477f4f09de6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765c7550d80142312b73c6898f1ded2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21948b50fb214e0c4249fa9ca57ce88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a5fd2650f9a9fafafcf1e3bb74de4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7ec5135ca3075f9f642a85f8cecc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c4bb7545fb466178e09a2c850b89c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79bb1d6eb319074f326fc36ad22aeb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaaf376390e2b74d09bfec8c7d2906399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1d89a0b387fc50db40a92d7e1eb57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6b9b9ad3afe22e65cfa31a9bede4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c30ad5219c58de41a904f554f0e54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc814c9dddf05bd590010ce171eb45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0dec76fcc9854023a5ff61f344bbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828af36748e5a8935d77972435b232c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a69ef0b1da5a58c969d14b9148178406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2034fec3dfe466dfcc6c4b0cfea50a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bccfa0c047d597b348235f616a63e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2809e04c1049df2a773092d5c0acf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648de9cba52da45c3bbd3aa33075b1d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbb101ad2124999ad9dfe211c0a786411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdb2517914df0f8b946ec9932ca2b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c5bdbe94342d615f55a47b2b42b59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb795aacc4cfce7fc3edf474dc7a979c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85ee4668a063311cce30810edadc4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c27e323387a35a7e99865f84ec0864416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c2a6fe9f7e1ebb5fc8e36f4114be8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f154e839ff3ccf72859fd6e463bce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f480020e96c67c7a310719859cf382419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352472e1d4a0530c77236f9b3e22568420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdad7809e35793a3baf23e8bc5e50e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0684be877522ee44a2a950264abab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ed9d5601217787bab9a2e83f74595423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ca893071a32c5c4678a6b489732ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa446009033c5ba1be486cc5eee81d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340b94166407fe6d44ab2691a530f7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93c2d8980b97e7b9664d5f52c1e627427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1f27615c9b1cea1daca3924dcc74d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78c8114d000e30471bd18078aa6ae8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f275340535b33c9bda54ae2aaede937430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c4607c47106bc4fd3f96fd356ddaf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3deedacafb1a972fe743f4118ed302432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794214823d6b86c31ab796a51506469433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835ab78e3b3508f60e8b6df78da3626434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6c22b60e40b7ab70fbd5a97282b08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c3fc7c8230c73769dcd57e1ee5783436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606b18ea60a36f28cf03995bd6469f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eed70803cf2be9c4c7928b71936f62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a22d1631e5d85837b1dde8914438a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d1ed76913fb3f88588333e303c2ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b1ec11fdd28e8cf1042e4b9fc3ca6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01236dcd1d60644d688c46d546e4a7a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c607735be041bf6e15e66b132ea5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d023015138572d25774c6fa00099d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090030c86562077b83d5968bfa90d87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad816e24d3247edd7c809030a2061f90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4df5b31e8b90041579abb2d891d60b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9782f1fcc06a1c1da7b6c18258d7ff7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e06bc4863b044057324ea8c964b1bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdfa5fa0a8b753185dcec075cc45d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb39859619f08b07bebff1c9d4e8008451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f22c454edd6e71e17fb45d9a5a908e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f14ac04b746fa2b9571ea12382eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238de506bd1564866f1aa1177e39decb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94684ec22ad3ccb31340aa472393ae7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612a32e0e5a6f2f95c7fdffc3396278456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347eb9c5bd8acbe4424e316f45d6092f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9cf56f383a2df75cdeb0602fb8fe9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f184561ef3b795b10c0377df85927ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acc2026ab89272813ce5e80165b026460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c82fe5fa28fc8901279913ff6b422461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a74e5fc278f4acfa6c58ddb3a806d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144d9e0e72666646ae0daee74c9be98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab5b2993591d0f020048c9986e19d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6737666f89b7d2b1bf2f94e76929e5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746e4a8fe9207c5912b6964c97f4a5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23302039308b30134ba31b5cc7162216467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665839918d850cf5b43f1f4df34a81d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de768581ec8b0a8862ded214769754a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa4a7f26bc80d3b657420706d5aa4c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80853385af6dd2829ff2f5b4274768a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f122e9438194744c69d67092fab1dc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a5a0daeb3cad2f280c7729533b3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d38453e7227cc08bc2a33f00e9669474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7623c2329fc52b2c3d02b867fa42a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffddb2d62291822e2c03db33121d7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ad8e059acd1ee38754d81e51fa92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262ed760c546c7a7f7e440caa6ec593478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86325ba4365ef84f02df97ce3c851995479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36149e85901cd65d6d24d34ab66e2b67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ab878afd78b2430621767536c4954481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6f21aa3d17a8bf0871461698ccddd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f798303a824d1acfd0ea77e28bce2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948a832d97bb3f2aa33105966fa034f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8383ead1b672dc5ef48f2bd399a676485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb252ef3aa97c4d65687a728fb2d8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7c13cd7dc2f060ca7e78a02b821b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d749122c8a6cea87a95f586dc9fe51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c2f7f86ac063a9b418614664ebefd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29b900d1ca422f1ea98f8fc3c38c6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475d1ef7d0ad2bd579d567a9d2bc40a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f238c69c479638e30029fcd2da8329492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2b18ccd156ff44882b19b55e12ca6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed86d72b2837fffff1dffbc23ea1d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177c665fb72a351c61fc9c49be4c504495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526853f89c6897ea399519a88d7494bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c735cb767d3bb2ce7b0c73408365bb2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333d1513f763b7b47c8dc21f2eea954498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84c93e8e825722fd3b69956a571d87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01241d3544771b15eb525ec2164f4d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a445266e730e8842774e0c29c1c9dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b98033235def48516e4954c465038502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef7f1c8113f6b2caf7507b764fe3b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415321e31e30125a5b2ad683f58e4e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69c4f7d658d495156fa910927878a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebbb811e97ffef6b4665146a4619f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a702c1e6324f62b7f53d8d864dfaf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8688d93af4aa37d42715063831aafbf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a112d5fbbfad47e299e3caea180472b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bedd5e6ca9f4f856eb64f9b75b65db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda73e0325915a3b9060dd1007bbf939511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525108d64345e67ae5b3a24d1405fd0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0038ded150d468dbd6dad9a26d159513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca988968f53fefd065b76c7327db08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc59e61e8c1b627ab4f297b988b99a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb6f15c8018e7da8c42606570d0258516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780f66eac1f941304d237b76f8c2a16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a49e56b9aa7b2e2200d074fa76ea85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21caf4b960f9c3768566982116f5bbd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380ee240c65ea265b26719079fa6892520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41d7aa6b64ca9666846659ba421faa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305455602ede2988abe02f335033ff2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bb7f31455f8d4aadb43d35944431a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd56c7ca76148adb3b3baa29bccd33f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d0c0f2926abf2cfd1c596493d2d54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fa50b3859003d1ff492a005fa79a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020291bc76606d499f41787a1385ca41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8058964eb8fad6ba1d5b851453d1c23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447bdc90e000881d164b888178fa909529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07a103ca6ba276173fc024874bdc45530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e9333205334a0c3944bb45cba2547531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc36e512838f63eea3d50b5544cbb30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c713466c6683d4cf963a5c9d28ae80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d3833108f717b8b3f63ffb8f4386534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8816a4461daaf8589ad90f02e6dd27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fbd78de19797ee397d3232637ec9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3e7a711bc5efec93d933e249cfeb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688cc0ac29b150679434b13eda278f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09316ece04bc6bc7456fa2873d8a73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9fa46e3434c59aff1613b2f75e5db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1709df8674e11ca206c7c0e0cd9a1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef0873172fe49b39cbfbebcf33329d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dd5d936ff8c516a595ad9b15accfd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a46bdba4a81f40b13bc513598e6bb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88422bdf1db91f10fac339b0370560a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a811f7a181f2317167fbb05cc0971546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858520f91b3473eb88beb9174276b16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4f66345a0e193374469b9548e545c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6918cf3da1701b6c126f1388b5dcf6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4930aa545a7aa37d73c6a56e369234550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd0a3d1cd30b4f162448f2692156f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ae1d0a3daed5cfc6652c059b8284552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dc90d75dfad1a5cc2b242c2257e18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a08bedaa8ea09b84241f251ed75d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc859a7ff929195cb780ebffa928b82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717de716f5b64af4b4dfe4a19ebcce3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e0820b6eb19fbcc75bb0bafe6c7a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3495db54608f3f2631882562b6696558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336314b3ac8ff87212676497d24f924559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28131a783694072e9ddba0201c46b833560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9dc5f566f29e249dee2d09be56776561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20257280e2915f60edb4807cdcaeb98b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af92edbd9b3b62bde9ea95d6c0a421b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf76f78c9dbddf253cbcb19e68b859564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d239041d5da336d678095f1fa4a15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c34a9d56c911b0d734e75ddfd78dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab42c6f98d86783dc8ed1ae62773864567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20008ce86a2d63d85a49e864aa359492568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b7310def3f11574e982888727cc02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7957a31db26895a781978c50e075fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142794ffe52f849f3d641543a075837c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f25146c8f350922c2ad2b0991b354e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b50986a965d28f3fd4d6e8853e6dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb886e5e4f33bc8f37da857e5eae0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e8bb9c38522736498cfefb3014634575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c3f3d6cbac83d14a2d9ca7e86ee9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c9424df24af3ca9d96bcb9820baff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3240d9c35a2e2fccaf5c16d049875578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4f2e3f7f873440bf78a448427dbaa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b553e761a48f160e46462f84e247a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518d78f6ca673f6571363f3bc2048f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44935a55bbdc7cce1c612fd35af076582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb9f1ad75cf5182fc5ac8852c8439f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669de47ea7672028e9943f8c7ffc6e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643d7ff033ddd399b92ca14416452d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7b088cbf9214b8644dd1b2ba5222c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e533d15681d88abb480fbf1613630d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23efb915f091ee6990a58387ce41b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f22658dacded1bea13c9e565250a33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341cf773d43324517cba18d1242f03a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccdbcd820fb03109d013c30a95ef04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e5cd7933ef0aae1117288ae2d8581592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835a97517630fd344ee05ccb57bd8d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443da725fef17de18fdcb1bc893ac01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de159fae01514f57d82162992c021595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d187fd781d6a95d7cb3d25fb78ecb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b093f9659989d24b0dbd939e616cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0c2208be32b32a33b020892787758598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe715c296c04e43596823f1f4cb6298599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ef51c35beb21cd9ccecfc3bd36ba4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5cc44493794ac666ae19509c8c07c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867cfbbb59fc972d6e66634f34b062e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bbb46241f6c9313aa45d1db4fd2aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fa158888c4089de1e4ae57809ec0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64271a184cbed0d8777a48f15a47ad43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14676412e2390193f0cb7935a2c570e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3046c6aa195d0279a518ec6aed05a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f555aa1be660c98298bbd5025e6e39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c8caf8b2982ca9c4510711a9dbdc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3347183fb1c4fb738491836e3b931b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19806910578e9dca1c15405462741ae9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384dc2d003c0daa0d78cfc7d0aa0ef6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf9702099b9e711411095e9d760037613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3155e55b8b118d6366afdb495552c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e63f880e9c8af49047886e99d0ddf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbb47db3c7376ff8baf9004e862a34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1873cb468e82e0362bec6159beeb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f389e86e8b9ccc4621c5634cddaa10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70920e01e18eef9ac454ff84e77aa2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba9a7d91bdb5a676244d93b213e350620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912af30487f1bbce0b34ab319d35cfbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782692eb1ec3158cbdff16f89c6ba83e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb5cf5d07b42739a260cdb69ca0c64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf58741c3e30a85757567be752ab78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afe17615d78d6f67e8dd0a865fd1dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc96dd534576f5b81d025051f87543626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bcf55ca359101818898dc20f0715d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df86b6d4f9d44a76526ca6ebdb4bee1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f7c85c492b6448ca072da32e9f765629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473477ffd4e8303ec9293aa44afa8a22630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1a1d0c0f8e6e8aa0cf36b25501e16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675dd958013e79349467b4328367a1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182d5cf4564275a2cf30616c7aaabeb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3646320205891da0a866355586f17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5f9061becdcf00c809ad51cb64448635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64d14fdaf62defbf3078fadf6948b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49f2288607f0457952492b91cffc5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753ada92edd16898582b1df08138eaf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329885d3c5b858f2880ac78def2dcaf7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d7575b62de5683097778761b6512b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6c66b1e8e1286ab15ee39b8a678f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55287fe3d561a01d5aadcb5e82b73fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80b550a0dea8b9f407cbed9d8623c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb8e25e1c09fde5fe0d13446dd3848644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32985952de8a3777ed6ce9cb28517b8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b411760a45fbc184b68e1fb6ca5e6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f1a2d1010c3b0cde311972d9ed62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d721af3a22e90cfa58ddb0aa579fbb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76d3e1d8d7b0625ff5d7d9fb87e17d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fe379fb6622bb5c8c267cf920d48c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef31489c393a558dbffbfd0aa1905d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbbda77a63eab724dd9f0e329609ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01955a68c6ec4a3ad9c92852ba7ae8ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586992eaf81de28a47c893c7b6702c94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0a23f0160e2d0c1ab399d2d07811a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d954b077124b8eec9991c771a8067656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258297356debceaf57fcbb4c220cc66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335255d25405e809bd4524b6b56c4c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0a40af6e55f5a430e8e81934a99d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab86530a86fa7a4cbbc0d5791e98be2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d69350fc06171a7daa2e244c188f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c0b84034554933ec78dcb85cefdf0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0fa2a50bf9e0491f6190fa147104f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253e62e232930387298bd6df6956131664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529ebd5ed986b8ce3555c99cbc760ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7d7151983e16fbd04522dcfdb2670666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9644d89acfa9a6df661e4aab2b257667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eea8f185e56e766b31a1ba76eae554668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce0ac84ba7704dc96fad3baef8dd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3f318b37b37e328b284536c52ddb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31812ef7408a90ee07e7e431b5d0030d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5930f4f6273de47de2c56dcb38c2e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2f484861250eeac33343a0f6678fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4d940581276c9bf1dfb8caea1270c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132cd1e5e16419ad5e93d53f52ee6eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac459ff14b352b488b0265b42f62d50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239f775098b56e924d71d1886960568677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37e11eab1cdb9fd12fe6297d7b43a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0b0a62f4fffc2af1074ef0b414990679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233e4b7bfb79263b4f66376a28ab520680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10ebdefb01a6e5cb3ef09fc4278b09681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba8a2da9616ac6e9832312ce8884c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bddc531a44e4050b6ca3ebf13fb5a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548b1956f1b796e5a6a8490fe1e1ed1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e92160fcba511d3a63ae29bb0946cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d01a834f25796a4269827c62710d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda448d9f8dfc77530862815de75a32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c38b36096ac35c479347e8115359ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325aa36bd90589b46ab2c520b933eca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46c3b029abbb1b2098b6ef49b27765690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e9688648b184ee75544176b9f1783691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1640315bdd16ce68029c8ddab65b3b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1e142a178313f8b5b410181649e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e67af15ec8f40f54d5ce81df7d23bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a958b7ef9f2265ee008714a6c5f175695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f979d518a795a187d41cef85cbc5ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c8ccb48c298a7d84299daf8218090697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd1a90063a0cbb4e42df52c425f9ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0b177d8e77d43765f9ec35939e6bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1de80944c1aa61cf94e131be8e4ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e78ee3bf84a2c970f93982833ce66b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73c61b65d09d103de748c6c9c82684702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9ce760b31703a8a0ca54d0c4ae3e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827652224cd17ec6f01e3b5d44b8364704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2be90f2cb1cfa08eb3ff28f00c9338705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9f6a3546db600f4a7fe3e3ff69cc4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000fc6f5a7a0e447549d1d12b213656707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be8da44a52a327f63eebb35aedf0dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead839eacd97b877f14685f188594b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3a9840ad71f06e6a3976b924e90b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6c5c7c137fe6c16a84c30bc51046a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612fbe3e4fa9a57b4d1d09620fea823712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9410fa80a5295671ee27c924275f7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89df0d84f5c36498349333c0b9f01b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f4c226cd9dba6f59ba1eb86f0faf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4f52af3a54e512693e30e68b8c5e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48d7bcfcf5b0058f0364baf8cbb3a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6a2938f260a828de23af524c15e39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314fd274f2e588b33f1710ba2ad88c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ae4b6b0dfa47e9d4ce6a77fc11fcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e4079f51bb3ae23cb34cad9b8d3c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2767b66607d5f40b890dce80aebf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c5b95f6d3a3fd6a7ab7b58e63a0c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bd0f4940d9a2fb108e2af109491f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e71747170f68811a8b0d837447add4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa85b701056f144e72d915aa1da21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752f8bb267247a8e7892ca5523f6da8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad574de577f0b542329e516f5cac64e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c14082a0356a27ea13d20e1a3b0b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b54477139330a1b555c17a6651ce4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bdcfc98290a4cdb95f20933c5e4ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7664827d69c49944f13a3509f86be0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401e72b88425bbfd3d0cfc22946903a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8046bbae724309f882e2a7761ccf5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7644ee92981f96ba07a72ef9dfef42735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1df545ae7cd7b73763f042c22db946736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212b98d761b8bb1d13410bf9edaa10c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ebfc54b488f43c4f25e6a7579cfa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5d3ee49b14bfae54ba4c358e22ebb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98157df1ab4f942c1cf42c3dd33773740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcaa7bfc3999a5478fa9169bb7c231741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff28587ae4ee0bf563ffca416b4bce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d53cd3ba8503c17ea91a0c910da83743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eaf5a9be8db90e04b49b33b9eb380744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df07d9770124fc54cc01d5a45d2da6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b803981bc32b18af1852d6dca5787746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70bf43091763147aef30b33aa670c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9675ed7fa93d0e4f8364f6b3c3af37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7e5c6f17d53a9082837c682651075749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437c8cf9a308723c698087bbf349a79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515565df09d0c905d6eb0cacbc26f35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e1c368fbd3e7bb36203e8017c0d54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caee97d801fc03265bce44ab71b4208753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fb1c6f72946187e95ace5a1221718754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451eaa92dd4f7d79abcba5da971ccee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98e320adfccb4166dfe80d4a5fa8be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082dbd9b02ed3ad64302dc7ee2dde3a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be312c028a7e0cf68e9df28156b306e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de2aa907ed077b3cea6119e961eab9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bba3d9a3f87e11f6b5e043bfc1b33760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda67ed1622ed73c2bafb400e39bd7a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2f27292573caa70691187a27f49d8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42c2537e1f47fe7488cd50d036a39a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05de4c26c28b7a6afb83d1fc00a8a0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc771c1f180d0e7a5464253dbe47021765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711d9f95626ba9dd6c55f92cb6864aa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499a901b5c917979236a20659f0cdad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4a4aaaefacb312c0db5d1609338fc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe335780367c3f19641173e35faaae92769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb88602527cbc7d2beffdebb42837d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763954e9c22fd427edd6a4e870e1d2a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06670a181f1c2b96f52054ad8a67a2a1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716b4a374a2e602df0baefc934c7b34773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a4ef0160c52b2e6316002c56227fb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2a01e1a44bbc5b7a9690e83df45cf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ebf7fae9535a8df9b01dfb442a9f1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee9d6d45a7645e8df62dd4c39b12f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3627b49c87ed3aafb577c1b77caba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd3081f0c9696a61e0e31ec691432d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00225a4169bbe27a7215f4b277ede263780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f449191dc89705b4b2f364613081f7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c89d30bc5a26501870b3c03fc6498782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cf887eb5a3c5d976d1d0656bd6c13783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c3144ed08e96820e57ce9d3e1e964784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42920789dba599721f92e392224219785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addf5603cd89af9a33aaa5fcbe76a5d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f652c82a4ccb924b6b5c5669be9214787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae6421c19316812a488af9872fd234788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcec36237e6d710af6bb226f2d7ab5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3953b8be94c73ec2b50a79d34e2ab790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fca0b34a9db6a5bd10a0c401f90b45791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eec6071b0f2f12f100f36b639f8a2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17241bac8b4d1499776d6c6d48ec3659793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f0040fc8e5eee24c28353e053e709794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf4a1f197a7abadcbdc5c1597d1fcb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd40aba7f5852de2e55a76c1d328dd7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d1083432f29a593b58d151b373da5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6769561713ed6f3d209a54ffa4ba01b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdab026607f876fc40fa272c5db4c21799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d076f519e479e1e7159d6ac80248f0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cc9014ed48be027471e9bc0d92a0e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e04bee9a2fd4db26f86250797e9ce802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc449df2b821765ca405ab6cba131ad2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f743fd1303d202f68d6fbe587eb1f7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f3904a20993f285259af4e2dcc28805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41071bbebc85dfc6e9e45806d3a18c2f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028406373bbdcf06dbd63bb19e17a9c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f0579a8e30e776c000c468916e441808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101a126bad16bd83d38c20f7b92be97809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b699bb1313ee03d038ae7678e3bfa2a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a338821e88c9f9ecf82bf0e06f6385811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cfe30fc218175111d707e17b3467c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1724930fe7aade228384dd2eb0c71a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5e785e62b4aba1cae579bea7fb96f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa59e36cf44263eb3f003f21e9a20815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931787cb67f5e1ceae325423689d7f1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e58c966e4e0be08c61deac79babd99817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dcfa4408b31a82c957575cfe9b9c5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49443ab7177022401686c057b948f4c8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c885caef9be06ad7f83dbb404777d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc831465f5c49746970acc0083e2dd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09f9d50958be3f173435718d7f83ed822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30394859d74573b999562234916100823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ec05b2739092276d3f94a9a71cf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68133b2ea876a597cf1d4d6bc0be192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b82723b1dc5c7aa3ac86c3279cd603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8183e34ffe3c9bf99e7c2b73b20a76b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb461fe3be7e0fc8be7f8b84b69dec45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80694b912d4060631463008d0dde8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe5aefbce99e6da4be45f9ab60c21b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcaf1a3b1e0fa4025b63f35869388a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47591ccd59969298cd9bbfba150c3eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495c4c32ddef874bed4f412e74ab73710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d3ad3a038f198ae3a913a5c24187911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15465a8063a67598b7740a421e1cc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d8fc2683fcef4d5ec162e2638b5e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da12ae8ba5d48d2dc2e86571a17caee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecd7ab973619aba418eb478b69e0a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa474dfd201cedd420cf167a1806aab716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba84ea7244ed8814ac37922d529b8b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a215f86d812e4669fab54eaf09511f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c19f5dbd0a768794956faec86434919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f401e56830db3d1b86c462a5e574420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e641a35799929de1725f728ae33ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec988f22bb72460b46c481ef90debe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d89f7d95d43822063eb5fb0a13d7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9010c1b559faac411dc04ada34a081724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c553bb0e92e806403917c1a98c987d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73594d15a89bdb81aabe16ddbe3997fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219520969e311139162711d54377aa9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeafba35b32badc6c425d8ca8cc337028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414694ca554049a806fe771a2cd1e83c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150b9b1f9cd7ad2970e2ea5b451ff0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810a76c9531ef03848a3444e1719c2331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b5c637b81c86e2b2f0d31a3ff3d5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe34f3e766e47b664bd3df15df888c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8508ec527194dd217d4030a740ab1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dd643d99c004e3b1b9504661a6e2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95970ee6fdfc11178e4265fd2745593636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb744d34beb1c18f6d5c846db9841ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36646d152d341579140b359e4b10c0d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7c14afc6620a1073aa5cb60c7748439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7bd70d37826d21513423da169a46740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750f1317091e2dd9484e6959f06c35241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558694a05a413712b8abfe9c234241842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c8acb5ea6355be0f8e3d79d04180143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3efc3b4d7b43db2de4476b934197044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731dc558617e206bb9dfbd3fc9177c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94638cfbc1e85b80a2a096510c6f032046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dc9a00a66c5125f8f13dd099070b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa260c10aa0c193cecdcaf35780e70048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5bc6a4e42d6bee7ebb06a40a5e0c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec61f747cbde0d37254dc1411da91d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821a804084c36475174d8355e0979d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301262af38b660ac7c534de2662e593f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be03b8e3780398e76402998eeb681f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9652b07b529121071c0a96db15a35d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379736a9814a93b14938a45146ba48a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248b3eb6c8ee50e213ef8ecf80064c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ab5a17c1af9cb57331b29d8eee22d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fa7763d745d669c922f6f048ac1f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82065eb77ec2be9aa3f84239f667f7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc57396740e314ea0e03c7dd42d98e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b80646f4aabb071b8f30132317cfd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62d8072dab92b17a7230ee55ce8ba862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c40affe1d3d822c65b30a67af48fee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9e144c22e695e0d92932c7cc691864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf52f570d222a67b27d9a55ef9c7ef765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587aa1099ef224233155660532b3a8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad325f5b758155fd77cd1a326ad749ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb537e914f372986315b11cfa0cc4af068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb17b96e36cb6420d64aa3797d39acc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ad8471ceeb34e5c9df51721ac48de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c2d6b318074ffa98095fb207601e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38975d0c1380b29741088c5d48e2df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987238afb5d2fd256f0fcc0976822973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecd6c5b6527de22761ae697567975774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5fd91c5077bbfa7a3d5cbed3c509875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c679504e320aa95510c5d39b581d0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74827fc7706cd8cb194d20e8d7d9115777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74870d816e08dc93f631ab544def2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076d65bae511bd91e2b68b1e3644d2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b285db3d4c7b121c22c5deced59780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76144c19954dc4cf5580c04c0c13a39281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812f4372a7cb705991f93509002314082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ee1006440dba8ffcaef2ba29eaeef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c6e7af69970af731d15cf0099fd8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e5d5150763112d09d972108faf02185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0b570b2e9f353268e7c80e3cab35a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddb8ccc3c2c7ce8b04f22bfb5a533287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04d19c2366af108513cf34fcda71b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997a3274c5516766c25fcc89882e48c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0d3a1fe0a8c02787dae799b997aeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651ea3ced807be91a9529e2f311dbb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aaedac8a454aaaa6300947b5f00a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924deb4fd4a0dc55e0c3985eb9de7f5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c8f00cb578f761d148ad22f941cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab079f49a1f5cfcb66afea78c35ef595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531819cac318eed88e1dfb4343835a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d9929b1c056b501020dd906594ab997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec24ff2017bffb0a3b62bc8bc0b51d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13cdddcc45396c427fa79bf4b9826499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee65517ab91ea9e06e5fdf338dec421100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c433f502d9abd9f6e3add62e9a188e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7dd0dbaff7df3fc3aceb07653dd63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c76cbba06dc3b5b144a4e04646d97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606048e81a011433f91d8c36257046c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cb40d64ae6eb52919d899757e210e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df6fd72f4f4899c68c36fa0a944131106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1083ce0082195fe26ac55be6558f2b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a7deaa9ce592a941036ca84a99b74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a790ac7be7cad10dc4aa82b54412e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f56227dd66b27437b8b25d4c182d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f778b5f922ea2d72df92ba37df75c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bdead897d338ae12b9a5b0459def3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470de21551422c3f6d32b9163653123113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fecdf098c120820df827047daac69b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866fc9068400c558d85b7dab33dae13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fe13923e8196e5ef28eb423f4f6de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f6356a3546b9afa4e377bd477da13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a556a345b2ca3f133801c0b949f54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97e828ab35acea9c541306480ae045119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b985af5ba24b8d15618caf5f3bcc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9fb0573efd0059cb346e37b6cab91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88de478d09f050655a228ca0f19e440122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a614c866adb53a186e398e99eba53ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821ae5b8f7f75d9f2430e2a5633352a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d895a7d32dda897dd2efbb75f48d37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e9f03bfb512f0011e2e06ceb8f45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c6c891056757f2f3df6598bebc09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4da8872675bb06247fb44ec968fab1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dc73bca290a592587d1955052fe66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305425ef0bce8966e8954a6927e1579d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6438d6cb910d535fe9aa8fc2edb2329131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa4ca99134c492eb07e9996cb0697132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb3b14a6ca55acdd8b33b9ebfdea79133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16985deed39330c7f7326e83a0264c76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302e3c53fe8972ede4a1919106205c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8215c1ac6edd2f49efb3da2b98792a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eff336805bce8d38a1693d20f53400137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3e06594168320a01fac0d8910cba7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d76ce8c842df122644934ecfb6ff7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cd60cad87ae60cbefe8ae968dd6e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0419f957af2f21c79ca3ea0c5ed63ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd9f4e0a98a77e02586665885ae75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e1083722a5b7d8ee035aec8f72cf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdefcc52d065d90571836147082d6e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc26f0285b91e2fdbfc73f48b1704f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2dfd56a1121e79d2de63d61f8d671146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a79e836c45d69273716bae2f122ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82cc9827f36bc6ef8f8d313bea057e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8cc7f5193b8069d4da2c4694b86ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31b0566f9d18dfd2956e3aeb834a60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cc01df97ea4b177b1243e07372418151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fd94602eb0e462a21ab9d026d5078152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836dbb9d39d476c2039ef9eab0e2bde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4487476e011d3d7b8c189b592ad32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619816acce8cf9a8a6bf05bf659db6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147a9dfb3077863409b39c951bfcbdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1ff94dd37af869c0f9a5f61afc224157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faffddb96b8f56c9b291a4a0ff750b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab1bebc5e7d9bd25c4d2f87f16aaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8de6c54d74201ea372e01730d4734160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0132e2e00c595ad8ba2e4a17f9fe4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db885bf5d176483a9487e4fbc04f9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f34abeeaf476ae56286337082c03ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc1cc1a26120591d451b44fa6a531b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761ecef183b608a3eccd9c0b7878a5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19c062e37acbbd64c7b8209b1d2ac7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc474a44479fe3ccd29dfe63857841167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbad226a059468c72003c3f2116f43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6033e6c2751cdeaea57aecbed0a88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528897fd51feb59b49d4d537c2779b50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f021ae50f708dfa96c0ab72eeb73c28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ff8c0a53337d395a8249def2ebff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2b2e5b53fb40160074d095aaf30d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93640d468e694b0c6e9777ada463b35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f422bf40ef1729d062ed6f337ef912175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1470b561fef7a698c04c6b175013dad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f37fde34ef5c2b47f89436815e8f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45613bfee6e1e24b64c60e4ef0fb972c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b382f877b1d9957ec192acffd2f6c6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060be1d4867191135e8b36ec75fa464180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe515c0ede49a6c4d2a7078174ba3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5471e333c4386414fc3184f72306e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8fcf8c458dd448ea0b564e951347183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ea9f335ab38a11f19c958cef9cab1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68572231405f84dc1154cc3ced86cdc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f2989ca8d1992c22c6d136b7ce89b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d57e832b17914490ed402e9a267422187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceecec44f3cf1dd8a25ff5128f512e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e23aae2dc2b2bec6dbf9e25a213689189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acda135cd8ef8d46d71a5c87091c48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4b56e5844579f3d0a0db4ba357fcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47012741a88d7d1aeaaa8f6e6c7e5834192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaf2a1ef9b9156b978bcc27125d074193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec61560daf18b42f782cc51bf97a4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060a391b4e194bfa212a53cf4a0cfef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1d292a9f0ac4db4c4382fcd50d304196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1094ab059f3575ea288cc0d3eb5ccb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca61416bf0aad58ad17a19e88db260198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec403f8129fae2cb77e014e7ff673ed8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8cc51344cecc51be5ceb9e4a9a1c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fcdf21715021349f747f98a2b2e75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2d59df17e38e52625547d5981f94b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b997c255e898ac62aceabdc46cbc0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf18ee07e37d6474d72c98f7fdfce7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc14c326ffd8d4b873759bf60a83403205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fabad304c40e9d879967f2055b2bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfece4f7103ad6dd8a02d63528ee391c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c549d8016d20b55b048a1c469e6d49e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae8ea5190c4c1769ef13b204bbb029209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99cc6bffc5e4d0c3b01ab26db043c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542119fa8c44792d4f5e786ce7185de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bbca5a317a299725c132d9dc3e184212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def24ee3e94394abb0713b2cdc74bae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e96467b8e55f4b39caa7c6b190c82a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1bb97b154ecf80260901282bd47cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df86b7c7431ff1fe006f0e269fdf486216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb181797b87629ebd9bdc82e2c915f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b5baf279a6a37f8ba589127484674218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13ba25c24e43f283ab0c6c7c85ec91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb96ae250861b92347642bc2779af0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce47916969ccb9157fd26e3e336dc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf718a4490e7b66c28cad553398e611222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9a317ba29421761c86a8e9f5621ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d60f508a50c95bea8d051233819006224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14a2232a6b64766d3cda583f4bba1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914b05ae5f23c18d13a1f6ef06a65e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747abecb9d41cca49171a44f4253749227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b171d888071af86423637d1a3fea0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd163f0c533742da282a6e4c3acbc77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fdd9a62de04f430939045525238aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3119ef160e8849369d065a9b40fe0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b903a7ac8d53e6a580bb73fb39c7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c611f17f3e690f69faeae66e0830233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce87793bd5c394bff2a73c160cc904234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1b26b084f05e6c69a9628b00b6001235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8004fa7b1dc346a3e9982ad11e78ac0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a53359aabfcb27b0a52fa530c136e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b8f9598fdddb0eb0b19a4e1b350a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e40972c5597c19e00b85f477b5144b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facef08368c2960ca40480e907ef15f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c53d455c8b5775555828b7792b7738241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dccd59400dfa3c67e447cf2ab22b2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10466f199039479f6721785d9dbd4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47244ae2c9c3f0e100dfbfc040cba073244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a38961bbbc7d4c23b585ecd2bfc5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf77ba55b14c5efdf2fb74a2c79adcd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae717975effd5f35e4646e48905e7ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c84d5733452d8d425c2fe6cc2ae64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09da6c18781e33398446bb72d4eaf4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436589da382ebe294f9cfcb356e6916c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d133d136f5acea996544ac95b372281251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d1c39b90c1c19cf3ef843083f6e94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef621bcbbd066286e6780fa40ea026253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33a18015c860eafdddafb3ca4c1b27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b88a3bbcaad1d59b262a31295b5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610aa32fdaf006b12c938c93840e8a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce91e8ee46b5b200eb4ae812cd3688257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced8ea98240a5fb75a06fc63917e566258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27a68df2e69012a65c51c89dfb7cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a13ae3b1f3b1ed579c042ee40d7b7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d6091e453cdd98f9ddf8904b497bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b0f6b21934e3c75323924245beba5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e31686c19d99e3011e29234f68ac86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dcbce58901b3ca3b3ce8027fefc43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2779e60d4c041f3354fac37e34adb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce52e6ee1a8c9c3b3dd05c06fc2548a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c82ed69ce3ecabef40b2b8d02f332267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc580a2ea7349caf16b85f23cbef39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2949878242131f905abd5a860dd6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b6d73b7c9123df1370d59bd3286df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1d67cbcf02c387f03b447d2da5b9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ad46dc81f543693fc6e50dc27d8f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f468f5e94d81518181233548e860845273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5512d63f3ede6eb728ba011e76f273274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcb716de1db6b6fa136f51ae5ef447275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6ed6261525fddbf29ed3979330f5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c3effab29e2e42303a307aa898dd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5e1084d9c83766f83183ebfc011cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aae22be7bea3bf3e274e704b3364a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4169de6aa9a07625c3abd692cca5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfc3531f23039a5273e2d518a11d00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717395193cbc4f341cca7dcd021b9791282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701211007c8d2e4bbcffa674a68c5168283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61ac5b372933f3ce25729bd4dc0109284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb303bdcbd1326ad5903816871606bbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b577a9a76a0b239906876eecaf8419b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00a78cca12c9533bd5e1bf4937fb08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb25278a44c98a87df3f7857f84a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a30e1c50e2fbb3b5edfbeec9cdf666289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4651c18448c17709ed817e41ecf1cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db6b42b1c4adc4dd60ccd52866786a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a9f0aa4fa6c8d7b03ad0bb062dbb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d1b2d0388dc5791302b2b852ddac2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9adec2f0200e026728df39d7011d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7218e3b356144956580e6a4a77f73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e5f2d4d19c776a8343433ea80dc29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a66841cbb646dc1cf5812428adc22b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e4b0d8addad18435fa85179c3cea5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c008b619393696df89c795c8b31e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70604a1edd9b652c996f139f7e5b3fa0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef95362d1a5ea601c82c5aa72d2acb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cc83e6bd66c6088e3a39a53b5d789302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b231c346a9a70861bfcb5627956ad2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194538442cba7426ee1171ce7de2b803304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae58d53eda13ea06c25e1272ac2aa47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464add7de80250e0013bdd0c5d528af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba780f683fe5340a9ecce6bdf2cd4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a50c4f9bd09f5ccad0cb7ed27511308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa2c12c7f8fd92e7d15b1f077f676e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ffb7879480fbd1a865273be44349b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b6df9a3d158d81aea06729dc1ad8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402654f7978350e809e80887ef2b25a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5653dbcd63def0a4f2014c9dbf883313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990802421bcf4a714b0b8b8578798f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a653985577e620243fb2c651ae454315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b656bb9ac4da93d0b3f8088d15e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab303888bed22e74fc460c4100bbdbe3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438d1d887d0d822d9eeb62b05c2f0e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed50452f9f04710cc5c4c73503d18d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031055457f6bacf01d0ca971b97af3d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb40a34c19ff44931907d57294abe46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8494b4a497035a5ef3464f5fc3867322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd45f08330ad1538463085cd7a6a5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e1c37fa2920c637d7e432a4d5fea2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140843c6e173e81a254957c835beead325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d244b35e2ba25d2c6c612a8c6e5e5f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe97e15f5af19501f0614e354640b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80992a08109eaf42ad64cdd9ac2bc12f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d282af41aa95ad05b8c685299495c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36300b1bfe3aeccec3cfe89303a60d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe2048598843a0e227bf3bb12737db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62706cf858eb2d90577471407a9205f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50faf05cb69b8827eecb48198ca1dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4747b4b830f43a3bb765900398a3e49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e7ae07165dbbbb4ffb2d90889f4f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcf68d579ffb94c2fcadc92024efca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e11109ca363d0fb6e7c78ef672c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d04fdcba4d841b31c83b55a320a1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017bf6fdcc79817550e534e5543dde4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035e76aa8daf6017c1354b862ab34c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10bb5447d6cd828445420a6c51cf27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941107f545007c0ed68593739e62827b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98e143d0e02bbeaa963f1013ef1468343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5630203fea686dd8df940be2f194d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88ee19dd6d0524e6b5e5b6586f4090345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432f9f0cbf3c92e47853d39f9dd4c87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f67bc38f76c684f7c163c06ca0c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1c6e61bd308a4bafc0b60d3f09a05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c942fe769d090afd2d282faf97ec4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496eb74eecf9b7f35491e8ff1c4f101350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96ed53878618d8b698729c0b18c1d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b551174cdac9c79caca0b75e468b0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2860e29c90e7bb40c18bca7880f9e2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71676d0c0c877f4f431b0f2befd6f87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c96cbcdd291dc48a273437b9fb404355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcc08d3058fe16c024badfb1b413df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac16eed989d0972df14f8a3ba52278c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6391f7b14bffca0f6202dcf94438fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aeb8082f07c78462fe055529e2d4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54c20540d2cf835f3445cd6a976272360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6cda5d9a7d940e66632b0be4ce1d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e741f67cff2f9e1d322d98d1dd650b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ddb4821c5dce1b0d256ad8d5e42f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cc660fa3974faf01797556826e3b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986059150e5f14e1a8e38f96ae251e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662446250b18741a5bb139a02dd3ee55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79130d4363e2ba146a7892f610e2cce9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34278884564df31c1d1f5df0d98e1ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb97c99b587352fd49ad5f964bf7eaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bdc86ef3488578d2abf4d9c1a9de3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f1240725c6ab0c972f2261ac2e3d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdac9a2395cefb890b04f81887cead0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399562dc4a0423dd3ca0a5af5ad3a8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6db287bc604a8929fa5dc67e383297374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8335ea2ea9fa7af897835ec80679c50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f481c0bec75a387ede5a5a5664ff95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5be47fce2f9d4b0d853d8e76bf3fd6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4042edd71a1f6ae37031d974d71ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0491f40f53793f38739696aa4dad9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3eaeb18e2952013dfae9f809fff30380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299909ab0e57338ae70e4c1d49154e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe9d571dac1ec02ef5233ac00caa40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2ececcd71e174e0ba92bf459c71b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092782592e4294cae5ad14cd44b129ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b000f40e44cd9b05bd3327aa127996d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a78e8da863ff378c7f453dbb04ec57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da6bfbe2fac8e0ce57de9d25dc845e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db65a1e0f8e366715b4eb54c4259e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5002f6206b092c7ebeceb8a047e99e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4091e9e0a2b5456c4c0296d4fbf57de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6c39524b47d0795d5e51b57238e08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836146d9b71040d89a37e1d18d84519392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d48ac747fa4ddc6c081c543e106a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265a5776af3a12b1f7e36587710b20d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570650f4fba5822c90821e065ce20bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496c9476e64cb3fc4a6dae885b14850396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f042b182cec843c5c54102fd77b29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0013b51cf0cc4c102b08e1f4d64432398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d252c9cf64e5e7acdf7d8b1eaa229399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd07e0145cd89120808ebd42a420f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66281e51d70ea0b51c3860f5e5b881401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdec8ee10e6b6b9118120fc49657c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba9044e58cde537e4db46d344aed3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686378733877c529d06feba9b113f9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a04238025737fcdb362512bb724d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06b35d9c358be2bbc5064e4d3f36e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ed3662a404d5bbcbb744c82ab9be5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede69f9b3ef11b89cd51b43da8f5aa21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4eb878c467192d702ceea42c89ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e54f25ec965dc8bf2bc1682958597410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570cd274fa8b13aa86e1ff9af50ec87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b0975cbf05278a92010fa601db98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a12e27b38287e897d1bfd9f74a8d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff5a01b84034de26ef9b4c89521aed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1983b1edc3604d5a0d6f94ff5cde86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503abff0e3e4f59d7b327ffa4ed3761416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8a20e5a2cf596aa2201f744610c42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83964bd39d603a7c03be0d81955be08b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb78ae7ad6b4c31fc087d1e72c6498419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba70974559682975e91bd03fde0889420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d97f96c259725b1df67b705194ee3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaed9843752f54cbb68ad6ade5b1b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91e1aeeb2fe847b0eecaf0bc498b81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51a558c1e0bc88799bc62364c0a4ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e40fe1647ccc2615a5f34ddbcac652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eae3b4d6f458ddacda805a876940b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ccf698b9d121eb91accb66894119427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ce36f4705bdaeb337f546d37bc739428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225cf22b7090bb2c9587df9776e181f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ff8f56352887be3367a1b9d317d2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1e6e1585d939c112e3abb20fc24ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18169129278c10ffdad1f6de74b53eea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a0155ff4b2b8273b0ea9fe2ef154433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cb13ba983c6e92a1f746bb93bbdd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a086ebf27be355f3eb5f13d94f28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee79d9d3fe08ede4af37218f4cf6fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421de40371fdddafc05dd8656a0a3953437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20ec595eb568fb0f486923b84224fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126da656cba1b42d6db5e4986bbac83b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b175c2e5458d0be6ebab28bc7640f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51771c1c122c0f6b73d32458301a7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3dd188182c619133cd6fbc429520a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38134f35b7e31011627f17f0224e91b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e1c40693c7e19a773bf178bf596b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff25d08252be25e934e3ddde6fa4fab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ddef4bc7741c77756c910a2cc71b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769402c6b27ed3a082735fb610f32375447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c6ab8f1016c1aede3f9ff64c586cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2106a6ed911e8ab7afa49c8e7c26d0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb069b081cfa12546b1a6acf00891450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c3cf2a27fe16213605c74130ce1d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fb4dc322c9582cb1c2ba5cde4d393452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af633a7d6d680a402a160b316120bff2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bf97c27de44faeaf1736c9fb13a8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980d60b78949e59d96eb180459b134d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e61e8235b20415918c645aa43381d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be993620b6da19dee1fdabe868f6b7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fedb29d4badbf4b1a3816eea20235458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ee98412e8173930a3d2997ad0012459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65f2cbc93422799039db28207c5527460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d467eea9598bf429921c4b01bb9ee1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cadb84d8745b243fb3c8c3ec07b56b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2007e6315bcace108d3a09993b5081463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618695818951e6e8b632f5f0bc12256464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1364b4f5f81500fdd8723d8a6d2d4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c279a712570a624352c47a808e428466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4114465067281b4e9a9974e2e0aa250467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49cd6b23d5737411045a844e36205b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d27e8aa267837528d93ddccd325a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57322f23ae3626fd335c9293f5c2c73c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0be70099ff624dbcef4f92b77bfe3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268370a7d1bf0597cdb2741c5f8356d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdefe96c0f20bc72a6816ab90ab374473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbfe7cac1fea4dac48a0bcf60a75b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648f9ed2dc668c199034520b6fe2509475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c64b253d460bfa8a35f5846afb255b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81028ae55370f0515b6fb157717b1efe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b4c93fb4fafd4318a88ba85a92220478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2141cb269da576818a6a18a3a7bae6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6ab2577c59d741066f7edf45377c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90522bc7a72895ef3f3136d070aa11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced415509ce0adb20b8fa526f67dec0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fbec30e67f4d92e14251fe6d0480b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b24dbce4be5fe45a1fb8a63b40a5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25476cec60de99623161adcf40af7bed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daf6c904f159f68a56ad47b55a78bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2476bf8f6a034435dd2f71e79518940487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac0d92f0b2c825d7ecc532d8bcce7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cd8508c3260249ed08d5fde01b575489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e5d7b63568eee6c81766bae9fb0fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32826eedc535a7be23f21e4b4bad93d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e9dd6bf8d6b232b889af5cc08fffd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8904c902b041469d5ff4430fc3d434493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62246d6d38d2ffd82ba22427694ad6cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228323900bae5c5140e9a8e7c104169495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39b7484f1c83a944dabb7713eeb7d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b12be2aaafe4e03a62a533293b7e60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185581c4d21f63900a22b9655b03373498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14d37a1dbabdb0f097cfa8753f3f3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326fe4c46a0c7172fa270c50ad0c5f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f753f070cfd47f9605c4ca4733e78b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ed571a419443b21505deaa6895e20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2203b700d913c7044a45f5aa951bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be88a2868a6955f5720d0e6f44edbaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89feb06869fbf4b6dc5a3324356025505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edbd77f53ed5c095cff63547477ffc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360142b83aea2325a6c6f583f972aae0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ff6ae01982a8645bd33bdaea249c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45dc34f9b85371642116cd2b40d5a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4759b200398067f148c25d5277da9fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e8fd711b9c8859542363ec0f710e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09057f9047f95151f3fa00f88a2215f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ede793d65c7624167b5c030444ddb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b24aa109366cbb938528dbfee8af8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687fd7515cb2fd6d03b0c5f6294154b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d157ef186ebc303a58fffc8bdc42b6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04652cddfe003807b0f3b8dc3f821690517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0de9e77702bd9a5f63adf2ec439f2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82308fba490ddd799c42c74c4a09bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0626a01544139f4e23630d3f6d1f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bbe6e0230c8df73a0db208b904788521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050955189cdab3a2bd42ca6d910829a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95c6144e16036816c65d911dd7fcb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a97acc2fa236ab1180dce48c6fedf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8f86f32a6d081562ccb4103b6a15f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c8abeb0266f39c892d36906f519de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672281f7611d5a411b19d729312c0c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d81e50d33e076bf89290731759efba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b2b505c9697bdd8b4895ed11ac570529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50fc91b74ae7c6fb6f3bd5fc099fb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bde2f53fb1619391b123d09bcd54b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133e50bb99d151a96ade4e8a5719b87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea0d95b79ee960139cfeb54ca7bdfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a849fe421fff2f4ed58d3d846813e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4022b6319dbb1c510c004fc9ea6f32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7870c74a458cb5abc7f7fe40d178a7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61041a269b2456af446739c509371d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519cc11185a5b0754d99438e7c8c704538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2e73fa720406f18253f32b12fbf14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10a373b0e1fc8f3ff14db6fa30ef65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f7af73c2d6a95b7aa40157889870541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5f31e07ae3ad9f903419f3eb9116a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5272386cb724b285b0998952382249543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e586daae457c4a876442a6e8cb8715544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfdd3972531ff82df873760346115f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7fcc592d66357dfecee4f639972b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e5f747d30bee3cbf445056cb08acb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cacd5f5a597a387a6e3cc66730203548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824b4f206ec9ac64b4d1de96d749249549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e36e65a55dede0d55bead20bb15085550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3de03106ec8f07e565c952ba5db6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c18f7df130ec566a624ab20705903b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af709dbef7d05d9d3992d0ca153253e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbaed3bd7d73202bfde9a31b4df952554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c615172c7a6bbbb165511289e94adc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf4cc88ae5ae11e72d0c51550b97b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f898210570d7a6831606d24ce856a86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d25d3831f47781b21df69da47c4487558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617a3bbc69166989e4e41294308498b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7c29a581fd6ae37544d1cd561263a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596f06d3a0fad78ff3d5b94bd3707be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c53ae22b5d89a26105243ad4fb9fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b2f4b661c8c636c5315f828cb1442563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbf5e817c395d93472576a063bb745564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a640b070cd3e885861500860d251565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc659771a305ddabf81ecb9ab4148317566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adac7792f9fbf9d3c5307543ded217b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b02f73fcf9ad834bce8ae9e1292d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a1e2aa422a4fcae94d619bf4514e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628023b80c45b9097b559a5dda66124570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556ceccce5ca815fd2f3dd91ea27558571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc56f3372e6ee2016e30c9fba225124572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452dde643a1632136ab4aa103d831c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e8d1e98bf52fe83761d8607f039a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe1fe9c03a7866aade9d4e6e9d997e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227a777479c3396369e8dd079e08006576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1113eb44128aaafd18bea033f210b32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141423259043e69bedd3519c0d726911578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f83d799fa191afda591541b7c578a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207db8b05e42426bc79b2de39471f89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ed15e25563e920b3d0b70bef49f39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276a9e3c72df8321d92c7efff412f69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b253c5faacf6a71cfbdfb445150fa5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f880e2a0a6ba54553bc3246e0106c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07b189089dfebededc4508e51b4d2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e29f52ca2af83056c3a3cb68baa1a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0443573d3c96fb4f11505ed7384f369587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7503ca7743c752baa614f886b689cb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dbe00cbbba6fdc3e105ec66d03709589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aab11d3d510ef345bc94ef45df4ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef35087b7d9dd2b4584411f1f9eefd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaef803bec14d8dc4dbc4a2d6e721f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc62f23d1f763db87abd275a2a7fbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ba7bbee038986d978d9859c5dfa54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f990839e9a805bee1e29b53cedef17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd570365e98cd2650c2c4de81fba9b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9d7fa02452514b243ef6e243efc70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80f1c12f0524460903aeadde1ee0bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6587a64a9116e448abc234715326caf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17281997e1f4ef016feb90a496333eec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9de5c707292f529c78b5a307847b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbce470fe2941ed38ed2eaa59ec439602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530be8a6a3a5b4ad3c3fe89a318dce2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c31c46d2a1a6919b19ea1645702ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539c58c7391f49dd46bbde260c61a2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77908dc6490b340ce36f58850e9171606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c9194791b5de66bd306d1253cd32f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99642b490d7dcebc3c0516b68f23f520608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504dcee9d8cb8916594ce5f74475c5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2c632c463391110f6a9dff933969f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008942e8dc227318b2337b2e674e290611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeffcd4c7bf859260f83ccfaf71d52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ed5f3d0596b3fd431c4fed192d57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b05279b280c6cfd08cb0cb7e9bc4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ed9b86a0ba24661b8b1f532cb049b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f61d0d89691fbdceb2002afcc82ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83457f64cbec82659166139ec9a98f28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f148310742e40214c3cfcd09a649de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bdc68ddecbf0df99b62477a6414e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d79eb27901ae4b7204c8e81abc22d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaee65731d047deb5c4c303670300f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d32d097ee43013dc7778b907a542d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506ff9fac44eaf0df1cb70950a184e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba7cfde7df6504387b276808003200624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03563f83f89e745bb09c2588854201625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02135a323168f9b35d8abe9190a053f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ea17e43c60253f4760fc2aa348d28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5a665bc2210e1712015a7fb1417f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919aca6437a06409aae0f8a4cc9dd668629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b85601a9e1a86589bff4e0a6f89a86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040cde7b1c629bd3624e065aa1bde38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b047945499600ff100be325d9ecea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a99880534100e62d86dac19a3c5c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673c19cc453021efdd1b27acad06e6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf11dda5f6103e842230eee3fc0c82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e13273111685c90d0e2ef6ef2d3af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6f9766f3216d9a4698a533cb962ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609376de4ae14c4aabe506c7d883d433638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9a5651488c7446e286aac896c7857639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33830414de3cf7d40ad766107893ae2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab82c1a5639f0f0e15af75b48bb556641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22947e5d24e1acf83019610d12a0c880642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8724c10eefd6a173b63bf2532de86643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c138e95dcf389806dbd9da7d0db3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496fe6833618f9d5c33e30bdbb3ce1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022c6df5a9b22018b0e028f12faa671646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a604fa1bd22f3c2b915c4ca2c88e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79563bd7b381469b322534eae42fb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c039a68ea8b1c3737fe74f02a61a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8519a56a4a8e0bca3ec77c0eca6184650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126142a4b83834b03dc3a34d185c5c7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81731694bbc518e79ecfc19dfc55188a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aae7ee57b7590f76f816e1e7b7f3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec513854d16cec460991f56caa53e671654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688308686f1b98e27478d96069902549655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d265c5d246e7b2a76916b7a1fa489656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91707fe50230fa151760ec90129c2d6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556d3845e4c795e323311fc08d4673658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2ef46d555d9601dd2a76163070a0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175599c502e3f47978c5f14c14e50ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d097cffe488600eea8fb61d1fff3a26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c0d3b62d7bbeda1354655a43eaf33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c5a3e3e191615513b98af3a005f18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4244a75272627d21cdd951f37801c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348c0e4cefd71feddad14564f909f9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b35367248975742c5f85a5c579f63d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c37427dfca4e91a8cfc73b4fcfa4d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15a90015ad7346a79ebe2b252ca408668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a48630c13f36ade2630676d4cda93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35193ccf6681f308f762e36e4f2a767d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ba40d0c6186a2af9c949cf7a4d0cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659780c0597621d2f0eaf28aec9f78f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e0d4b7da95a118c7eeb84b5781796673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f0c40bd2f0066658f59f55922f39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b7e4763c93a12cb6b9c2531137dfa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb78a3856d7751044fe150886230c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce596648f05af4b155b4f62b03cbd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f2718e338e9889ec438881c12995e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4389a58d1574c2caba4fc5a08df41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad3237a501dcf4e4afaf2d0bc6b027680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266d7a3d959c66bbfb0e446ee43f894681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7b56d737d9107dbd00ed8b22923cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31366cf871edddd06adbdcf557b14e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeba549aa0b1d8bc8ba13c6f619b60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5766e80aaec507822db68e29766c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4f77db3654a1416aa2d208466333d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe563c4e2a715be636e9c5772867536687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddea7cd0f01528979af3e806b0d3af1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a62e64cf9a06ad8d289496f87d1fb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1a961f2824e53238baf7977e2e189690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7296be9a228b3bd67ed6f0ed27642691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad5d45a00b0f1fe12fa401fa15a22d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886de495fe430002be1f4afe813d9cd1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14ba24f25fb729ec5a98490f1ad2de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4999ee03c2e1a0a03a39fd6ab3f738695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c289feda9480f922128ec3db5891d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789388200507cd64e1a894bcba39def697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06fc2df373546c4d1e59b4d65733f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1bc8fe88139c028941d07a4621d9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ebd7f879fa6132e787b3586dc761f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e83eb1f47c67e0f5005b171663dad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768099be416aed48fbaf78ac00e7f511702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5f1b99b468dba5d8d65fd9784fb3d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce4bb220637db49393da7d6f9f191a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736c38ec17459de864be9cc2bb133e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02140e60b430d5751b64ad932ff14ab3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cf8d3055cefa44b9378cc7effb265707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feec41efc0f836d7d96d3b564b9fd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7d2bdba5c3ed7663b48810e807d9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881d98ab307f31a1a6a6133dc9b7ccd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e224e530158f9614d70c3e0fa13e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb18c21cfa53992b5654c74b2f3118712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982aa3c79e13866391ada33f921d34e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f567092591b3cdea095ecb3b87c32d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec914a59a7167a9fce3f068243e8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04612548df34b76f0de27ae382875814716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd870fd4c1441b76bf66b768849980f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ba366df23a36d733ddbc4a8dc65fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9279bddceff82d21787ae1eb5815d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e08279d3fd53ee0c91ad66a0acb8f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac297f17499e5a90921fd5ca65e5453a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbba169cd511fc1a6f2ab95e6bba69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd62b56a93cc5b97de0ddccb7c0f73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddfb4e5b1903019b48c63474a09ab0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4a4fc5446b98adb29b29a2a17b88d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc3f1561dc3e397c2ba6cc7ab64af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01664602bc595c291b0a0b9d96b2f40d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901f2db6d1f0a58fe73d975810b4d6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8eba34a4fefd94d99d71ffc5ab64e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab5f66f09ac35ddedc68656863db23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0ab57d1b5625c7c10d47314af7fc3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e4076e9c01383a5875b224463785732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69896f4b882ee7fb2dfd3938a9c2a1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cd6bb42420cf2cce6fa756315e139734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1102e0ef9d06a4dd98bf63af7738a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6368fa645af94082c9a2179d1d3c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43192a9b2cf2c5c0f8351c5e266bb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25797c1995efd79f8f57feb937cc1d31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2a5019cbb817627c36383d6986380739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485708ed9727d997d04d134758f0088740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aa319ae632ea183a6cce163cdccc6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5271886e2822be59ac2035ef415a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eb57d2cb1716be1a7320c0c8dfc6d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f3bfef8a7d0fa86568a325931e53e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a6e762509e470d69764095ae75dce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a39dca55e0bfbb573ae6cbe769919746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1b30be64fe1c6e63e0c44769a09b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17d973e8a1fc38cefd9d9e5808a5e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a02d5cab07d31dbcb353444ee9268d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672884b537ed54fc25a7592ed1d39ab0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fc44584dbe2bdbf12724bf9bae663751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c698ca54adfde4cf2f71b1374f431752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce113428bf355e34443beaac375b3101753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cff59531b2cbd82b76c2a51b7d29f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6a35167824b7ec02b191fd6ffd5db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a17d211fdf65542a2fd2f777fa3715756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b897136bbab2b0f28dd9c780cf764d2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7e168948520ec3cbb04b5d10a6f7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35003a10f0e6a7cdd2824c20273ff1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbf163fd044624837f45616ea5b2b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc59173b0cda90be5ae7b0271ecc9c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f0310314078be1d146b5beb396064762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfd80e5e65a16863c5300723a278b4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f770a62f1c39af5f4fa4e6b64388f6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bde3d9efbde7dc3c2fd8a1f948133765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92677569ecae9f2b6ef1de4f70f747fb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ea634d2c0b14b027ea76073f57901767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>