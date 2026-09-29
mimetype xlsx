--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3565,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600e072f02854bad32de93045c049511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa9a24caf5490b723a70dd92e4ac982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8bfad3b718062375460ed9073a3e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6bed6381b7ff71a1cbab0d05599364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58c6205724c4152e72034a49b70a785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de4d8066ef2b0b6c7e2e017968aa206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e31698b2394573da0010e068852e487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8a0169b7c30e2a9eb65a6553d2fef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204767130a55734ba319951cb4f907749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810064884f1eb7ad27b6144c540febf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137b187dc22c11e966e382c195ce00f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddddf0b624515f6587b90ac3d54fea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54f35566d68b823d8c40fbf7b9e79e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710afce5a03c3a1e4676fda2e7af8e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef1914f13e1e07d18b683833c6d40c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f7bff683ea6d75938ddd1a3465a4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcecf680934b425a01b588790cd275a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fae21fe41d3e62356acac4911a2a3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57620d77357803590e54e41704bdc3f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e356ae52545f5868be9617d85ce1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281d6184a526b1540f27542d150dc9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a8786deadb28408ac1dbe8a60a50622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0ddfa8ced55ea12aa3f27dfcdb0ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840a9ce18ab37c2fd82f45ea86b2a2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d0d29c06dcfdd9ecd686b1dadac425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1864f9e329ef43e829f2dbdc4378af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be1e7eb518e2a06caa8eea0eec49aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cbf49bac761d3886f6ef5fba32e3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f524c29001f4bdaf2dd744e9edee729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c1dc7697ac66f3a73db56f7a9aef630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6833bcbf10440cc0e2f9b7fe937d47331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf2c59f6f5f1ce1c44ce3c34c8b23132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf4699e003ba1390ad894ad30d9e4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c83a42492a63fbd5890709039dfc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7481ef5d7405a251da18708922e343d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920f0ebd2b7af63e394e2c3daf0ec036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cefc7becd3d2bd9014b6fe263c60b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a060999ee91fe354e13f3a92c5ac9c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569b3a37018da68ad5415b78ff2daa939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d05b2b255a7c832e99229df97d03b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829694b8f1540322f9093064ee701a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bd406fda823dca02e9209654d4b5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c0c774f48c604da331933a219b8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84e285c03d77c3c84ff1810578042f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563dc8f3771c7281e8611e1fe8b73445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9ed2340621e64733244b176bc206946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8e73ebb601b2a2f9cbffae3f919dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21364b8d47879591b7ffbe64efcfd79348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f31541ab5e280882d84f2bec83ca6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb4809c30a7004f26f62bac2ae22d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3a7a3e5d7d041b2f5b77fb52f5c9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ef8f4feb1bbd127a6d4baf982b3a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9680a1a6a67da24049e358175c04ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcea6ea168e9d0209fbf66ee600b0ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c598860518486d3202215463f96036955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa83a683013bc36cc11ef46549192e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c0bffcad90de374ec0f161bac054b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86803dd74ccc6a6c1882fb44b4110258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bec70dc431249ecdb13318a4994d0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23f95c392235bff76d2081a924525760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b70737b29292e7cbe9252f1d4046061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e347d8153d9bcf3bce38af079a805a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb3d0aebb4314679b33c9b73b85c3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c821c799587506765318dc162aa1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376069048de19960c037e9244daf61965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fcd5cb79cbeb5650548db55499daf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25731fd832bec686820be64dc63cbb4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee84a0ac34ccb12ec6b3961d5a9cff568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a49b8fa6a61346223b92db380e560669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54123cd43aee8533fd2bb1eb9fda34f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af8d4f1bfbd04416e7017424deb69c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a56d5978f231e8f1449a92f3fcf8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e9e92435fde68846ae119b00ae68473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671031bc6fc3e1f40793c284809f9ff674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c31ae39a727c50cfd6d3f9b0c681e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ddc6da3824c577d9b6871c681f0f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70a65712503893b5a3cf57c658cac977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e22c552caf4267c4121459d20358f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655f5940cd9aa3567093f088beb6d4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb977affc3719093e59e61af474d84980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73a65da6855b852aec8cb95d07bd9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631557a8905aeb91d4cb3b757379862082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb298700688318252575ba40cddb9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471beab3428a5fbb34c70076430a186884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f39a0b32c23563475951cbce6c2b5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ece995e7c8d6280b472b346720a0f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a1c646e282d094bb435e8796cdbe087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c30d7ce30b6504724b87da2e1b3bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd71f8261c18bb2aca0abb5b73751a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de411358842afc3bef9b53af0214c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8bc67f91fc39ce1e2414004893c2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5946116c42eb1e7c7e50fad8acd6c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a0a3fc3f0270bfc13b9d393f613d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06f6e26071d43304fe23e1dedaf16a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49c2164b6d2cf3a61476d04c1181f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a88d93c4aeb24a22a4b3e122bfaa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9687f6acffcfa501819b831f79a0f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c387f25e191023668bf5131e2e7b8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3cb622f4ce0ae7495de863d872a2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc040a6b919afc210ff14095842e7eaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c20df43838b4198328f4fa42359f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7046fc1d3e2a7e159186fce7742f47b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330307e289833ffee6f2901d8e2470103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b9265ebc7f4e5b7118c4250aca3d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed342d86429ef23ea239529d4bf0076105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac01785ca21b726bca56ec82e84530106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084b12fc4b45d83bc19a5823d770c58107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4705ba9dbb2d4be7134795abb0ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2028c77a9314c4ee52351b7d2e39ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef99c3df31812e14ae13d20d6c4da3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b937a7574154d06b3fa4925b9c8e67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0803252a361be4cdd77b104b58287112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b5ad91c943bf61b0ba5546df4c8c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01208e12e2c85140784db1fa4bd8079114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817f290fa472e103c5284ebf338633e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5066ba79157253a7c61a98d9031e01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9652a620d3362bce957d7e35e32f5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13191a424d1164c986f4bfcb4e4ac68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc41b71e451a136f8a725b085f55430119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d19ceefbefe908f8c6494cf465e3ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d3764baac2b00a8ea38a1ab5ea781121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edabec8443e64c25ccfc3f78c9551b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61addbf41c75dae741e56e5b8e423c0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca80d4fc1d3b21281e665be8fe91d02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624a5c9110f83e967102fc7735369d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8291c05726209fd380784c1d2a75af8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43de6c523930265e123d6cc72de2a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a4c10680dbedb032779a25d6644e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41283653c6e9689951b12561dbeaa665129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbb5afa16453e88f79c0dd2d341d88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067856cec63d9f5ce96dbf628486115131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c589f7dbf9b3f8ab4e48aceeee7700132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af884afe3e3c8d7e2d53a412bf31a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8023d96dadc3b2d8ce207776fd39ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85de0c8c4d8847e64cef4a7b344adb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5c0ecf2960c63c052b49bfa667c9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618967dd5f0fc3b83c9d1b0470d642d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ee5bb54b2f26165fb82216b1f66b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae505c131ce36747d03259a22739273e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f145a8fcf040bc0d85d5f75f517380140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead5ac8a002193aecec15fb5c47c6fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bced738fba0d9661d37d7eb275ce76f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee759b02afe982956b7a4d0ef42de0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc17589d227c9f344b3c32561805a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94be02c07bbc755653fb4179635774145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec396bc683ba478f846e665e0c69d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026709acd7505a77e13f2ce20c8a5919147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c8d988069191c97aa65a92eee37e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62825f7ce9d6831795526fe991511ebb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c446f87c4b68ac23b1bfbaea50903a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e48c0cd39189bad54081882aa43f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148fdcf3d024698d9a9c88f5e72944a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e494b64a453d69f31016225c14fcf45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc7787880a5f938318c31ef937ea49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5154efd5afc90231a65c614d4228d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dba08f7d9cc1d31511cbe0cbe7cac7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75d8009abf46c4cb816c3841a3eead157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c952e267e6a7839ea190c10b66f7ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1ffafcdee683017072a3e7f09fdb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a916b3588e54655b31ec6af79c593f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa9b00f8b7e58714bdbed8610b6a2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc73ae28c25f4b891bc4d6f108ce569162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cb16027134b3f7e7b47987e1f1b80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298020aa0ef225bc9c50c34f9cf259e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa3c17e9cd715821e27f0447bacddd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21630c738e2c2bdb83dbfbe6e15bc98b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c11416f9aca3562b878ddff1347126167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1f70a4f1dd462fe997b81bbd8ebf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1798c95f59c1cd7c7be4df0330bd5c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23e56d2b70f6bb33951156426e674a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b008cfcbd244d5054b2cae6e72d16c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52400ccd2e24740dda13d2df39d16449172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eee0b2e5aa823576847278cbf0a3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ac20136e16c10bd770c8931fa7500174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f0684db82a8a4a2bda3550cdf50c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264099b6ca20c997310d2230c88a590176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb83b4ecfb585015c50adaa2e494b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20613ee463558e5a945678630f305c28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3e25b8cd14acb7176ba8b55a0e29e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd20016662ad107f8aea63668ff223180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedbd756dba01c2003d9d0fd5307f23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff01673848d459e8bb8b1f7c3fb7eb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9c2eb28f62af9b03467f4f8ddeb8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccce5176584a3f2d21c8f368e782689184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ef8802aa9073fbcdccbbe0e3a61b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01e6fc2389ffe3292256cdb9dd85fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaa86328217ce6211c0d547b23bedc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a40d285ef569dff393b6b4c8613ddc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5567371baac38b3b7a5e5f98944464c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834529508200105c8c5effdaa38a595190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e0447c3b21a6d6a88c911ff4ade97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ce4de8c167113028be54f8214ace192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a653aad7a7c2a82f673a8628df4a15b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82219351bf397e87af131650cb6a3695194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18022215ede8d5a325faf4b2a65942e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c45bb28e890bc18bc5641263031653196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c47bef021c08f643ad329f0dc54e12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2084fb45f6ceed3fef247d25dad21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002f43d6179dad9c6c77d385576aff2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0086b6a85bde8d63f2518abca23b64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6492fc8d1a7b719004eace9f4b9000201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05b720fb833bf3ba142c1f4140afc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e91bf0a456d2ef45b6bcada92ed21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcb2cf8cc899d03be8fcf655b0fc0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d14ecfc51ea4aa0dad531863de218205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e23731404a8a61ba31ffd4a5eb93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bc127eca7e016744d30f2e1c004ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690796397de8b8e6007d3d996108ac99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65317cb64c63eaf58102334ab4f644f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0783ce5584521f608e53583438007fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705c5be2693dbc1e7d679553b3517ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7055248c6d15766bc8f80e1c7d010f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588576978beca90995948260c36f327213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f91bbee3186101c4acc910d4c0cc9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d9aa4e8b0dd4363e7f153e0337de1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a729217c380844b054ef6218106cbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571bf63b778bb031b0a434648bd7e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7426bbe3b255b35c4e25fd7fa867d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68245c74f98f5d4ae3747448269147219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17123192c607a9a83cf0356ddd0d15e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95df8bab98f650a185fea2abd3703e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faaf08f482b409afd8f3f85adbe675222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e07010a304d2c0f1d162fb5364ed9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df834dccc4cb59005b228e41880d3a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0937079a8d8cadd7b997de82ead5dc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc34765ce8b44a7b68e0759611810226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490360bcd1acea4368193a838decb40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db6e0f179f70a4e24e308439f27c20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490854fb93ccf8936d88779beb03c45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347facf257bab020e9bf1e6aa627c30c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51058384c0e7f06a68cb66b405b770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21d991e2e78f9f9572dc181d70b84a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa8c28963218aed04a2a3e9a9452b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52b4f9d9409f3d344004ca09981e40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a220e3991e5e278ee45fab45af3d63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bc38845a17f02ab5830c099fbfda3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f68b08c4bf2d5838738a84dd7ee3d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a7e6f09a930fb642145b3adbee188238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f527bc37521e9e3c091c277b4b2dbc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd89503e38c16c8b4a20a6aa2c700fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c229474ea00f6956ca617de8dd9d191241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624ce432b1c0d3d426c7f4450ba9d9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144d22b891779f631dbd93c27e1eacd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4215197a78365b7c91c4e523a038be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab71b827b431921948ce70362869c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be91be9e4acb8471d0593268e61dd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f08111c6135f0cc58c73338adc292247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79161c56aa6dab62e87939d5ccff4134248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354a70bd74a08c23661031d4f12591f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbd495e8a1efebf7b357d9199108bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a48b84b5e0e861778d21014d980dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581541de479593470aecd968a0ec043a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42f09b3b700af076c2f59c8009b318253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79853f18dab2a53a03a883514eaef3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95302d9bdd7a5cf2369dcfa5b3b69048255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cce4a57bedd454dd2cdbee26c8f39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafcb76b7961f9ee74aa5b2910bd836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1efaf42edda631da8a995159a5d392258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5f52ba5499ab08ed3718a74d6a1ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4578ae7ad3ce1f5e3959cca4267f1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e28f29322c051699366639f5024f99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fad5d28e98fbc70e660990beab8ece262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eba366b86396acf82793d773f7907263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd2a6b8d4c33f2a6d9c6d7407fbfc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57511f4d6e3dc8fb6e62ae716a5e09de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ac7d4acfdee641d2aff5334723430266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05b0f03b083036278861dea1e3f326267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20de5c8a6193f591ac2c408f4ad20a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d281a44efba356af776e47f5353566269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c5635a9e72ee7046371882c301ee0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e34406853f4b4534ae28bae42177f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24331c7e6b0722c54b1921e54ae25458272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1f6a92bc641e18ed973a85698a5e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcde3509dc30a74a99b15a8a38a7e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1094f855b1c3393b0265f76f52d87b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2d842de2d1a5eb8a56dedbd0aa9cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090553ec9643bd245464f93983a2acf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22b853dbcc88a760cb9c179b4b2d01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f666872241da43fda03b7ab8b6c0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c64f4a4b527b42a729e2964c53fd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ceef53a27cadf2e11f80733a007c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eef347173ef7d85bfec11b2123255282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727879e0b16e7b343d510fa6e35b377283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee022c976da30d95328b7f676c8752c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac655b253b2a4c9b8ee280dac9c56bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b3cd9bb71b90bf392fe67c9d091cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f810cf08ea0840c8f7f51d03f9254287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849a4366cba5a84fdceccb79f65877f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfec4e7f1f706377cd5f7b6148c161289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc9b60535c18dceb0985ae6f4c1cfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04120fd049f5069fcf8728953880e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb15d92872f83674710db8cfe9b6887292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa5005161325f6c9039872bba0f1af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b955a5847c458873fe6155a84a323294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e378502d1b6ea79e53ce8d028fa017295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cb4aa143e54d737750993f4d933e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c346b06f3cc833744e82511ad8782297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeff8373b284de8c95c147df541195f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d7cb47bdc79c225674c8260461bd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658f71cb244d8ba59c1152230c8eb22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd26b6dee7b1801bdfcaa76a799fbc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf25004c95c540dbc04e9a862d7f2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a4e73581858286c8469aaef7be0ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16988b949715922c2e16a69ff233507304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603809f922b1642f7fdf5e02dd0b2077305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72887c1b87ff5a106618de0b7e35f8bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42658892eab0280c85b187cd8e4db932307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c668dc1ad9c4e69d9f3fdf355c39ca0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489011155071f94cbe5a4c34c5fc56c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939abbd12c8d0e6f12ef9641ebcb7ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0257c442ca381fe87d43a3f04e362e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170553a4ff792441603565c929312ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898d448dcce004088b28c3b68f6a0e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ae0e63f14f868a3ea709253480459314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c894f9078f743f9ca7a448cd8fd9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e8f9f512832d7284aecde7f4e9ef0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856a3901c78bd987247a530f844aab0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70f97d20ae23c65534e5b93e650c46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad73aa4c6e029cddd53cb6f6a754c06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433826e8b383be66c44818ab7f5f6f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373e04459053fb562da6ec3a304799321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87b9f645f5fd3a4f5d1480a4bd33fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f6ecedc792858275f1684a319720f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed4592a9804204c1972039f9005e14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d76e87ded7cf7448ecd8c524bec71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092651cbe46b026f407e3ade1e1fd384326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebf6bdf89af8f447c78d16a39bd7bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33324983da5beee716757eb954ace52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9225ff0a69eaf798016cc6e6374ef0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4c95af2af12b00cebab0901f2b12e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518a79c456884e2c4644055320b8fad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d66e2871b050293765c57192e01278332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86df093f9c527892d982ee3dffb1b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3b2cca5a1265c640eda04f2441125334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d032afe7a7cde3617dafea166d5b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab2b0ca8fa92ced33fd397b86c3180336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f11530cd38ac894525a6be284558b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208428e3060b84d0cd9b2e742dae12cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f763062337c27af1eb907b4fab9d5fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34e453ce11fdc5fa3cfc6f11231535340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cdcf13d5d6b8e5d123e30042eabb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a8b67981a5e6195dae113d899544a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210ea032e0c5e3e0b55978bdf62fb1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a42f6ada9b9c4d6215d474c4c2829344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef30850fb71dca279a29e1e1eb2fb30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff115a3aae0eefbb38117c52ec2a014d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39f2191f67baab8c172457bc6804aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da41afd65b956a175d522b4eae68841348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691efa3a006fc89e48eb640ce729d98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3276621ef38c0cdf2612b318d42ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5ce3ababaa26b52fff142f15e7471351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11112d15eb543bf36ef06802ca797941352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb492d487546969b587c2fd28d41a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9d039b83c3869ed35fa858769b736354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ec96f1ef2168dad490afee7a8d931355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be14b156264da0b1a8601e714418d0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226a814f85dbb581c16fe11c8fe48c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12192c2698195259d5f09e6e75c498f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cda4b590450740924036d8d0e53a16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1408e10c7be2684c66386af636510360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f98a22563f71054ae168e25e226d82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0faea75ca3eeab390d6195b7050654362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed612f454032fed201152d137a3e8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f71595fb7b014b2d4b6eaadbd4c29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab299a454087bb296038681e2e7c12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef79c64c038fee6976a490fd6deb79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a846ed7b6b2ec9c94e582dbf574b802367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288784e4084d3e3244eb259a8f34028368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b98366aaf3779f4ae1e1bf8407882369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d2a43cd79efc9b57e6f7dfa96028370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f04c9be2b8346ba0b5faa80995d8a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621a049767efa1c131ccb722b83549b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8fb0deca47c24c52a3d94a8e959e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0e2c101ad32a7b440a6c59071229b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a9cb76764d3100ebbcbda1849b660375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12754cfac3fb589806e229f873a28e59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c632fda8a6cee8430b9ce4756102e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ff23236cf4f1752b2692735106192378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01cea1c481730ad6cdcf045aba2227379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab29eb36a8de73159159de7c09aeabd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb550ec88978dafcd8fbc3ca2f0b0c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a4ed31a3d5bfbbbf35d82a0bcf3ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43455bcbf2fe446ead512cb2297304383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e25dd74b884bb544689a54f66319384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a806362f16739d5874b0e7b90260f0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958ccfed0fce37a0a7c1dce1cf3ba2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d624630908de8e87f5afd7c36db9d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09b07c3e5bfbd40e42c31ba4272271388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5218190a41861134bce0524f782e26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c74ea5228c7f3b4a93259c83fa59e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ab6328c25378692ad8fde6a068e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16939a93caa34ec1a1716ff672f6d7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a049c55e94b97a52a8ade857571262393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac938b1b2dee2501d2b653c0aba4fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997024915a73837fdad4e4a38cecea5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ec5da45dde758c43b52a2aeea4e2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89ecb8ba4cefbffc7a040f4e60701f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c46ae57569d977b0fc08dfaf0254a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b207cf632ce030f660f4eae7e1331399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f003de89fb8ced6d5a3fd626902f7c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d089afcae30e0a586ae8e4d7b4beef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518b929663ba98824371762ba53c358402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdf68ea4f70868f44af07ff3bd22d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd73bc3b57e637bc9b5e0315dc500b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496a7a4dba2088de7034a577d23e789405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70ee7a16db2bdacf86df5397d990c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be971243894498cc5f764369db7f53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6483073e1aff3570fee802c9f96fd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f3e8cd9358f4ba98d53bda37a9b50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77327f7d550ba144702826d0d07a0b8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebbb9c7aba34a53d460bfb15252c95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0594238dbc65bb86b7f6952aa126ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146f1f2fc781ee41b55e54690d8bb55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab114e440ffad50a502cb325499b50ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db443c2c02ba9f4ca5c989ac239b2cb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2359ee0c27cf72eb0da198e6dadd68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c11391309c464fee1042d0449ddeb4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa837bdca1550b157eb2a21baf8ae7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdac12c0379399a5339631be32e84a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd5b6ee31e843da5b63664f9123115420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a11db42362b876be4f48eaf9ff1ac5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140494410a316a37fde72d9972fe5a1e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff7d62f124b33905bc5bf06f23f24a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc581e0eb671126f2c67bd1dc60963424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a72c04a5fa083855c73999027e737425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f827b3cec72cd6badfa146669836b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c7743dfd4da27439f15febbd0bdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640409826d095de521ee95cd7b48b4d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24947502446ca83c773e86487ec9a7c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c9fc0a5642ed98945874d45936357430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d72f611663ad3c46a45b05493e93d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a90212a4b5232828f4311c2064e332432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bc62ba631cd2c278abef7dbae7e39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb209d1c188c37dc95d6e2540c41b6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b7403d6af5b06c77a673de28df535435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2a298a818c1c3c6ecdce10788b3b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6253a8c97f336b188778bc3d1c0c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504e267d700127cec02777ef834bc87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d3d94c9c94d34e2ebaee6a617f423439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1990ed0905f1e8deff85d1f7c10f73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e27940a4a61ee9d84876ca22314a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8364050ad0c4034ab81853cc99e17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beab3730abee241718b3cf546510c85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6790945a495df06b36e5527b12ab301444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce5f96b6db1a229b69e6714ca10070445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aa8ce8f461da5c8c3ce542376497a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4de958cac649be3a5f33725e0b1c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d499841ac32ae6408d2994cc937f4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38880f635464015e790deb3989e87bac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544c55d21c6425ca3e9adf6c068f1fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762db183a184a6ff6c429b197604ca2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea48718a11068916437fb15a4c176d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bb09f79e77f6f1edff73332beba86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04349808965a4f8e597e9a496c45a441454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0d2c9cf3d71f1d0265d76afbd0ace455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec6b2e81c318bedf525268b4244509456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e08df567a4686ab674bf60cebd3552457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf254f24a0d5e4d2ee88ec5b5628acf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20353b52e830fcafee95511ef72a48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb6a776cf85e7fba3486ab96a4fb50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669a5224a71501130799b4564652235461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3c9d27da6cf7af55347470a1ddba2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559725bbf7fbc6573bd94c98596cbf2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d99416792026e8372558ed90cc6dc6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033c8213232c5f0546da83dc4e017a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317bdef6225b608c62e4a9315290c71466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facef12de13c04cba25599beef98f93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a7fc23e41efacd944758d7915fc2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605023edf3fdbc85d1973f2bf0869c75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45f96fdf2b4e7dcaed8f63388f612e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b94d3c4ad162e781e358a84f38ed0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace5aa6e545086305f34b020c07b406472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f65f2a19cc52cc84a6bbeb50e85e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3c6e9075eb3affbcbab100681511b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98b55ec278ff98390a44e0097adde8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd89306459530d3c4da8fa176e3b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268bb90dec9846eaaac9d5e8c819265477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71717148e6a0c73879436a00ea98d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35389233fccec2eb0ad26346db5a17f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07210cc0979725d7ef9b19a9525555e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481088e0bba55b6c263789fc3d8386f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c33c360194a94dddea0ff7dc0a3375482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecce8250733a3f3fe725ea2b453247a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62ba8b840cc6b9ac470065a5b4a1cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40caa53d2e49f4971882d1e403ddb9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b2aa42c233d89eea02958c60669a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645f7d91bd4ba6730530ae82e9e58e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7544bd41f0a24b3b770ad647f6d360488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e705376e62fb0dd78ca77d35662e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dce17560fb7d18ade20286ec24424490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be4ea43ae9095968b65768a270fd5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608c267e5ad487e018ec5c2bbd64c36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451d543fd10612fffa69f547e6035f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7320bece26ad3b1f86967c3aa8d7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47308c47e8ea03508c72e1dc8991acc3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8d9e3a56059d3057ff1f7d3d514b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202583d243e3994a9ae7a249e1927aad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81287f445edc0d56ce84fd2d545999a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7036bedcbefec446e5cf87bafe710499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b1226570d6dbb65a65940dab6880e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742059fee9b0df650aaa020aca2bd71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8722c9423ea22a8e733da23e3fa463e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99683f5f6bc1d12661df5195ac51ee0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08353752f8d8c643f9a502dbfda1bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f9e3f4e980957521908932e0f742a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48751607c8f4fcf9b5383cf95423a6c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa800903112d92fb5991706491e02f1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41305f4f0d57a29c23595925b858e4a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e493548d265ebe3fbbf611e247861e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cefe4c46730b6d5450df55ea7acb80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd20022846e974fdd6646616e5bf169511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743110ba51ea5cf222a8419738cc0506512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d36eda14b7210f16d139e37a25e81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa100681a941354c397fb1f8fdb6873e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fb9e843f144622e8009e5e686520e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58983f96755b17cfcfcdc15f736828516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e96a3e6c05bb436c35ccbbc113c97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f5a1c2f143f0b2406ab7f9f62ee9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafadcd20404c59c1b51e0d126801c40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82275fd7a649296264e048982be988aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae70ec1d26140b8c1a28cf46953bb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dabafde548aceb0f198ec4caf7ec94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56a65dea78b4e595aeee212cb45a2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d26cfd1c0b28d03452c26e603f00b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4534faf0ddceb9ed7fa9960b4426525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f740747413c2e145f30adb302da64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449005349b38e0b7cc99d3ea4e49983527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18c48ebf18411a3cbc2b296ae205ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82c6f93c7fd7a0d04e758a4e6ef933529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68c17b49475d929cadd26c7c5c851d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d230edd4dca29a7ec23a262c41107531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac32f404f4fd97644ab57263d6687ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b342e130335ccef9d0563fa1d32e18f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af5911a5b75e58df05a66302db6c59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12964f1efef40295c9c2e1287e82cfaf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031ef949d8f5e2e0efb77d575c107ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68112c9d1edba130150bc9f95b7ba24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8462c4616d16e8c5fccb0ca160f4fb4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3ee06a5a1ea469d9e11263d869f09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d9a7eb4f9a4a070b33b30684d970540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f04ed2bf743eac2f12c5f66a4374c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926a9b352335407b005dbd81a2d6dbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb559d5cc2fc4c09b2976ebd560d5da0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3910136c1f0f6f8fa9926996d82f472544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6791e5b10409f7b7d9f451ae2d362c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1996214171e03b95096526eb499c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1da6630754879cb9a303837da0eea4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba84752972d0e75843a2d12f4af245548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d5b7a19c303b0c8b591ab2a2b2496549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc0e724ba6b7dd532029b563581472550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf206268432be2c2635b1fae094225e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0c27aeac895572ac0f685423d6efb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00493458877b95fcb0fd782b44aa8729553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e747a01ae08f4090b1765392ff1400554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df0b6ae881cb72ff68f5242b9a7f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261075b481467c59c2745fe57335a32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ae903ab8ef5ac8d4bf5ea44d1bc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23553b0a5ae8e951c59d1386047d5030558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94992302b261c13d46a4e2c8ec87ecdc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01b88e3830685c4ea79bea900da806560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e465eb6564aed6efd3fdb5965b099ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e045c5a8a516f92d399db238970c4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd03d8f1a0a81e8e4362d2cddf95cb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e06cfd2e0a83484a4f22fe8b1b501a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c009c6f88a029c47a27e0386c69975565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc6ec98639679c1ac365cf73f2f5a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc88e6017e2eda2f920ab635c19bb02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cca30b0e720db47d82562971f25e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ce82f84924c4df78b2720e68dbbc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a9721c46a62e7ffe819b31ac46a02570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61873f5eac5d48b86b255baa8ee4d558571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abfb380f5096ee7df13da14d5104c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d73d924a206ad5b6d3e00b5135f0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e53f32594a2d9e66fccb26e5f5ac3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e425e19154f3a3675acbd27c2d4cd5b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac460df395c95285ee581554aeab28f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53292e23f1cea6cec8807b8008c8ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c3e340091d8933e0b1388f408e25c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97aad62f88bb1e256d8f345ca5eb83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9313ab2c26afba19f510b4ce262d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aff6108cac9aa4f27a40377e83a7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556c5c6a2c37a029a5a1e13dcadd90a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297a1eecda1b84a431a2be4a433dfde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de51c6a104548cede61d6a974ff8a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a388353661388b5e1b8ec4d60c9fa2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3f3d297ece85dba04f47ad0906da0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e6b30459671e65a8d9247a2655737587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b401c862c11f3f1c187aee918d2d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f3b8cb4bb094e9c46886d9980c0ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce494a509ddf83742cfa5a4ec6883613590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1ca8fc33900b07727119f3d0126e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad92b25ccb53c68bd7f72a91c9255a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8244b96fa6192f6cb5942cd7b3164593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ce42abc649b70ecb9788c632fdf0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50edb4b71cb2d9d2ab0dc743e4bfe5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421970797f04dbaafa8958b226bd9ff4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c59a3c0eb3c2373926decfd2961c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a408cbc09b62c8e52b059fe4fd01b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1426aad6f71fae680a2c001c1f0c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58906510488383338b372ec8e0fbca0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d097fd09c1e069461a68688eb8022601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221028dd5af8ead26f81aba7945e07d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce55277128110c17ac8ec78a2f436fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5d847ccd4e5006d2aaefcdfd97c8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e456afd23f4781a186f47f51184b5ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c4124b4bf3b235098c2d22658c7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bedc7fc82a697b4e44e76585f9212607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9c7909a585e947f242fb70670d1ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bf79f9211cb00f852cc3058a81aed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902e8bd446392bf304fbecec5c8c31e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1b4f268088745d32c14f1fab6022c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c020272a1396cdec9755d97ee97b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7e186145284c2b401c1d0d7c42732613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd49667f4a6c6372c96ef2587328d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478bf5039265966f0185cf78e83b7cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf33e84c6894d651b5ff70f8f3a1256616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40d3138a7320a9e0a34964cfbcf0ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d83e32963a778fa7daca12e4f99916618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2881e081ca31762fcd159b40aff14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f33d3ae1f9f7db59523bfad85805a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938a3069230a208ad84aac4815670c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e9559dc3d44ddd20ee8f4d34f660f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1a7fa72b66a60c8cfe7015b3ac4df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08cf0d19d3816c5af16a7502571672624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c851e43ca028ba12b45a9f95b622fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd067915fad47b6edc8f370ce6b936ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf52c9e7b53e335852fcfdcecb3646627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824deabf7add786ee3e081e674f46c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e828421a3a7843775715b62df9b27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e213e5d2d21472a0976e7f65d5def630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083191e3d146eb491f8abb8c595d8c25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2660ac8983922ef093702fea6b229632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e2f5e94717997077b6157958221f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4b98a52305b8e8b087dadb2334922634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2a47ecc62dda055be2d83bfde1505635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9ab692bc40748d2fa009b0bf477ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb479bf5d9e5a106b908d72791a12eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be51a57fa253b8e6587645d53b25516638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a35cb75fef5c0a747bcd212cee1d68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa48bc711123855922ce02d0794c49d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868f14bcf3bc03ee2e8df7e6d8fedc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba080cfe097bdd157cbfd551ac7078642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57982a74d520c97cbc34d6950df16b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71522b85afab6ceabaffa669ec5780b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f099dee0f4be9e547ce82cbcc09b22f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a845ea665b4dc69ada2c2411cf4d2e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76068139022080e12d2f6cf1d38096647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11605e89f85fd9f1aa50efd60626f617648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca663d7afe0d9dc5bd94fe21db45cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cd258baa61811e3e42f5434c31568650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23635f4e01b2c52e57d2b0d811e8f647651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1689f6b38dd4612a444c6ddd5160d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c96adb6a3f2f85d26fdd9848d1f3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f8e511ab53e743c05029e73c82036654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2579b05e0014f8667348ff22edc23655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e1afab58a3bb6e751896c3e9e1388656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705ff11d3517fb3b71a870f8b1254e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d90c8e93eba17e7bda3fdfb45a1ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ec251406ae63ae718ae37f2b87869659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02881e76b785a6af69f71327b5181cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004acb11367215a432672bb13bfb9b1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755e9fe0ec2bc0c96fa38b9afd59bab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ab632af0ad578c3198c4bc97ebe01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05bb21bc767670a2bace279bc9e826664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552297d4ce5f97a06f7a8901c2723e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecd08ef5dd1d9ed19cdc9986ff5446666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4bbc08b0893043292bf7f4153c38a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eac9b9a04df9effb1942f63647b8d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849dfe396c89fde207949e15008a028669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219efd95eb8192cdb918217e74aebc2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ce7af69483fb87787f6cd8bbf83c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43118c375357338d25b74335c81b44f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4326ee472c91806396d183306492c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f86f7ef3cbb80d65b225d4b2a7d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60d891b9148795ee40455d5a018645675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538ed474a4d0693e0c40ed3de2a4ebd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6697e207f41da0cb3ea2dbe71b6d64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96357dd2e8f7b15d6f51abfe6a7b15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45cfc26d2d111699462fef219a3bd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1343759704723f1accb9bdb723837b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d99de0e8d8e06b561778725d3f9a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02bcb99bb723bdf8d0bc2c3b27a0b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ce3d8fb5cfeef197ef8973be53ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f6334a03060fbbbef52a59248e57c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d1a4bcd7b8ae6f515b20006fa362b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd60828078ba8a23df7cd34dc576f98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1960f3fc1c2f2ccff0a5b70220f7bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1540cd570db727de225d77ab8e8c3b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b19416ac2f6e7ae814246c8fcf7e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebbc4076f2fa1fb20cc643584be5ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fc275388f5e9adf9e5418e516e009691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6a25b4d7e0cfd302bd1b95ec96e40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1612691580f445660d84c7e092d2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e97525f5910e0bf7b90e5c3cc060e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477388be483ab74a5ac3d95e6e4799d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e23d6b5ec26331d4e461bad2287f95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bab058f13ebd6e1b62dd79f4e91fcd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8418ecca673a1ff4138b2ce018eac4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de250ccac7dc74ff208874b67222b11f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee31f5b196982ef64a343ac4a413bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c563f54c7cc85f5f2dbfcb28a6923701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ddc9004ea0d64de5c13056a3fc45d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91237f7cd65b709a87dd93e9eb2f3c60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf467a1f0a1fed8e7ad170d8513282b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608801eb22de662a0862ef2f386d540705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61401b70ace4c0b2c3f537c3caf944706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98871a8cb2efc53ffa2a2d48feac13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af192f7e54d8f12a53e3319489da73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45dd21f5810470a6b2f4db9205a698709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b88a159310c4c7d5f10d54c709f2f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023e2ec1a777e532cc0206865e1ae17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f583009ca3487e7a076128da944690d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37661b1d8311f67f1e937e399e5306d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ca1f885a093de2c7ac9eec2641a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd16399df0826ab3f890aee9006e6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bcf00d6737e903a14a44913f66917716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4c1683836f47e1d5c9264f1810f35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff102da4ded1110ead86e93097073718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e367e6bf7e8f22e49ba5876ae8211719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9524a0f06bffdc413f0addaf1d355720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88983148fd92ae1f658a3951fa32e2e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe4b0fdbe3c6cd0a98fff27de19a9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919448797f5c468677b7bd95350e2fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a0835529fca798977b71d07bd56bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b229ef0c9f1f26a6336e618a78434725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de7c61862e2edd3924a0c8740fb1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95463e41b1e0953a8c575785b8eb90ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75179b63fce2f3d92327e11149de5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb51bb238ecadf245022fe7f47c704729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b8f2ff95a1ad643b79b7890effec4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d5773b458bfebd753aa49158ddcdd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d9b6ebe0ae87e35d86daf87948a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1ea211d50d085c7e09a053b6372a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55c5c2daa43c21b8130e0794d1adbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75641e9c5a11c8451ae16eb16d35bf5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40273456b2fd4bc9de2663cb6a2ab14d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604338235c8f898b5def6ac78ba78fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf99f6bc63b43fae3a00218b9423247738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272307ffbaae24009be003369f1654f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede676c11dcb67837e8f2a06ae3e051740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fce661c4157ce8a4fb0e549c0251d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540254fbb7b7980b2c6693e9d34fd82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223783e42a5421e1175bc2057d4852d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2c170d464f6acd0e876993d8181ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de683a74e2a915b75c94c71a942bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3e1e2abc086e438c063b54faa167c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f72add4a19089e81b742c6c5d3c91c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0a64aa22756be8e45ed3deaf074a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c16e38a839ee522f96fc92e1bace2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2141150d5742fcfe8e8572a96ddd34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3d7e117308eb8901acb4f17d270e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa0513615d41f1122af5fe0e6454fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0d940cfd6fd95265e6305f57d13d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647e1723f9b155c47f8a1987d1f5d3b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176e3ab08899ebd79b5249feb8a73ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cf1db6906f3bb1e56d88f64b309ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47261c0dfcee455830b33a6e4c960587757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad46e56f322574126604a4d5eda5d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c25de15c13f23b02a802ae6c01655759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec1b694f6b59ce8230d7960955bbe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418ab53f0a097d8edda3b15e829790a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24660230561da759dc7f198e2e22ff9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f061eea3b0f09d310e7cec580e247e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab5ff0bb1d325b5a8d002ca7a2cb81764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df529b2e91a5b7c02665e6f1a643c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba4101e387735fad266e2b020b9ec2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7009ff9a8d0e4f75c672b16dc16fdf2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a274ae24b2201459a774107493cf8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9bbb4c1ca1b501a322f6d69f81de9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbb5a8a17dc58d2df0d5b9b6663b05770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba73ae8985f31f8a6eb5eb5d7cc1db8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898109cb5d54fef76bdf4150d7326a46772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548ff3c6217930882378288ecafaac8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610134974486ade8810dc2caefc06da3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1b34230da617c3b7474a1bb3f8cca775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f56ed3af7645e9b3ab73456abd7231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a036104699be076590111aa98564b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453e3cad2542b315348d87324ea94253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b8b4e5c7720e0185db00c3d806c6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57732dd3ebe758a42652aaa5d5ccbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8274ddad1a345add29f126e879d0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69f1b4f95286e434149fe944d72b597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f28d2f9d40db4d8f6bdf76214b2ce78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf023d80596e8cefc5a8ad1ab8f5e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb15352fb8960f2a23ccbe9e300f87010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cebf616b9b5d9d73001bba35a1086011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eff9b278dff4184706cf588e0a6a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ac8754283c7c30b60abf6df28e4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c259c3d3e76d5ef0c81b478ecca0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3c80dd5564db55add6e2c61337ee715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d6d7808ad402ed314cea79fdafce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73373fe4523f869067be6d67f3fde3d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78757ba6838ae4a3e2c499a747eb854c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dd322d5406e4e198c17166866cde019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4f9118afbc2bdb32bf4f760bf2c4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb21ae16ff6c0066dbc6ecc61e670521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75349e593fd14596386092146c4ab06b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aea7fabeb72ef3c070f40cdfe31a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e607c0105fa00d43739864381e1a8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959e473711468cc805bea1e0753d77825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09be82f51bad15ea317e1180879662a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35d8ffb9790a71167e7687c336734f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc265ea4a2e5d5ac7de63fac98db66228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244612c781f83b1902eb1e245ee5e8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622944cd05563c49d5c8c083814c9d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dce49ddda1e56ed18f1ce921acf1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1335b6e8938483c66293a131c71a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e991f97e74b794362e5e5139ef5d2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68cc4df6bd677ca3794f617f41b2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f97e7dfdf0c22e162576964ba026c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5250897e716f764f0483c49a364b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4544caf3068eb00d171b8a692332f4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfc884f7819950b57895d0acdc814238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054f3887a542c4ab251ca84fdbf3c9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3c8a63897a438b23af1aa631f79ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e0246b800a22802b39d3869759d0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337c8cb0b4cf9020c2f3fd40e6e36c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56633a33d518c6b564e3838a4aa1daa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f6a4f0a32f32f8d520f234cba8d1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3d6ecc5e8d9bf0f2f29ac0a51e72945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc17c7c4a36f0af9e71a6fe80ef3fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521acb097bd40de13bd5a6642785762647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da187e27acd8448f2bb5c471151004cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc91e44aac3d777ae349acb13bd78ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040025475d32c0af7a0021fa0addea950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb06e4401d3d06f1d85375f251ed9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e4f16edfef8edabe026888ed0f97952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f5a9a6e5bc7254980baa9d08228ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d910fb9703dd5967a2907ef42d35e5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc08e9637b37c8cb269fc0db751c4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2f8320e03d818aa42691c7566fb3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419fbd5b35b98878eca5cc6cac4443957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a22cd20fa79ae2b45a6eb06d323c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922430c0c80ed6c127f505e81350f82d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f4a96856a8499a39d4910250175060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c02e26618f51b91c3038184fa078a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17740688b0478b046448bf345e771bb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d230aa4c9d3c3e61abc6dca696dc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a14b2e4cba5a2cb833dbc81601dd6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9640a206ae2f09aab6f82aaac134f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba05f996f86df0a98ae3647e518276566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401343e3c6db5fb3cd5ad520c7e326967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2280e092c4c6415fbb0718ace104e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71c50a357ac077c5b82e21d317344269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87984b6ab5f6aa5568bbbc0d689d023770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e4e3888a696f5bdf8a327037de2fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef0205c222642220e7df8b90e4646f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35e85886927b360f02d4f64b1643c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4991e900000858d44086c19b36210e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e90a85adca3637da776bf2331945b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbf15930f6f1ff39da2aaa90a04e4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6c7089f7158dc76e66f33e45f43c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c5943f526d63f1a106e2e5b67149878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc60e82adb5caa05adc02f6408964a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d354280b13a228e2e1d9356f6397c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7615f27d5a23944d14f67f293e6480a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79b60e77cb2136625f866585b2968182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8e0c9b374fc032d7b9bc1d377470b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae858449d3b8b0b8437da1a7a788037084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebd7822220a5e208cd7808c0ed928485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4292ab3d3305328759e67d3b5fc60a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe98f7749342439153a54e8d0fcde4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21370a0f49b51b82e088335616e13b3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6665409ac116d34dbd186377ea4a2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724806bbbade545838e1f75d02eaa53590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b83e5e14cf0b89a143c2cc32958c7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea03a30db88ee6909ed35483988f8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cdb30c1c3cb8ffc8370ae4aa3645b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb19635810aa69e8b9f2e499009952494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6d54bfb25004d03851f9343c455af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735bd14eaac304fdd29e01f5c46244496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3f5c43559f9f895f014376ad5c58197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95106468d73b99a5ce60abe8789ef5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1977e99a446b990d2e68d23bb4c80799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e0e9b361f2a23a1f780c5f8e18e7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cffc8047aa27fbf1f075c4f5826cc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f7644e55965f0eaef2c644907f122102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a028c9883ec34823dcf467958ac55a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588658a44816c926eb92a0c394fd9ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56357e26c69ced5bdc59528d1614600105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc43fabdefcc31cffa2f4bb5cd52c50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6de6e480268bddc749a0ada6eb3e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a5b32c28fa409a9d01305fead2ca8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5faeb5b35faf5947ebd35b69ada2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4970c5e826e61d5fdcea69d08b8e62f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91735bb12c2b09ebc6ee08ef673b80b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef81bd6440f5f018e0b4061f7e830a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee6ebfb894e219a4114f934fa94d99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b2513521c786962226a9352700493114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a3823867945c029da8b87ef58fcef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8369b1ef70eeb8e406dce272077234f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691a8c8cbe66221be0110864f1fff99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b55ead8f41c023b6deb9196a406b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933af7f5d7f6381a2e2fd2c163be5c04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3a286aa616e2a1e4f7b0b3dd49928120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922c01fc5b2ba17973e23f7391564f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877471c8b27eb1f8dccb693eb89e1ab4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a053cf60a2a47cc9f99ed42b7a8ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907c366b030b83e939813a7079f2fb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369f515ff7fc6aed36c2fc1025238b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88d5e6100d7fb506060cd498a4371c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c92027d2f41efc2a81f61b9435e0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef535027e6bb18b95baa01d410099031128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd31be0153cef0068bc9ca5f04e157129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc047bf464214a107fa01ff5d4354d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a829e2b1e3eeaa22305143e822a4e62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0709c2d4b290efbb4382ac810a314132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a096168836d8cc27d6729d579def9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9094cd5acabc8e1fea17a3853f87b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb5046cb51cf3fbaf8f9b9bd5270ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c11d0b4aab260c2ed8d1d11fc266f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69b7f62f23009dbe49c41a0a1d61eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae062d4c71b4320864f4a98f8b0d676a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e492242123aeeb51824d83cd36b54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85746e3152842e5a35b37f68b71ea4a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e59fa5744c433dc7601a3d7c1cde4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992ef8e2202de98328bf3a9749748f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d325897dd0fcb4614ac843777cd776143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087bc094c39b20e91b49b080dd543dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4af9512306ed937a2669bfd2371eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33360363152b01bdc7ebf37b4ce3c3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e870ed3ee42b83364a9bbd4f328455147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27842a5f4133784d9d3cb94d6c35ce6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bfc948001c8f1f2f243a779e76a98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb538a8b2a3726ede46780a00abac39a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5738906b1e9ccc9101dabae79c781e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3fda819bddc5e28425c47ea9ca98c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b655458ca2562f7da7ff8ea210133153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ec7fd960d09a2ddb97a7948b7eec2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af7f93983a29d9d91eb55fb4bb77ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06474b9af86f0e03655b7e55deffec81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bff3ca37c7491eb8afed35c9adea7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a99325fb2af6ef43358f47ff191bfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af1c2d44381b20af863547c3f3c7e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e132ffaa0fc4641a82cb3cd34eb196160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13d707433dd24222f045aa2d2bde37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ebccece4d0cd4ed8e545cca4d16f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047285acb6b0b6987778fb4c66bec6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fcf3d1e498d8ae354157b87ecc221164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd947b86a84cd70c6ee02e970d8ebd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054765ccee5c181048711dd3b1cdef6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a09b677ccb7fa2f81690a30fe6646167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f5c77467578f9f5582bf9f5be21ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f834b146960ba651bc91de021726e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa904b38a1c1222316a754ffe5443170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee205d7898c4f3cc7fda0a52a2243a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30c2de908b77c2c7322eae34d87e21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0d1e009b324e13a01465cc4115609173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd6805570b123cc4b43ac265a3564e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b08eba6ad8db1c5fbdfab92ab9f1bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042074d3364d1ca6fa22ad752fecbf65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d56ae3393ebd04e758a7e596917121177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c58f2fdd2eb8bd8e244a48cfdafa1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c70736585ee03f667e51bc2bb29d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90541fb35bf17d6880b68c89f7f18145180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a696e16cfc10473e39fa6a4a031b632181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae960deba4de1979328141c1c8345f62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70828284c86b45b424ef6b17ed6060183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24009cc37755298251b33c95f26d3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1fa62b667a8ac76bcd77a4eb78497185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be7050930834f4d37c71c27f5c13ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e5e32a74acd18cf69c3e7ab484a46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf41761ad7aa195b7de2c5f4ca9623188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307857912231c61623afdf2257fcd52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3fd9bf67cddb07ff40ef6c296975c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6b2d2c930643bd8ee924d0d5a7dc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c177d3802f050e2b088c1ada8db6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cbe36c0fea87082ed2ce641ebdb98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e565db18a7a6b85e2607fddd40792194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b59192204a73e7014ce9cb04ae059195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034615c265de890f619f3287caeb080b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5343728e864eaa5a447a8e33164ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06915d3de4aafcd56d4313cfe02ed974198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f0db14203ea6da74846b6b1dbd495199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c0ca735833e384f5c1f3c27cf599200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a28d1b3e28c2353920d8f5c5077cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61123a618a95c8c98821555421fec2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860da28c3762a63c48055b6dfd23e48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444466fc17276a7cc4eef17c69e826f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3b3667ff3f649236dfa6111c971bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef083c28c2a5d45b68f5b513c96d5f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642594153fb30477400f3f955aca275e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20360b5c4a35c1324df3a8bae680985d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e97cfc5f21888651b2dc8208dc664209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634a73fd000cb893d4672f73c085b97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876056c311844c84b019efaf9df423d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c8d430b83462477d94b3a75d353ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48f888e30df52362cee10cdd42c88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536034f0010ad545004bdaba13adc0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce970990bc8f8773dd9e71b73f6ceeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1032f516f889aac64fc15c57b88ca3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e6d45e6789bd147ca5c21ab4e19e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f824b01e467cb3958912fc9e6170658218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f070dda68dbc7c0495aa0693faeb74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04811afdf8e0eb02942ba2fa2464e7ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dba2128900e4288f66f82aeac0f57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713c1080ef6533f6394ee78fb9cb1e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e9c33a677be05bb254d9f20b370dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031c9ec933c83ff2560e88029a5690b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5978a13b5db7ad99aa6477b3deeb0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c0ba983c1b315c65b0b37bde7be98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08879761d00de9d356a70cc6817a083d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659cf17747eb19771cf5ee9a606300c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571d0e490e1a7197116a22339298b80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03ae97cd5b6b71f5d2006c01bce9d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89699ba3810471491f7f5cb0238075231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305649320159e6fa05eba1db80d3e2e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2874b68cbeb46f2337c062878a28e52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83e45a8d0f8cd8cf32442751e75246234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff4b40b030ea898765dee3e9559ccd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f2a405154556b30e26c8698a6c42c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44885cdba2dc24039eafb5e9065cecb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aaaaba1c82c6ba54eca66119cb571238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819a4c25cdcfee340b1b3952797fed5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b12d4a5a55a7c93b6044eb647128d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913183a9d8d8ac2c31b9407098b59595241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35378fe71ffada71cef159ec964cd465242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d017e81bb3ed890b08748772aae4dd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf435feab2826c094347c7ecd912cfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d4f338716a5257c4514a40e8538f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f98857dbc4f19bf96333057d40421b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43d4cf6fbc7300ae91bc931d9b3aab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594cd6c25a5855e5bec6a878a4a6ebe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c75706ec30d345d49484a73192f942249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a5a9ae1573f49cd0b3db22aace6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5049a4974cca0812ae47daa1010a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c6f550fc3b2e87d190faa63da6ee4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddc5d7639e8a37791918babb6f79f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3b5f9b2c9f0ee3a4f2ed1b4e882fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc402d63fe903882b3c711c293a8599e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95df6120f2fd589e60fd6ace1afccb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd77e0eb79c84f9ad3ee66eda505c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f024eb930be4302a4dcadc9e064e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704af74553fe0eb0b0394a3d99a6de80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2437eb55a467ea94cdbeb437ecb707260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1820e816fead9909a503e59d427e9b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4cb79edb61e77a348a56939443fd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cec6f01ad16c084731f0b5c831c47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166604ee494d9064158c14f3cfa15558264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e73338d061adb61dd7eebd61fead2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09621b702a2430e6885a212d1eb6fe55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a53e5199bd7d18db35dc06c1440ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69647ad5ed41496dc66735c9046d0814268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3c40ef279dcc7bcf3cd2ad03739a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8628fe785a4ac92cb4012ceace8eda2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c8a7ba828e6c32a6801fbea74b855271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7832bc8f24ede8c1dd9e5f3297c7ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b5bd577edf0cf996f9a000081cd9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380923273da1b4a1e16e92e420bac386274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281ad32a4887f022021734cdf87c8f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4114b6191561b7a9afbc7b62e8fc13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bae88bb47ffaed5022c8096489d6d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc8b95c170ac8392ca8a24134e65f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df341c61910d0da893fa541f84411121279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a318d81b3246148cbb1caefce5f61d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0423ab09430ba5e869409ef64428f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debefe30a324d365d2a1c2836207016282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73292f600fb34b8ff0063d232fa4df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb559788678cbbcb81e5c91d1207cc01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe85926e115a7eca8f48db7b680532285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d40b0e55b3f560626a9910357cbc5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ee823d14f91e7acfa25d394e99e0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4df5a405aef9ee0fc7ce570801c33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ff64f6b2f8721db87bd2e3e69f873289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01f1dc4485560f1a73897542d505cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae80276cc7d01b0a1d73a7c0f40e6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d02c6380eb6287291d6326c6f939a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb8ebec77eac88fb413ed74d90a60d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5fe45acd2c25a7c317948a236c698294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128cafa0d439fadea3e3af7be5025d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5f79bf9bcffe59640824d88ce18f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d2904f74d165ab2351cdda25b7bca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2787d7aa25659b5fd005633f81ef42e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9e161a8a35cd41cf866185785751299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f21aff39f4114fbfbe3c59e787554300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44774e81d7daa18b96044e9ee46512bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3597ff582668a401ee50ebb9206e061302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ed30e994b191f33e7429ae920d881303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afb51199ec9fe456f02a539b3572cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1ef400bc34d05af0bb636bdd3a868305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af64a64612c83625af647a89b5019a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01e57c375d473bb874fee5aa4158c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e40b636cfb95df173f6b063aeacc6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94308923a5a48ddec861aeb310ecd145309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046d8dc1a449d653fd8a3816207097c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1e42348e88bd5ae5d214841713360311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2254ca1b953bdd7e93d60a7e5d58c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d4df82a94dd321b7c601ad5c4a1da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9a339cdefe3bc1121f85ffa37c656314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86b6ee1c07dc9f285ac843982d2654315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c02473b1b3dbb6b115ce5740cc9950316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef38948d87f655c1c6cb967935ebb12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b47ac92a1fffa9e6bae23e355559318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370c9b006a54797131ec83f2d3e931f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b107c82fe6ea42e844238738704bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24adb5b9b7adf377fe7259bb7cafbd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23541c0da683d86c8968b583ec04a4cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b46e6e44cc4ae5f298e343166c73f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476118569f5d32ba05cb3af168ca041324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f54c4e580ea7103e8c81b850544b5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb68e65a43d807bc35bbde31cc88ea7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c161e83cb4546b5d5b5f1bd61a06ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971548be1289346b7268a827f10a3f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a36c189f55f87dc7fc5c6ef3b175af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee489cf4a4a74f96134b4ccf0ea2559330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9e363276d2a8fadc3bf6f25e128cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8807ba7253d0c2dc2731369939a6219332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2990c134b6cddf21077d4ea75db8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc37c69b5818be8b1610a81956bc8a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6277541b8138892fb9312b27ba7cfb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dccc16ae1d60f2b91e8488173def5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88521fe9e08ac648b92bd895f06ab2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409faadda421fbc3c53484ee56d37b00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f33bb7686bae02c236c3cf068cc2f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9289b7419b042d10eb2c365d71082340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b228bfebd99bd24a3789003815202341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27e0b59222f711d1b185c7795d15ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d0e10b5584f845df7eca78ac79ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc135028ca08a2c6434ebc765be0959344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b38c26a683761ea205ada23c4107f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbddc8f327950227d2e22a31f662383346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f5cc08ab6df3437278bc3d58bf4bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302a7c2914d33e54628828af2e332d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58c11bbeb417b76b21ed8a97ddeeb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a40d0df992660069eb3f40b0530ee5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc4587aa387e56710cb6537adb4e66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb80c6a32dd7136edd1b80b1ee768d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bbbdb34b5ecd28ea8cec1ddc80cec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d8fc9b561e230fc70134ae3885cd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2443706482689d1c9d8b159d4f0a4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6120374a8e2241e37416c4f33d092d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d7b14d56fa85823b1996e64a85965357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f2bf2757442d2907b601381edc472358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a65940835093d84da122ac66bb67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab786446b1352ad8a3aad65525fb3b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b49e6566c53023b95f4c923324bc61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dcb079b48d15fcecd7e06c6b96f3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baa8a155550d114c41103882976048363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4ca9d5e59ae3f9edf3cfde5fa9325364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13b90804322a926c2ac88b701fb55d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a642b38bb8a13ba5d2f429d0c71f7ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23929ae85e818f71d6103d3821336752367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3089a240ab55597949d605bc765f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d95b21142f9131766d681638aa01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d53ac8040412445f607129cdabfbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249171f58caa2051c20650dddf48ecf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885094652efc45fb794d66916423f23d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d98bb89e075bde7e7b13da00baf596373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaae2ad918c46987dd7d4e06e810fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f6a45274df5b263aabc1e221cbd5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c21298e93964a358ec9b698e95de1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a8d38954b3fd056afee494cdec1f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02015835c8a5fa90e9f4c8c3859e4f88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4360d4a9de29309089b331e29d0f07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de57f6adc9bd69b4f5361e8ad737a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25bcdf482059db86167e6dcd89f61d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cd393dae21d10f80883386d103cd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07c84d039b86e679bf15416211f705383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c64be373b46186cc4d76b5d0faa8d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c10bb733f3ba5d8488ce6946c7194e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ae6d2615fa38b7579361ea11da018386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a31440dab46bcf999631ab5f83a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73561728f0c0bdbabcb118914f2448e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346dc1319c43f4532748407d0a9f9ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3d8c3075ba6150e4d137ba17f0fd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31012fc0a60c7d4cb7b04c22ea242c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955065dbc6e38f3b1006ae2d034619f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010babc07bb2bf3a623427670bc8278393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f5ca12b8543e1a19d9f2d42de89fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cdb1b21b15cfb14a6490c78a471f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b791a98db932434e089c3f1d5efec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ff34c2f8a2b59aac74a915232310f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547c06d9fe1e82f434a0930a9c87e69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0576019ebd2df7c31f76dd6d292bde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a977ad1b7d630444ddb1a4762f43b58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e53fd33a93723e4a42987ec9e53b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159462155945bcbd68258bc9aee8e8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06895fb367fb2b97e63c9477b59445403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca009582da609db3494d22ccaa340755404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893473044d4f62521f306935ccc43d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b67d90568908fefdfbe35b97f043406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635b33b9930dcf9a110391639a8ca5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2355aec7c0ab8fdf7683317e954dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f8fba8aceac486ceb0814698a0ae4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf141ea327d12530ab52b263f2c2da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882d4f701e236742295b1c6aa74523f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c17a317d80edc8142a0922d948804412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339e8f66f80e924faae06049ba0b30d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94c884c7d7bf28dde0a0b2e548dca7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586ef70578d4d8b01c6aa5bb8e782ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83174727445cb87c87a444268f720d20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0890e111a53bffed5e83d6fc3daf01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec6719a883e001985c23d2119868bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f2f737c276761eb6d77372cb05fb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b05c8443c923fd0ce132cb9c16b60c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269a6b57d33d916d2f4c44f5396065e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16ea23b0e9b84d23e8cf619955d3a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa863374f9540a3d17f260b12c25887e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03107dda3eaef78bfb7429c7bd15df03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d6946af4fa89fa3c8628f11c491c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc67439cb77cfcbd8adf610fcd4dd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63be9ae14e1cfb333b51057cbeae607427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eb22177872aba57af668176290963428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb281c2592dfb5bccf3efe8bdf435a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2c393c637e20115982ec3c780697e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e8fe69b574d6c80150ab02ac834a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fbbab9bd04400ca4bd8c4935deab9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c35748d064e48b877df563c7358b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8483b3bc80b683ae70d17dbe68a5ecf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ec2dc71f341481fb315c218e49c46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cd9f5e777639f32759e7705673e5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384fb7ef5bc40f9dba2aa6f55ee0f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bc79545e0c2f66cd8f352c55a7ad6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b4d8001c0638a33d4554a6c04d2c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30d9d8b725df61171df808305c9139440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb79ac2fd4a8e6bf40a2b02175e0bc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7abc5f5821227bbd57129d435dfbef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4e709017e3e09aa04b1466139dbe9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ba150c75219715070aa5be95756a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a52c4c71f5ccb36904a540f855fbd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194df6e4572dca20ec9a16eb14a751b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32a5b91a04800b4b35609c51f37640447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32262f12fddfdae4e6301cd93a8d4ace448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a4d9e252ffcf1f84f7eb7580076b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf7850d7fc390086f519fde378160450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73be3266fd1b34b1271af05ef2594d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e6022a7fa4036de998265d866fb1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19d29d2f075477d4c6bd27dc9c8e4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e8cbf87c2a5e9055691270cc30071454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424b309772fefe021f17d643ef6d45f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94592e694b33f918b904f5389a6b807b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa38165dc2f405c261201066d958aa5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018b91dec5f61f786f0cc866b7a83f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f17ebe51b1a71e17e1350c991cf8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e352f4ae719ce90eeee3d1c381dfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1edae6af85dceab6e0934abaee0fd4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c22e7202e3d7cb53dd0d94cf5750de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeb7b73562c1e801a6e374a58f12e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc5066ecf379689a2d867381ce8fc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d446f4b782eb2f5ef780a371bfa1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2368323d4a4346699776360741ecb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62873b268318a1eef5271e5d8fac08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d12cff05735c59d2e8ab9e8b0d5e51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4ee19cf8b6cb9f01de0083cd99668469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c36f65c2b9aa5938e65b3e38648b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513bed4d5fe3110ba459cc9166ccb28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5166aad2255d3b22a491c3b315897472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123c761bebc704e9cfc28d6d1e4b365473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a912a7ffee560fcd32fe296504eeee2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0237b5a193c5f4e76b3ee67fa43c4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba599126ec3679dee3bab317fb4ccf7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba772264265efec16e46fe9ef53302477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442fe1fba1c8ba16912d7bf032c9034478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09d5105a7882f8a72c32379d956da6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79150ea808c4f9a0a8e3a00579f355480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0757db73c186906fa13960aa0484ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4ec8a1102575002af737f7bbcf098482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe95e4815bde7b591cf176ec2b737dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00699d82cc6d900ae5d029d7f87ce607484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b741f425f218473953e3949f4ebdd15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb95b30b5bdfc4763e213427eead22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ceaba5b7f3051a377f8a224bee374487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c09b4c8b66a06e0654d7c39080ec19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f432f3e0414fb4760af8d8d09ae5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d570377e9a78abf13e03d9a3fa8b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b3c9146f647954d520eaf8c9fd22b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff61f35481f201c4411b42f9c2d9a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3727d1a565566dd816ef91409ece56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc2a6ae0799a2a63f58e141e5be2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cfc825b8a3b1abf0fe9fda6b7cf0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7d72abb3c35b94890d88eac2a2c8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf49a3696ae9d26b3a64e5244c3a1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fc316096036c034da06f1641e359d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fcc8070ca2efe3fad32ec2e46d14c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cad00daead27be281a9b2ec6882b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113d4d1d25a5ccd8e11fa0bbd026b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea1599fa3ade321ae29d49680d25be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e25f7e54befb3231996bb4f3a9d60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d54ea08d1bed1b44b2b48bcbc4cba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0445767f37727d4ff217a30833c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf2f03c5c797152dcdddbd0f6398b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0145b01406026f614c872aa50a0bc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf844f97f4aa294e90588d206e5a1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1a93c45379eaeb23646b6954cd2f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11217ebce4410f6cd271e825546bbbd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55d1ad16e2f6b9e4e1a352f131a02b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2864ee039b946aed1cfcb16d125c866512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac80e3d3cf66a426a8395bfe9e7721513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728ff9e17a1b6ba3e21caae52cfdccb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b86a75f0c2aa7fec0d599aa8fc161515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45c950ae54699444678b3df82cb33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804b5d2fd90d54b5b66ca8db3992d02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82447b19757edc2e043452edc5ea7eeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c821f472c63326a5507d117c90efa7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855b789c15c69cf02e508b7cf3e548b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc991ff4f88767652b5a1118463b2b34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11f0c3437cefa567339a0aefc94885522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a294d109a52e0d691e0547d42d3c1e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a79cc5c890c90f924e63bcbf85161524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657909b6ffdff458f1a9db82abb2ed5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef4341d0f466af030d920a5d958fbc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78559229c7a6975988a6de2aea56f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b205eeb2e523e0e3f1e070be0afc348528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9d9a07a74dbb29082174b31c27caf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4117b2c3e4711dd4962bd20961d914f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b0a6913e99d92cb4018f50c3b8aae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aef68747fbef8acb887adb7e35f76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc32d61e2fa45769d11bfbc9f39db3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a53e602f0acf7e4d8024d831ace41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f2becc495ffb0b63a29fda85d275b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e93298ad602121b4196516ab2badf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11a6bb259535d3b6c1ebce78aeebf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64d828c8fa0342f88f6cf2f5df7277538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb173acd36d672b228b38b20d3c5a49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65102733a1cc4f7cd3415b67445ad2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc0a7f07a3ad9e9bd3fbdf56f1d043541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80cbb6a14233f8809e95d49d9d3805542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd770bb1ac4bc2708d1414c47d1f6673543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0142efea92da16cd92cc62d50f5ab3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc265571ed760cc400cf07d95f635f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b5bb283a42e567a2691497d6a7c23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a6854c9a398a8063167c513c2b7d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d66f6a6b0e03ac28efda242c7cf357548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c97e77d2c65920af736e8add0b454549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c421136f9a73e32470eb4ffebefa440550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73170eb177485f31d836208c00a979551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77486eb73f392719be11edc5ddf34e6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e155a9a4f4048c60b71951eeaf73c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a50878a4e8892120784800f5835b62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b77f5a2342f0acefa62cf9370d3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1ab604128ec259a95e8709086ebb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df943a5a4bd2bd8b15d40a29be1cf5ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f750eaad9498e426e089233d9502ac8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734576d64003608622f3c52884a35be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ed24646dc541271402030d506e76d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958e7b22c5a5d6c3fcba1e1e2a671e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c496bbecb90017074efdcb152577822562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe35b2754fe990719da21f67f688314563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d4401b857105aaebeed55990f616f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820f35328e5e277c62c84f1d110bfe3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12cff29aad1a17afb4cd0816228b61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40122a6bc2f9b9be6dee5ec32d5912e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb9b566893b024544855032a173e71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357351d650312b43739a47df49b0eab9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dab8784a2575248a156e8df437e2ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74df8cf6dbe5daca3bbce945812a1d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4382cc4c27a26017d2a3fcfa679d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fdc4be9c1a40e6179114a38218e11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82db56707ac1db5256ebf5554977c96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805b6890e85793e5991a45df04deb90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed05c62d44aaa2bb25e1d4f969f453576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bdd56dff7e0692bbae0dc9eff72e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea485504c7fd9c37ba332e161221830578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa752e3d8565a4dce8bc7a19a8af97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55431fcb6201d4eaefa96a025442a0d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdeff6f27c9586dde57c7a9dd3edb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848925ed9bd0d81f9e851b3e9253d1cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7920a4057eda4f30ccb285579c397583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ce6c0149634b5ae02971af3aea824584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9e567fcbcd4251e12c1b006c75954585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe043858431596d5c2f5f44967865c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062189fdbe2e59a9b3a1c84d518ebb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd908a49123fb3a1f52a83637290d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8016f981304631fd029e09f305bc7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2816a8cc0effe05c41dc3c9743e469590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5870866dfcafc8f187d23a7c3eefe9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843d4c6eade5b187847a31f01d06b86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac6d2e9d718e5ba2b5c7a5d52039af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02e8639432267ebbefec90f15c79d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0ff0fe20bf869eee4cd8261b54a15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090655cc1ebb6eba9b84892c1e31f602596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242b801498af2cb7c895cef6038ca3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522529fbc7fae97f2e8fc081810b7942598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c1e0f8e4d249fc8bbaa60c584caee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fd148cda57d8f38ecec572724a9cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0c5993cf8b719cf239da5bf33ba12601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd851cdd5bb947ea1ec162cc736478ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9805f60921b725a0e9d7f2034d2308603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410a513583e141b9041ab8f98911730604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb33d241d1949f7516e27d3e7bd8f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857606bac5023f22a52644db325adf2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39e5806799ee2c89e489a74debfa6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe89a8f6bcdb900c690fe12c1e67fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778abf6c5883b80e60f78e8747c37d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd1f252f6b8bb7f04effbd61e87e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023a151793c14b9436ef3b4b5467b01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3188e4592f9de9793a8e185dc0e3493612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7851244fd208ab43ae806aa2a5a49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f54af1e6179ad43149feab70074577614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1277d7765506f7429dd028a8c1b78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c73e293d3976e57a37c31f5cbb7a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5275087001eae6e72e8a31ceb6afb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237b478a9eb69bb07fb1e9884c03b9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75b9df8126b0cda881db2c485097dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154d42ffcd0540469faf38f4d027279620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e5f0dc0b112c7460196c811e20989621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d4c3902d244731b4ee9b68c46359622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7706b3a4c46d7df6942096aed6f1b07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a742c3f76ac4dff3e0529b9e70830ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375f1301f9a820b618564ae8a8badf9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d0ff2d87b4417d810add6db190f2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b65844c60c2aac105d77887abc1af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87616afc9517c164b248c97cab495957628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c088f2b56c1f55d300519fb4ff40916629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa09bb85db48928cb608024993786b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af3c0443eea92046bf6f56c14c056631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf59bcf2b1c68c635c4de15d7e455632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235d10332ad78214780786d38f2061b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6c0c59462ff3df2bc305ac593e7d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39889e0a21c1cfa2656c406256dc1134635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32697b745effab2264802cb4e1640aff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dcf76e444e35b64b743261cc239a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7fb9af15d5b46cfa4a35ae3e97f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38543469057f5dfdf98ff4e1d68e071e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8aacf8721c565ef69ab52ceeb1284640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d127a0199490eaf788c51a7e6d5280641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f56551ee9baff96b7d3b7d09f8903642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fe760df054c00a00ab4c56ac120f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae912cc3c8a5375294a0b88c4f536c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d3cfd59423dedb2c1fdf05fb713ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0492a9b6abaf7ea22d2980921bd31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf769e9e35f0cadb64cb2e5bcffdc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b9bbb1b3624468bfc5262d4e75742648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06969b958292041ccd5573d491cf11a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18fc1c543d351117945ae6008e93cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5813d126c64e4ef3510f4513674cd52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab88d721ae8a2205c862546c1403f40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a55c4264687019700e9af8f3c171a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7d687b1490160fca781e5449a10ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb9f960b8a93aa911aa95e10b15342655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ad3a32604a6cc7fed037cfc323f14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949a7a51795e5cdfcfcd05c2b5fb30d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1fd187a6ca87f76c58fca76031123658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7a3a87ef3890b49fc980b802c86aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21b58847c28c13a41e3d2d490e0335660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186999bb0533ff4915e0a8edf7add20c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b5cd973ee6b57d5e050c5750eb376662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916e6d79a0f59f4b886a372ee611d90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974e0c17681f24fba9b312122ac7b50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5985c16846cf63b340918b453aa2d38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390999a0132b310b763fd229a7dc3789666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fe2aff1dbdc0e7a3a70d021a94d64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a97e306817be6282a26adb9b97848668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96643f93fabad76953758eea7395f4da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e3484be73fdc2b20a8823bdfe262d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f2fac9ba5a83dcda55929b5992d8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b924a24d0eee1fc4d540ed79af70d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3365f90b5b892702bbd8173d29d8f7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b97bcc950453c597a37a2385c3061674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa075ce529c9f86070ef054b226766e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a20a7c8949e170537f75fc1e5e6ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ac2cd12467806d585fb177c2e73b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e7468cf76e23f81cf4540a2b29b1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd6e5cbe3adc51f54ad2a00b96068679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8658cc0f343439bb95a2490f267f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c591378f9ba60c1b1705c990ca8f60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4e2634a10e61ea3951ee3f3be360c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc6d40e76145b86d4545c6f525fe18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3959275067d5231d4a99f1c3f004684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e00ccd18ac494967db130f8eac3a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943122944f3228ee98d1f1ba344b00b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966e650d5c8c4ab93393ecf6fa536be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590a04526ea4be3763f8e5c58a67654688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a2f8ecb6ca5b67ed71b5a3b48187e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd44d352888bdb335670f2ee296123690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb60fd33704b9d15b79399f6170c06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841bfe80858a0e2b94d2a085e1bc16b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a76fd26b8df8cb9960571e821d3e4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53f36dfa145680b6862b59f2910086694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35dc899ef3ba63aefe00ad50abd178695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc006ea9594c32cb3037902e53dccbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d8918138be375486fcf86a12320a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102918cf30316d1d12601b449eb023d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d673b885d3ed78b1bd534933df68e10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dff37e9e5f09fb16857a6bcf1c792700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c84076c1824e694e664c23d56a115701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaa96fdb74e44f467c4bb16152c18a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a899cb46ad96a880b3041ce5b7bd90b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041191410f0d76770592c238ff30a6e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c339f69181d80d7c2dfe6480a3d01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee7e0e3b5b575ba8ff0de4ccbc4ed5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850f85daf6d58efc3d3700e4bbab30b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b9d3131bbaa41fdb3640c1a31f47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224da3ae3fa8926620b018c9381049709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ca51864a88d3fe5a0908c63bcd82e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155ecf1fbb71775514e21df9282fd88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6d3efaf4e11e7421f258c9e283a53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc695c489dce703ea5a1c680e45c26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdce5f4a4568a98f75940d34ca3d1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8a98c46ff49eea396a192907e7c4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c469eabbd0f99681c00be48cf98fac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6a291efb3bf7052fdee29ab9bd905717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a45ec3d333357f09d643e45c73844f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64600255f63e7c499b8973d3d74b0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bf9231a6622d542124c17159ec6db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be3394328ffd91b80656fc467fa473721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02aa0c60963b0def924c68d79b7b4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01a6b25c060387bfcde9432bfc63b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e99889a37dcbc8c8730753aee0a72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a297112f08394075eee86483324b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d03fbe5049a951e0eff7bcc9c417e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652501ae4f5041ec5e010cc8b3103176727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cda3da7f7586907e22f071de9b2ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250a8b1a999adbf1f631633f8709b00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda208979ea2139ba953c9966f80d84f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a464f77951118e2bec252a7dca500731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b4f94c5d6dcc2f6d76ff68789f0ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556441d4917c77dd90f846a66d88cb37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5878924b3f4371062bd1ce411ba52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5915adca501e996acaa02e7e598bbb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75909e72d86a5a7d1083c06f8d523ffa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14096ba1a7a789e84f8bf58c150947737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677eef60719244da55025ee988c0b66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d52bbf4b6dfd5b75addd308faac40e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba24df96d35a1d484000a0920e022db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0647a3f2829e8835d40c71550aff5a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f1473ea08a7fab082f31b6c1612e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbd87a98eaf473bac34d0bd5274ddd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7510c9b9945112408e87ec33785d980744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11594fec8ce8e43164ec164997b19c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea75e5026e7b52dc092e660f9e085d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7d585967c4ebd3e158ac5d106a255747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab7f715a1a682a1878cb77bc5469d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e167965ec8ab4e4bf6130a50673ef4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4723fca12644ad4fb87482f985bca1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb2fbaa2cd93bca580dd60a24d2ce5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76743ba6f4ea6711756a89eb2c4e6764752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66698c75ae8fde8f1ee6730b9d51009753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c26b69ef7938b09dc83ed376fbc77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe9f9f740e279e74980ef7266c0046755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1df23b0283b4e5ce1c5409097d430756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46de09fa9202820b66d51def346823757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01a3b9bb125c15d09d72ed46726fa1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853972ce2e49d4f3bb577ea4dc652e6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4a5c2d7c649b0439eda48fefb1118760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55465515e523484681adb90ec324ed1b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b46c9780420394ca6f3a9dd85895ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a207c4a7fb582dffbfc04d4acd7ec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd14a8b8938d972d0c19fd5edd8c81764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac979eea6d89cdb37b28417cdec35c89765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba696d2b13939027ee76e5454cc7ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f1db463ba4ce706e92495ece1894d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c83ee46aaf54980258019e972e22fd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b8245ca55d2b576d0c2d4c16ffbcf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9dff9ddbe73829c1f598fce3f0a98770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa958a5d53d4acb2c1d0cc8a9212ed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6a6d610cdee9ad8aecde3f9549478772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8998d9588600353c8707c6f53db434773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7774712233fffd0ed76ca08e2e4675e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24dda5d0777ac841eb85e159b336ae775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>