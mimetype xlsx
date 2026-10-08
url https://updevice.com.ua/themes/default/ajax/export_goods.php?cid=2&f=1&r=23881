--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f2ea29025003c823883a969c16f121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f115d7dc79fc5212d1568b9739c15e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b3241a872803de219a8710fa80edb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5df306765ef759e7f76832b4974bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eba492074ae2ccaaee69944c8507b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfbe256ea6a4036cb86404134bc7c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7020cf2aad6e11d6c78fff8f68a9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e99a3e9a94fa3061c305b5c3b8fc1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa4687503bcd326dc8c557fd3c66149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eba1b9f700d32c48efe33043d51a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc36bcf94c2a795ddbeb78ab6b0a7d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf192326aab7a3021a685fd38244c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1928d5f2f4a6fde3d046ed7b16945c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c5a86cda2bbf9c9dfb4265342064214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d41bd37ad8e687186201292c3645de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c6a6a112be085ccdfd74290d12d6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140bb8703eea07a42961008a3d2260d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9181004b48a83451fd0da5e33063d5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734199a34cbd5fa2e66afa0a5bb65bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80066e8fc90658abcaa48a59fa7438d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca97cd885f65f80fceb294cfedbb96a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166588210493a2dabe64710fc1234c0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9998f68c3f9cd679f17c941fdc880c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da42e44af65d55fbd0bb254d3b19ed624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cbd386cf0e07fef38dd90ffa13df325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397d3c6fed5d1c44e288aaa3fa55c8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98366e158ff0635a24d926acf981c0e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1cd0c8a87815929d03659d724f1d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e5420e66f5a503123fc858b82288d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d807f07afb43e6041c5f434c8b511230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac103e222e21a404d17a623d4a3a523031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea34e622c9020a07410c8a05945b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7a8ffebc169bc5c1cc6c372ee854e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f29995fd9c61a2c15afc94e0f316134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a289e132afe860e5f256dc963de3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22343ddce97d1225c9b6757f2cd67b0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcc83ec02ad6e7d56bf52a06c1578c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cde26b28e71c4d69be090cbf1b38c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597b341257cd386756de46c61c5988f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97ba50a436282d293e33f0ff4c570240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a8995ec9730876daeb7bc948ad75441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa751bb8672f11b7a133ecc45f5a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0017b2a66dc44530c759d73df691b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897abc524ec12e109d7a33c3b65b21d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29b3ea5a3d1cfee1bd782df2eace4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd14b91e905227babc8e138e7b646746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb99f7090ab838ad7bbaabe1f37cfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e745902a8cd905c49a7c5737e5c79a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd75e1159c3699d25da34e006a93af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8681242f95d8abf5d8b3388c0a733550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa469b6ada3c18297955e2b41a115d4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a985788f7f529985266cec135dcd8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aab5ec0232453af8d32fd4013289c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a484d44d0b688cdb27a4d96822492b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a7b959b1e1e8bfb530ebb62d1e0b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845188a1db5d06f36f1be107626986056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8f098fb4ed7eff028e5c492349e7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab94db30bff81ba3b7caef96854c2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1260c0305ed2b76a42eb741720bae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7410126138e8e6bed8ace9c977f28f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbc86a6f5b967a7b6cb7a2918fb87f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d831a39614673219759739bb59f7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8e9b72cc0aefa4e6db668037f0e7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe178db8422300da49b5a5c385f16064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1585e3297e67cd7d9a457a0f3ca4ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cf4427c34d80f30d15e4ce29ea0f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4acc05c0a3d10a9e695d6d12b465a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cd8b3a4e376749cfccd13a98e400768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a55077d4e2f1b26b4bd771e5c7ad569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656218beeb418f26067e23c3c2d57d5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be66f5745fd7ed102fbe110079b8e4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497d36977f179f859ecf306c5255ef972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce844a5c3f9030758e4bb3319ecf8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b634b135dcd4c32970a14bfe827f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cce9485fbc68f0350637acbf34135775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932f5e3919bd1552ce814ea3fbfd99b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673bf325c5baaa511fd5a74182ebb2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e628d2bcafa1b7c55c5dfb2d2a4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96182adf49a4f1e80b3ef7b8d405d61d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375f4e18b6e713ba9059f1b71ccd67c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca1008b82a7d057ddfc1cafff3836f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cc3082747f0baca4af20024c61b0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac2d7263c16e134f198be927cce4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dadf34d9990ebe78d5254162d5423384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317bb4fc36b830f2027ffbed5293ce185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49050de8380ca74a99c250f230a16f0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd58f65b35c31f03d1aca898afde75a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3cdce810cc8bcf0ac578efd1bb12688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ea7df95a6a3b94b8194b4e76467dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d12e0c77f993467dd41394e178124290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542adec65dbcc1b4021855798e114d4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45482ca0ce8ef2269ad48134c9096692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bd0fd4293e06a24ba1749bc756c1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851269e9e362e29dff9c71de768a7d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279fd4e08d4f92eea9c7ac3408c0d3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e399bca8b0130dc4102b8fc75ad5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f030a2e24b9c01200654e2a526972c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552caa425d3eb9ee0d16e51a439a15198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bb828c23535fe88b96c60f70846a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac6e03706a1b77f278f62da0f5a7ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d8efac090584d5ed55384b0a5b49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e0415fa767e56a82393190960e97c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265065d7108a6449afd9c60ec2e1365d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25f6a28bfdcca9c5d5ff21db35d598104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19465abbf1c945a4c2897db4e1219105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43fb52283e348602b47e60ab4302e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fdbc609f51ea9b2d9ec8423de6b25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ceeb3d2d68f80eeb1107933816054108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faa5f82aa9b4b8c7aac4778686b977109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791eedaf78ac2b682dbcb0f738266bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ff83085ca1d652f7bacecee93cdac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400a79c3184d238e182bc73ab4fce32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d61c0e157ca3c067b9cfe79e368d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b18f2ccc0807cb764715d284de27df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254de5e145d9af96220ea0fb77460e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d0f69167c1015d224b8813743dc68116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14371a1e4157ccc5ec4be001eba5fe3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838e2392d037e689d7896eafc89a39f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2790d5a2eb048f0bbb670a49c4e918119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f878de3aa3eaf0d966a9178c6e741120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b408779480bd7760b18e824bbbdd67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335618a069584d92ea42d6d6ad38c105122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95a8b76f276d206559808883f6731123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540eecbab25f7516d10d71f5e7d140b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42186bc04f27000fcf5d83c8c779733125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cfb4d6074256155704d1770d8fe23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15df575a24a57b6e07be5292a036ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50657b3d3d8b486b1cca38b381c0d03e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1ca8c869aa6dc0f5414abc95844a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130532ff866b1aaa1ad2341f7e5d330130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ebcc913bab640c18b20d1f66ab477131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2e77f3b1c619e164b53fcaf008b5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef6d9440b5f10ddfb2c213999cc9fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217db2019df568e59dddeed8a0e740134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794f39c0708fec5a05e88011e95fe5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f1eff8c92297c1d2a5022a08853f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ae772d25d39974b79106a6ec3d281137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7ab99fb699721396c9f61df15da71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378025fb8a603149f09084ed9a9b66e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13339ed5c3738e64568cdd7b4c1467e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0a2cb2dbdd65aaa93555bac411f6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd20a17df8e26caa6834f5a0045daf2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4e3c287c0d0d5a126c9fd9fc475db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36891532a8b5dd81f11f76c40aba07a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1a1be0a3458d9cb71a356f525a6d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b1a03a818586f5243ccd2a5aaddd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e793a7b76d33e83fb985b71b78611147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91169cb0f11bcba1fc5e8331a215e714148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9e70f64624c4fc9c1b1c5c337b914149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209dd5d1eecee6920362fb8fe7fe8c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773882bad1f731e04026d9d9a0b0d15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3fab5e8eb7eb98db92b292ba23d89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfae413bd95fae871f5d0e67e4b584153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52383b73baa6bf9aec89e351573d86ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378a85145c69b23737d7ae99c5d6d8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eeae46e74c1b8de8f6beaa97b1587156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1bddc32436e2e3700d1f518a76cbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0f49f63daa55973ac3e60a407b087158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12bb549072b8f0e70396b5f8545892159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ae907d7aae252e38c623dde1ae730160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a793920b8456198b03e6d686b3d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a24b503953ece4549d27b23eea3da9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74070b5739a49011d6af871b9adebfe5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e2a05c4de6f7ecf5d0c95d9c7a3bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a4790a8704739a8883c9b6b872227165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeddbef152fc8892bc5a83cdb40faa0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfae00d4fa2c02c0068601cc046c1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49934e435573757ad93d70de31b66d62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b4052d73436a7e1a08be250c669b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35acf4a83760d876bd0b323f6bd0ad8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123e5fa29d3875a6380e4bb6048bbdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d472530ec677f8f2f30714e6e6f7fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae908e57e5a67bce1cb93b91d2db99c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e759c3958965ef03a771aeab47c7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40850fe4ee20b1585410387970b9ba69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65239cec1e05849c7dd93b9f29cb19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edf418d168f52f394b6e3ce5949caa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c292e79dd4c977b2be8f5e6bc69288178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a020ffc53e85e39f5966b98370738179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aeed7fa34b1492391cccb06673947180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bb6c736c42b77a8ecc223bc58167e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e2d0908ab8c31a7ac258a1e6ee2e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96ad3c02aacc1727637bf60b58ba1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1769efb75f4edfbeb26f9cae7f31ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60e238303d582251bd7626856c6ba4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ea98d86ba2dd6411410f8c3906422186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d56dbf7ad18a6e6797d88b52f72cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25738aca1696564afa315656317f83d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68c2f4f8864d7413cea6eefe7a0ca5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94c9ab64fca036688f8fb4c1ecb0cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25623f8852544b872942e9e44764af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ad9ea1f9d4551f8638d3cdc2dc98c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3ac2024ce6e5e462975cd7573ea01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71920090eefafc45814db675821b12e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e457e5b76f97cbcbe9cf5cdbc45ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b78f1fcc65a44acd3fc73392297d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aed3f09986f52953adf1705ba922b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cb14bedc31aa05bacc83a1c2a8dd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dc88fb4ce0c31323f791933cf4ac6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5c393f5df036e108ccd0e5642695d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cafc339ed92424070457610e8f0b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bd95fe50070f67aa726e29870ee5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e90283cb5bbc169a866fa6e00ec4e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174ba65ea172fcd87cd0933da9a739e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923265d18009a6bc8fe1917dd927e53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b265eaaa4adfd8f5650f22d09effe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5805b65ccb7db58c0af35d95b29371a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7134bf864653df72b649f40d0318db2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d225968361c6df943143240d560d862209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be692884534277708a36366498eac595210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf56c7268b75ff34230ab31b70bacc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a75cdba2235082745c6d9409c28d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cd4fc09caac6733004802864a788f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a21b8a48e7fadf9e50965927e58618214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b66bcc51936381efbb16517277451215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199600b6fbb239762fde75ee6fa382d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd3082135ad92b7b86e150059125ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f35f4d03413188928a5f483138a828218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a316ff39ae02496961c1cfb86e5f9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a9263c02de3092a979bc08b0427be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13695397940ca138ef06c18ce6cba1f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5645f0d6a2ee7066dc94d2d722a399222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53552917b1ab3c94fa5cb7602667a80f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995e2c3e4182d5083fcb4cae292755a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349c88b9aa5b45d8b2d0940b3eb721c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11713da1350f3e893c557f2be7284a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35f60cf50d0fb10ea5858490de7bec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13515c1444f2dac4f1a75f222f69ab42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d33d0354d9c57abb423fa02d18dab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b210d0f440ffc1badeadf9c3fd8ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d41fa814a3dc9ccf9f686b2c0a64b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbf99a88eb1d961c70d10699a3ce26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e41f80f94c17577391a50bab9e8c5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756c21dcb39d4391e68bf3ea943c9af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4cf4db5943a6448868a88e78affbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc86f1db3b64ff20e113de68a300d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982d44a338c84b9cdeeeba30fae5733237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d8ae7140c56a3fef9e2c1977aa39e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd56ff8dd874307ae9eea149e36463239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde13f751be6d9826123191593a9775f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2efdad10d9224ad9c2bec1706f10d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ef01811c550901133b080464dde19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d84cdc07a5810db6ad027423496c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99176859a6e46d8dafac941471e899fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fb3c986094769e8aff3c518a61257245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cd8e8044fa63ffb9b92a1de6ef036246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df7ed4fbfec4a7103f7e86cb1a97f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6a17d20768f53dada7ce6e35c34a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c2509d8be7428be388f44a35132c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917fe8309889fab73a21652d3c7bf3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad35200a9391a5607167501b2498e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef026af58955150e7edc640baeae778252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459412e94aa2fce03f124a48c8c7ec30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809088e5e2dba2d7ad82d25b2ed51e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455df3910fcec57290df2626a604b64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d280977ebcff3a17a70ae7375198256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566a90eb3c93f97130e2f279369c094257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c440edcc7ab63a090777d5129e39fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166565fcca1e2494bb838548b94c7066259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d466adbb1129fe90f687fd23c25e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0524fab2ebbb37d2c39831bfbb70a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63122e18e2136526c4525d892b1bc5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84364adee31be91495b633c355dbb0f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8f23feb9bd078793421bd3fcc6353264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb883a86081f53d4a7bb5cd585837d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d603889f52965d9718e2982ae41202b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657b125e3590e9435542159f5e7cf3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb80b51ddc5387a2a908d9f16009f42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca0bb584729b936c46b00ce2522d01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476250f6c871c41996362c272932de91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e689c47a441e165857087a5124c9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd138aa51eace5f59de40254bfa64f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9b0ad59061e41307c64648ab59afa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7f751e34ea2fce4b3b253a17b2b9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452dd679053c2230305ed33c41cda7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df491b4c733c34149b577b1eef6aece276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80fe58ea259d9f4527908e104df987277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacabddc2171cd9b2709fc38cddb86c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820c7ed31f8cffcdde81ad618ceafa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368a96fca2bc93812946f07d18d02ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb63ad6304aac7429bd6e08e920bc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e424898dc76445bd9b69dd66f584a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918145606777a9e3f514d9d8813898ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae45c8267b6571747adea6e0e4aa6b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe19b81d232c032dc287eeb3b7206d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9646352a62b46b321f93b667b8c1984286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272dbc9237dbc71782e84a1b13893f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb771077ed31194b7fb40b409249e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6185726ff6ce2fc4d4e8327f46d996d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c50e60418da0725753dd6d30d3e54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3244e6df3cf63c0d437a98df3438485291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b30659ec3812487331600450d16b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c733ca3807ccc60749e5e0919c9d6bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67757900a7137341a1ddd87d86059c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142fb7fc397e45760fffd43daaf0670295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f96ca766ef2c9f16a2012881921993296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fa914fea0f7d1a5ce387db883d19e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0892c937fd6b2afdfa0c8abf9ccc8fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2ae7d4f75e600553432fd882d76c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda796e97560d7571e25fba89953e9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49527aea06ee7fa9e4feee1d43e671301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26fc1b2af2c84eb5811d6b1d217ac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4f2592e7ef88cad6dfccfbae0a17b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2640778cecc91c469be0bddf17ad96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3bc3ca4886b89ff80f855fb75289c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a745331929378e09803ca4f9e4b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b34548c8d445975ea32ebea3e8474c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72bfd7e111be2caa6a2a03d511eb36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4e0d0ebad1809b1000360bd1c11d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca62c4f36651fc85f692174d66600d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dfbfd50dc418143eebcaddb13c3d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607d35ca081d82445ed5cde5a18770f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a2feae08a6da02054db220de52e8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270878378e75508d6e39d43e8dc25d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820360c1172dcab85cb7773c98cf66a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec8c6ced9f61c3669375faa27b046a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f91bcdf7f34a62acd67a624a33eab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0668b1a0b3d59cb497a7d45ed26d46c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432674aa001ad0cc91f169d558f7d8a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aff71ad2b5c5632407e089e4f60f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f8bb8471549a07400dbbbb4293d95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d21d6c3a0ac04e1fb9f29547abcbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa5aa92067c6bd5421e8eef5024527323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9a0701a9eed72933308ae75116ebe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6fc447a5918a4ef6b0b93675bbffb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c442cf176102bd3802eac6c3e0b9822326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f8cd70f52ca40298f2d72aa55d47a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909da131d8faa4af4bc4671d7b1dcea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db580e38cbd61461ee39417c681bda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017eece9ada363abb63174bf5b2cf8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11cb2541a93ff1b438ddcbe0a60949331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972c8318b342368167a9cdec4027fd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ac45096bd16d3a5a79311171312a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c19ae220148510711c720b6592f4a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25277c5228fbd8f7341d5ede34e0d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92f3b006ad2dde4559995d2baf3aca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e0a0d27ad7112cdaf1d891488e8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1dd4386b0aef21db3fdbe36a8a6ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4aec9e50a87d5a75a27eb7baf4f75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32d9a46e626cdba8e35ef37f79d7b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f665f470a66c9285fa41c9e572ce6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bb7f459bb8f91865b9ac0d3b30e91342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9a21a9d25374a0203724fca037239343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6c5136cfab748f55333408f101d22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c8ff6cf578c1aa7c2f304f59541c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099eac2dbd33d39eacf8e4b8abd94ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bcd01bb42f0201224b61b76d033f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772011892bb128814db1f7158a0e5f69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc3ff2706ab20f047a632705d0b702349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b4ef1f55af52b0fc756115b611e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963579c66f504a7eb87b09887d9bd3d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329126ec44ad668ec897f24fe86c986352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090dc861c447f23eebaa693079048f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d7a5cce9b118fa98acfe50d11c1ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7eb840074d648100ef6fecb0a3893355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed8f67619fd500ab18ef6c17d62bea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf827a52dd47f65f5db182d2814bb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766321f708089feb15f71098310ede78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a677c74c82e2692450e0bc166b2279f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b224c1654a4b51ec2d2b9ad972b868e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84a64ec10e42175133119e6afc56e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698422fb88877750570016db151727f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba064996318f3c54d1d5d5c3837212363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289a761509a6e64ac05e5b6f8f3d55f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7931783f7d4f6fec7f3d110ddecac00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae1a2ac08d72fb7c6c090a516ae959366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758beb7c8f5c5fff742b5cac3380beb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c11621ab756be5ab9665cd73b1f411368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98a3772b24e8c76ea7a38d907721a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0099cd37cb11df5f73a6727b7957e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9917a24bbc714b085c5eb1d4bd063a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebccf6350b9d3a4139653445d0911e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e43157df92f6c8d63683e5cf8c881373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ce45edcccc1ca263de63014d5f868374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496382277b8a03e52cd2b5c7222d339375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538576129d440044f4131ee5787a8ea4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ccc2c5a6d54c0a680a00d9e09659b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b99cb9fc53822706f35317a724626378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99e47a57650dda5f8150bdf838c555379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e714e3ce528b793f4095460ad029f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae2305fd17fe14cc2e8179fefcff41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1a5c9742400c08c8460da4685f9db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491331338fd0d494cb2167e94cea8b82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7a281c3a0f53381e30bf37e712b1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bd863025b346255f34b821a325676385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd4e0d8bbe6425f6021da52df7f290386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d88b0b87b800a24a9d07b540334e8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a2a8413ed8d3b462b8067bd94263d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54265793472ef40ab4e6219c5b1d7a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b5361ce73a535b13cd291dc1fc66a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8a2b1350a351f8bb8c699204ae8e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f1b5503efd9dee38082bece8aa188392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef766cb8aea5a992c9f15cd7f07d5a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce424c8332a769dd4d71adfaec157d12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8d50e8008c36dfc3cac63c4eee293395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de956dc74b151ff1e07cfd10e46c4940396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402846b0a4ccea2e8a53d061b6c8ae29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b775a368f5c531757743f5908eb61a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55d5724189b0d27ee40405c79401bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837743be2b1864f2549570515cf40206400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1105a86cb8ef3a36e955e7323086652401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee1302f2c262dd1d2cad293ccb347d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acce68c475be2bd35f0c89ac5342d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b605113514d13e7947b6b57e33757404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1fac588b576c1302aac4cd92838cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835376a6e752cef503b69ddda6fda2c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35d5677ba430f9dc5b433ac25fd74a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9ebb7f693f3fb7d4c55ef4d9e9215408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa67b36ac4b79c3d1932bcf67eb5f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499565110ca7aebd77450da371ec133410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0e87d3a5364996346d9fd66014b7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9667fa80e090bbd1e7754552d8941412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba91a6613bf9f16fbe72b0f1a87b57b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5ddbee999c399b3ccd111b9cede9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97ddefba45ed4ec993c3dc9e3f8e30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7269550ff46a231c0822ee1ed22ebb3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e0271922e706079ed1ed896b6ba44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845049a242a8e57c6130b20164c2833418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c14f02701a66ea4eaf8ad192f8cc9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372862a85b32e19bb197e7ae00af25ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10d1691e352329f08bb8346c0d33d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69101d42f77a7dbf2c43bfc6c7e265422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b7556a9bb1307634159472b6cfc48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a29b6371238abb2567c1ec9a3703424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a1664916485945100644c8131470b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f5a5fd258db02182ebf6236844b5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344f87b777ce552fb083a8f9a843856427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f665cd03bf5d736e84a11d8659ef8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2e2463d3565974339a53dba520e32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968c13cfce34b35211a603a70ba396e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406352b1c30fc345013f961c63a3622431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeba31210cd70efca4aacebc3c283fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07d1686ce1661c8a842944ee6a1443433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ddaae23608ad92067fcee2628048b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941343d9889d245bea9ada662eb4d09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eac0d53da18973387099d3420e2ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6e69a17c3806e0ca138f8da2e481437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc2aaceab8b2ae9b72cd9860b35498438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b611d35ce62b646d8ad8ccd2cfc2961439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6bb0c9b2399a8dd381d1b2c1204e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80924390cfaaf39f8b46714ecfc2c238441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a83b69cc54ebbe1e1c05c9a9d3788442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673672e5eb181629a61a6c4583db5e35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f7deb89462169f1f552011ca2af5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c39a32e9270d8b7fd5c454fb8f874445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e921f55855131939a78a48e7f54ca4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4504e84232b4e599f9ee85d1f36a49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba8dea1fd416496dc8c3a8a5114798448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6551be93dd025fbda8e0c1cff02166449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f576d5fdf5a20ed1fa74b85a61217450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756588039193f6bc403630fdf3380e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9a91d1ac078f6dfba4829406eaafa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05faf880c42b008dfd9123ffc8d4ea46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b41715e7494943401c8472c768312454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7041113bac9c1827ba80d19c80b1b81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3858b0e3c02f3323cda7fc1829e7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3f4633042b1ba92080ab114af43ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bf0084648ca3c46c736c72971633d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948c26a03dc8c993f930baaddb60ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f1dae2ae8f562eda5b72a8d60ac09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624c0d9ec26ff26f2f3d66099ca2872461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55394dc5845a5d0cc477c3b889ed23e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37bec36625721015dab2045b582b07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438ba2231927d8f4a0c0a69b98761e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362255fe885597683a0cb52f00c5f918465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701ff9e5c94db06d231f3cf4c037d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc9b7acd8bd46cc73130f0bf653427467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afee924314236ca4341ea06082c46c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212b7f264a7fc51cb878cc89afa574a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f0f4463eb38eb92c6addc86cece6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b08c2d91f98dea9b5a6424b59d9d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a2322bcee8871c533602a7de48da4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab22ca6e185d9a2e9c045f8734e41b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314c4b7add43ab85f120bbf9350845e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd36c5763ab1c2bf38bb1baed5da88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4c511722d6816c3490bd333e86079476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba955c804434822ac1a48de2d7790dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaee5477d29def6e0982fd46b9c5c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070a63eb7ea8a4f2d04ca33a71b24a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15e241d7180e3947f925c88a5e5841480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b31d41496303a11eb46582f9a1077481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd114d12c5ae81a6a0f5ee333248db4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14322cec204030a7a8a5b3316f7f4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45a5cd3fd85d7a5bf1d25d6ba10214484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed873f26b9bd1216ba811d662c96ec0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e52420049c2ff5c9e65a16b15471d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf00a0fd55ef656333379ca6998ce1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbc0b1df74daea5ac35060a17078a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3b257dbe8868e71426973fc1c6b68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814629ccc8396cf19f4212fc9b3885b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af4a52307ef54187897ab34aa184d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aab2c9488ca70f6a27f0b0a0b92269492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e8b28a131765b1811b10f431d43ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e26e6767e65731cde82c411d362141494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea03035de8bce14dd633d7f2016743a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672722821ad4040ff6af6f38aa65bfc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b746875637675ed66eda9bb3ff286497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d967cd5940d751de39a1d83ddfc33b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f324ce6997d79e66c815d5d5aba04e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1ce58a5ae550746cfeb4f047a1302500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39bcd3c9f31df59a77b399b33d9e3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087424086a6a2361434d852d648bcf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702441e3b92f3fa928b27f5999c175fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e9155f6ead0c85a36399b30652b39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eb2b424067bd81e8dff17e8827edb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93338816244a5e6a1578f74493bd811506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188afe3cd1116367a49eabc142df1676507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd715c2af6032b900f84a0cd1f8f43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c3b569cd96071097893f768cf011d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b579ff930a14601a4ad4ef1eef2e71b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07a1cb03b247c78d18f970595bb748511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175be064c0ec4cbe3f2ff6dc1241d05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324af4e5f60126a65b28d54e165e85b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f43e78a0e129dfa68eb4231f2ea550514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bc0f9c2edbdc5bb5024646cb47f9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf3c17a504e06794042716a2245da4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06650e9bcd69b3d3687d106996e5cd9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3109421eded42921f815f903934dfde518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745cca235aceaac8586ce73b264a995519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854413312bf0a5a1e97fb7d13216919d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2bc95faa134f551b62110ae19d5d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bba40e7a4b71b46047ea8c88cb1f68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c29e5bfa1455e1ad84f18ad20291523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e987a4bfb455947bac98663fc9b3ada524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78a530d178e048cf19eb206ceea6d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3542c34eb6ce6713a9ce32378b1f157526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e595df92f11c9c737187ca28940f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7ecd322b4b46cc6bad058dc5c174d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54364b7a822261ed049953031df00e35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e1a0d8c4c79df3429d0378d951d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31479c3518dd0e25b98484fc0642c6df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2410c5fd2d23b7f093fef76d29ad9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7e047a63c6bc90d9a6b0701101fe3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cdd3e932e687195a1fbd79a8a5e30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fe1e829f693c166a240f948b7097c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a042c5ba6e840b42c172c4517544413536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba5ceea544605353175a253fcd424537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fe5875c985056d82c794d08204e58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3464d7935790082eb04221d0c55a74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceeb863669c53b882c753e3e8cdd71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda736c218d5fba87fac7e89dd92cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca59be147561c056bf2912fb4acf727542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63214693c4d6000f1c54d56cc9e4972543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be3687986fbc0871252dc943f6ced6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c6f90956b46e1c9635f41f3e01d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248f418a8139961f3c7cb2e6ea64e33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36127c81a33240948204f108141534db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e4ededc6959f8da5552b666c38ac9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabe52ea016f12a3b34d79583262f76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d103dc6b579073b8d6055ea732aeef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6bf892707ab86e9515ef4ddd32f08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbc160810931218bfdf0ed98b76e27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb7044b267bfb330f083701d1d4c56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33b51b49df929a50d004644757db89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535decf440fa24870bf7c5d47eaf4dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1984f1fb50894de26d98b5d82851483556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c45ba7c17c910c8f7cd88ba011762557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3298f0a2c286311b235ed266e05fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fabd1616d094337353683d2226453559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30dac86ed2f5d7494444920d2346ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba176ae1da90fb286e86b56e27d872561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb602d65c7bdc3b518c97af97fa795d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122acae86ebc841c475c96004dc642c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9883a579a0d92765e8bfc0d10bb5d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec8d9d4ba165b572536229e8821b06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c210ab3d0368ab0e3cda572b152c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692312e690cabf200ab1796005079d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fae061e26d9269fd55ed09c149dab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d124f331c90973c2c51d737fdbf92e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8909010fc5f338cadc04a3f47be67a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e7ce853dac6522f433dc5c5d21691571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140f1773edfb910d0e94dc17047f4b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0239bf166c810638e362eae01158ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebff4345b4977befc79b1824a4aefb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f67c449031b4775d64133b75223a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b7ff167d88a315507f1471d6c596c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903c3efc00fe1b16ba2cd0882910ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd62a13b3f3d300a1354dadeba04ae3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67ff1d9200f22324c56fc7524b5256579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b52dc64c43f898c267f2968dfa909580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d7128a85c1599dda294f5b5740b87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69f16478150546d16c410beec2d5bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f673af7edae48e3d315f8ac075cb76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0d8a9b296141cd1af3110fcb41788584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182669b833739152151f3df7380c96c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2970d11dd2f2227004fcefd40d6ba86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3214a4cd3dd64c34f7b844ca8a6d646587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d292c3064a426d02f46547df33bde2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13ec31fbc0baf7c0a7e37a62d5dfb5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f88cae8fd81b080e28a7f92428270590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ffe94fe8ed657e531c90caebe333591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d0dae74e951fff69e20bfaba787cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd29f0be4e823ffc7be4a91c1de91b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d81a38c2ab2fa5d2254d35b1e42419594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846958e89c31a62fd48da85973cd5022595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb6f73f8b1c2944808bde5c7ef8d09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee60df2b9f2d8a82c4006aa2f7a1da9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0104346f1ce24c5221c5737f29194598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752422ad30b3182ebc7a2923206a4be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b13f323c90e478db8c01677fd5184c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc7ab59a9a5b79399553d1ff1b7cff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f311f534fef4202ccbcc50fea6dda7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e18e70255cb98889fe070c711b0f09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513e63fa5e9f5c69666c488c8190656604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a32ef19bdf6f0fa57fffcbc95377aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118de3c4b3af80af17d8336c409bb365606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13c6b999a185e607eac78b78510ae0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879a062bfd10987dcb35b7cac1fbcc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0dd26cef41eec7c6ced76c2127529609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb617e85a13b2ae3e637c64c0bc25da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edac562b52c3166be9e1dfa2deb876611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5ecbd1d9c4fcd866fa394b3ebd555612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50008e552599f8b0a0605be7df53b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab05e00ae0f2c4168c45f9318078565614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9847f314d459d6531cdcaf60c154b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aeee5cd1fcde66d44ea970b2a897d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d18894a8196240fcdea54af1fead61617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee86b730e07597c152787095cd1d55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c74be2d1a87c4d7e4a0635c06d1c95619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6e868b3c9850a87bffdcbc78fa861620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0edf9e020ff03e75b298b45975dfec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895fbfab2a056e02b645bdf9d0d14e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19698e69dbafe8222b9f0424ad76e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f12a7f3f43b2e12aeabf95d4c4ceaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bde7fb23a776555b8932fd16bb09a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de494e1cedf1dc52b18b31380cd0a1a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403826bda8e51f218e63c88e14321720627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c397c7d03f1f4f9afcb470872933b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a7dbc08fe3c3d11ffb7562cd82239629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab69995aac1aa9b51ab5f199728e328630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301097d82aeda4fb92748c48e972951631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3ea8329823faf2bdb1b3a1fb76500632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbf1481356391d5d7bc38d56fd5696633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facb52c5a0396fe15046cad24aec152634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4e0c042ddf15ca92bd6ed765dd825635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c461b01a278fb732391b10fdf8311636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba75c59a39d902cc56ec49a3ea792d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f46677477b444e443662f518655cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160edeb87f1f4c78574ded7822881342639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de491cf84541a24a1a1c77004e7fd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba866be8bf6e6b300dce1c3f17acec49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d31424903cc8fdd60f657e37cba3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112d814e6135715e5772c3552e3af81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a86cbe1fcb3b80542c7dc52a06a0f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e289e8d532095d2e489a7051391ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7805d5fde1fb4895c55284f643376646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b977179de67ceb60788f0fae931c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6170263766bc487c9aeeaaa5a27c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec705bc4d888f7cc636948c87a8b8483649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39acea39e29c32f1163d7e4d299c66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80d735ad07b66969e76442920b5649651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866f817cb0d333b3606a58ef8ded1bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530ea9540e25aad5ed490319a384919653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce38a0d4aadc7eb21eaf225feca6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e96badf379e4f3f7832adb7f2057f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899788c1c0688ddcdf68303ff3ef7df5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddff4df7fa3d6bc045cdd613cea3f36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bcee6ea75dd5520ab0cbcdd290fc9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7964a1f7a28c555f762cafbe7604cdd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288f191138d5343687f1d0f02c3617660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99daf99734edacc8c8fd55dd044363f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b89bf673afcf92d0646b1971b11891662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0778140e437113918ad012b94a28d05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e1e5212bea9efe0c838814a6ccc95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cede71c0dd951c2cfb27553174f68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6c90b2871f5fd568cb3677da2adc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77107319be9119173cb99cfd0564c5a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ac65eb775b1d59ae90f67fbb0696c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd93d0310ab080f69f8e997004ad5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f2533067eb1b2f928dd349f1d806c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6585b75f11007072c256f5a49b38c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b84eb0564819f15c6c3be4806d90d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18e3082b7cc31bd9679a86dcac4e42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc9c9dff8d77ce31a2a18a3b1d99c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc570135206427cffd99b5c65f4b082c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff41eecbc1371774fa45d0ba0642e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd50175425a46613a6f788273c0349677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06523d0e7200bcb8045bee70ef9b1806678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c38fe101629a76e06317b8d74119f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314e5b08bb7923d5c128b40e45f1861680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6d030e87ddb1a169924f5bd26a33f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2262102d92159f9da581b98c99017f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a013ef81c397ede395351751459fd2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4b19074c019fd3ffa82da6a17dd52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c7b232a8bb87214646424ce01118f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e9e5a789e8a14ab706659c7154e36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92a34ce574b5a1d64ddabc37a7dce5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bd88b0fce702d65fd65d1a6a39437688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ed5dbf610b96055e51bea5ce0f0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508d057e62673fb84834ce847d8de20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a281723857afc4e55ba55c6acc4b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d22c93bc74403eff9f05e372bcc31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b647b92bf25fbacf56b365dcfa2e2de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833839d96609f66540704edf16326e2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6617f6075c2529d182b7b971f3ce3a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868af620078ec7a86e28d2320d60439696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c29ce5595ec534269d6ac9a2c15c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946c98327c97bd1c55a1e79b50389fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5664a497511f39e11e533157c51ba1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28221432987ce55c31b685089091678700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f106df5370554622c85a680a30f685701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274519e5c1496e96f61dd2c52846bac8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8da25ee61f659f1a967c49292d56eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc67e49f9fd80c3afb16a4868af619704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b117da122fc8be347185b05e6777d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667c8553e6b6f5e18576587e4dedfca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8126b1dd31b4a985383e694e8d322707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19c9f4498dcafdd79765e2003898b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c10c88e283124301e2bd2e0032f5f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58fabc98b5e86e277634da26fc4219710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa949b3786eab88b8dcf121ba673ea9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a7c11aec5170a62f510e4c339cad4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba909fa9dcf68c0a754edbda567ced713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089b7f928cd15e81756201a39cf7584714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82809420ac8cf39f4e3982c49363e733715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc784f70279e87356c41b84d5f8742716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884db8fa29c01b882507a2c68095b7ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e908e9789e56fe3eee4f1bf7a629d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc58a55967eb9b7b34d5b70d34db159719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3675c0810f7da53af7307cd61af579720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68e13cf5a0f150a9f63ed93efdc686721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cb50dc1867ad7b908ca0f251f5b2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a70ece48e48c6e86c2ceb25ca342cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a4b9b151a1c3cb555881b354ef38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e85f98d0fb5e4bd55f9431a8c0806725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ce0e0ab04c025996a59d5d5460e31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cd5543b3314c5956adac7ec5ee02d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98cca446f4d20bf7b2e9252aa35271728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ed508d9773ebf224c562332c9c989729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1716532d82b33f19444c3121767ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9640257aa6a55ffe7b735d9d627e1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2c56ed5e9dc8073583b45fa3ba51d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827a487ec399fa0bb25f44595bbf0f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba698321037e4b1334aed5163e4f7a64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bbca0bd8c5b9d3143270b14622364735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37995ba02969549ab7b89ba0926eb821736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a54040bf2e11465dff9d2eb0ca34da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f6bde60290edac0ec56f0173c909f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89787b75abe10c8a6dce748a82e67c28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ec1dc9c7e94bc0a6289401ba31474740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a2a8ee01392b39e63ae44d1935761741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dab101441c072c3cb3e9cbb876256b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d44c339f8f8fb4303d68f4dff39d04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa29504c2130c53ffb9a24276723c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e4f66cd901b3adb029bacc520860e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae54b318a5d673d126fa4b5ff1dc2ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fee6a4b3d2e13bc72c38302fb8837747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba03b22a871ea95328f1b79216b6d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26578d58731bb4109999b3070297b37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f3dc7abaaf97bd53de433c6395d9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddd3c25ce8e7dda586964b88f5c984751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89936f82cb4fa5177844e61ca42274752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08acec0d05a3b8aa07d8bba3121c05753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61971c7e9d77fa679c8fa9448972dfae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d0a4d2a9acac11fb58aab69abc606755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdff47e8ff7d0d1f43dc7c7aec301d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4261ba4bcfaeae9282877186aadf80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43979aca8221bcf801c33b3dabdaf94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd614aa03c6a569fcf3b04ea879e1620759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dea69bd1092625886ba024d370c863760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8b9bd8f95a8da7bcf72dbfaa2f17c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e32628b57396a36eec81c2d0e3722c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ec19e816a4a8fb93d3bcdf9f3a003763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7f805ccabe0b1e0146917d729bca0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcb7469d2431e92a8001a1865edf3b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2059f0b69a1942e3eeed580e2c2b82b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df476d33f8f594acc116be61db49bc31767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b222568aa43ff1189ea991b3f4704d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681738fd073ebe5e01fa7d33598705f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb821c94627015510649445248041f5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997944e7b28d2410640b90709de45ce0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49e32d8d22c43a33fb67a9e988356a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f47bc2ccccc65f3bfcfd6bcd90734773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed3f0e768aa761766e26680024a50c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e63ac79cf2ef9106e16ebfd56dadd3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0462344edccc5f247849ca08250460776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a9fe1466deb637d0f9208a50a6dc5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c9d95076fd27e319d863f84990ad3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452738ffd1cdebd6bb49ea305325a75779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed189e1ec153f39a9572400b3ae9b28d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1906494c2abf0184188efb7eeabb71781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff678cb22415930c0ba69269944da90e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63985dfa9d8fd9c3d8475caf2f4d11d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a66dc912e589d30858cc39cf970430784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52358cbacc3ffaae8c5e601bad5e03f2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132c0bc220dbdee58551cc9e48fcfb9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe4cd3a548375dc856f8c9927a01d6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c070d4eb3c9c475c0c2402a59678f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b0cb6538412e17c3f8259d4dd979789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f3e639e3d9562e216c7225964b473790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f892b764f2a6ffde13fd0b8ec77ef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00774be0ba699be8709c56359630a7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacdaefbff06986879fd9c60ffe5350793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b26958f29c85a8a57a1c02de51f81794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76dbbeeba136e66e639ef9e36ea0bf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765cf85cde201f83806cce48a7a4e5a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa52c62469b20fa1ee881c91967ac12797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e3cde28649404a9753fb9b2b94395798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd7e25f94d9b0440ad3e61a0447cda799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa870cc0b5d37d54c10bf253701be3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c734c56fe83a8537dd54f279f8c7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88713aa61bdb703e37467199a89475cb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e444fa71facc2565a84a27e0eac0b24803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32989472221d82f3faca1d37b3acfc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d769c28855527adb60a1858bab6435e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37e5175ee875bfcb60a21a6d51120e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd140d44a2f1fc40eca9373637410fe1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5c462fd7f5f5ad8e688c6a34f4b10808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d172bfeb07209ba9aab433e3b4415809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca78cd1d8035cc8ceb4e1dafb30d9e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485014a7b66a476fd586ad574e40d357811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53214e6183c432c2f566449536fa1d1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc1b6dc788210866668833a2d0a62813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d90a487fe996a9f377a0384669e30814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa68975da1a74a38a20d089da7598a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede6011db75bcb74579d05e27bfda7b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe054a6ac4dcdc77b93469885f54920817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23f2913ca766fc997ca9d25f028bc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3963fb4de48c28c97ed958ee3f1f4762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f7774dd3065a1f184015dd8a0a5663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7018577aecd5269cd2d38f5cca5ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4554eb01a19a8122b60f3ecc845a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc178ef828bb907b41458179dd648746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375d23a2d671064916c425cb8ab8f677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1c51733a2559b796440cef2620bb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d0d17560fa7f23133e81a2041cc079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57af47892d62ddde161db891d9d4daf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b34b501c8474a6aa2ad09a98974d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d00cd0d26f6a0635993a032b1aef412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd0cf02a5439b330615e61895abb8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef83f8b0788d59f53e2b5466e751f9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f841a4ca66d6ccc841e52b052438515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f92920856ae7bdfb09d8690e3eebf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05614328f19328dd84406f4587be78bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd678d3f6f090f7a961ff6c658db918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4fc80aa90ba849c90c93fef2e843f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85b38926445c866b1a1498eb846bb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70cdccde846fc6d5efcc01005479a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ffb3b886bd2f259e510395830e2e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163aefd45a18456ef95c31a4a8746c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c3ef09e3825ce68c5e9a8306ae14524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe40c1fb23a2c986c43569a9ddb01325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264b41511d5319d5ddae23dfdb23a8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fbe25fb6ecd67d101d72da8d5239527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de05b8dbc8d286158ab5c6b824112ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5eb3095f58ec2a15ee3f8dd1ba93929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c75e9b21fc8e5f742aaa576108be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f01a81185e4d851cd9ed4be1292c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e31a8e95608ff2ded0108e2fd584d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68fc80e014e834f93a41aaba53978e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bd30a1524d9efd269daae21c707c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3a7a7047119906e0f9f76e5e6f01435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce12c49f9896536e6cd5ee5fe5fea836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacf72a9e5d00c3c32c7af301e7ff4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560f86e1dbecf5c44624a0b69488c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e228f8d4a995d88bb70cfdd44fb003939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb75382d695b346cc2d7145976852e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708a9f56a4f4cb8e03223905ac3d5bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952cfe802bee4d1ac02b753d592071942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6c36d415247d9cb25be7d01e357d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832b16a3e8ae9a6589bf25b072d841944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096403092dbecbc8e4a9393cd8256ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77726143c6576a292bac1102209186b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0ac93f9dd1401116ea05024d83be047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6068e587ecb33f552f9f08a570f786348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995e9ead3384cce4bcadf0e6658ab0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec114efa54547cd9db95da10a4def2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df755ba9e86f1bc29d02e6c05b443c7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c75fce57f5c5e07907adee45a8c90552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158923d0bcc52599ab1f502f36d9bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8067d75e022e4047e00482f54df2f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba8403383503599b5a89aa1d1eeb5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca650224c7e71e55b30b4af8afbd1d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f156239827af311cb1b0b4c0a7b99e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ba355e838c69f46e2715ef00514758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370eabf02b7f1578d3dc180b74d96c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96f75895b7076efbeb6609cc846e5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d776f915a2ec0222c86085a5ee4a16861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32eba698d2b7ad5df8f0742aa2d12162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1460179a9e2d99273c391fbc0fa9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959cfeded6b96c69f7ad668ae7f9ed864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34634067dd2ec2612c7d392d72f1879965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8821bf3ad4f057cfbb6b3cc884b1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e952c1f274ebab26bac467384bb9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24be0fe9cba255b74368b70ae0d83d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ce21eeb8aa08229158efbeab264a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a9c6f59ef9f9ee80c06a210624fc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac476a966a909d04d3e80f47427b8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b70a3828efe8e38bbc5a1e3e60dd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b033808f7e6c412cf2b6a07c70257a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f91ff72e54f290f6febc15543bafbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cbe8d8005a22bba246c0db5349a2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85298f1f4a1f37396cc8aa5a3c38fd6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc35217654e1b948f6a0222b875e9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e64073e61c5fd054d35c25c0dfd91c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863c58d3d13330f23821a25fd77b2a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09067212a60e91cf2c197b7918fb95bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550047d15f52621843c0fa1675b37a5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de763dac3e02be3987c2c1e0a495357282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa8aee080d5c182ad9e114258e4e5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9fa98e7f463efd6ba66aaa8e14b1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d931a3cc6507cfc8b44afcdf632fd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6696d17741fce69e00bb2947248e3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ad66cfd636e284502d22bf60acd3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9186c12f8903fe1c4fb8a3a208e31388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc265fea0e201734bf774a6e41e8b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc7179bb25caf4d484e4ae70d0095790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaadcae3392be6be5504117ff1bc3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff963d10a58d6b1bf4bfd9ebd03fc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b494924d22de6bf36e97b26e494e5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11990f8c973c60b0e1d3346a8e775494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c607000d62ba849b86d820693736e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b06fd283712eb1b36a6dadbfe911ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0273ce0df60b82b1a5cee360edc2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf413a0db9ef677573f8abaff0848f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c710a14801d453fa2b4ab9df22c1d3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4605d9d950aca0e95516b268d8f8a5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be12eca4be2ec75c98534f892898113101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78232d652923d5a9e38541e3a5033b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40a3a4b54680f0c2491e15b5934153103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc97eeb508a7fb512ee8570ed6dade104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac70028523a3620d77f624bb25fe2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b6bf23fa1f5c896b32f1f1414db44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4b8c74b275d3cc3beb96afbdb4143107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495ca0115f0b550b0b415bfcab48035108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932adbe1a74d5f3a168f12714708a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df13fa3db566580ff773d9d1afa058110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696e720b191f5e7969c44d52f8e185e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6fcef7ed8cf6af3077ecf00f06b4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36cae0b04bd7401df873350bd4e528113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca47aa39e0180f53b4bdc947ce62b3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b34db8fd37e09d1a6a45b24cc2b50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755c9f1bb5b748c9f61feca81f823c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cf52331d93ab02f5e96a908bd8ebc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeca9bc9a56763c78b9f76a6a0be164118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362119b86097d0b1065f4ec242a7276119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60061256da9cbac1ac0f2310b25b54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebb9fab717b8157effb735d9ab416d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dcaa76da617374dc9b8eed024189c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1b261f823d601255a056d40440c68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b96925248757bed3c72dd183887f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732db67b5f2f61582b1407c6680780125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c19207ef0523f7a9cade04dbabd49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4f8b0975433fc9a4bc3c2f64870db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5b6f664f623852fb659fc7905485f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1b8128af5df19d1a6b8b2009a3803129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8da225665f6ad1e9cbe57f65f7ceb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda35a3de91ed8cdf26eaf2350a2631131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53004944ea6d166b36a78aed74b1471132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468ca5072f22a59f5c92dcbc61afe94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019f524da99999c15c071b13e74adcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21343ea51c93c972eec95fb2269fc64b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbb9038af6bc81f8deda888fcf9909136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb460a0e780d815aeced33fb819cbe9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b70e7ab00145ae1397453a884e1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28585e97d7c5d160adf323638c6db33a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf63471c15bfbe9937cc3126f610c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db46b9e39b863883faddae35d259f39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c7d5824b96de198407acd19c12ee7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1646a2f5db8939fc7989f1725d3028e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b870105161c1106db6483daf81ed0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7cab2642fb9cb1a28fc49f89120ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798af7766ff7f8b24f748fabdb66d146146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b7ea95d6a8423c762f18a1aa00e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d5bf65b7dc6239e85fb3a425b2573148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56799ba0f4b7ff760eff029ce2fef1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc524cb8dcadc767dbcb8e5bcfb32a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2e57e6f5a5ed0787b26e9c229e0bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0431f332f5114f712c11500dd528a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849742878ff3777d9297c16544a5d168153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9f9286d3ce5ead4f8419c9c9a2baf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8c70f81523801484a4c9c61c7530b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cbbb50c784b95e7b19052800a2c75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9557f43ea1d98989b6157d3b5ae16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49042ed7d5873300859bee2310660e8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4587873effbc0ab9e3aaa97021e3451159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bae75fababc70e548deee206d910f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1eb109b8c38b9c5d7eb0d6ee95473161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062c8962db97971207d4290f78d5186162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822168937c9604c5ea9806d2c0808f29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dacd9893f578164a9f08e7bd52026164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f60826a3656c48c54a369e8ebb929165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e267461b8c764ae393e57b39dd770a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a88d8e18bd38d2a960e52a53a41c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204299d8af38122d79c15584559e131168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7be93ce418ea7ee312af27d48ed49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eff0b0d01747f8cd2bcae5c30681bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824c5f8da7bb93865238672859d607e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39171a12240c0c32223748ade47da2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48a5931cd1fc8d0b0267175766e2c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58888581ad085d3e6e422d39b4847c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d27ef64bf9649bc44d2321d5a3f2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00b0aeacd9e656d247ecdefba69eb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f3cfcbe9aa74d8cc56ed9beb3a7aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dd0557f0355f99d59836fe00392e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea814830729f4413041ca7e526929b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7ff0be5dd9e16d1d2a42deff0242c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f1975f438286abd51e7a60eb4a0bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20f0cb6142505cbcb210217af5eefc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c1e6fdddc7fa31b50d8918244a36f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d49bf4c54459137e844cbc6718103184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2ac5b40828547c2dcabcf2d7bd9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed6b003a27b209ae38a088f8f7a080186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43721360184a0284ce9e9dc0c1992f23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bf4dc53730a6892319ff693777d4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b65c3458ef273d44eab6ed4e5f137a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dc4b9a9013a4a27ef05d1be6b5d27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fa68ef4adec16641a134a89733d9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f21279d8cdcf4a1461d7cf0ded6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb518b873961f00741d639bfc67886193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e5a0c10858a5037aeb57db9f6c2bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948289ff3d72f21c3d5d00a429e1cb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50fdff93f5c133923e22871bcd02bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0be6a51757c7d1290a080d977b5ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc0ca101110a17dd8a0768fa6bbfde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a3f50b40de7fa85e5221a1451d96a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb30c054457a46b2ac66cff0d7e1a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046559d68cda7391c25017bb0f0a4389201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c58864ec46d71808d537114e1a3ff1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07434da59dcc1f471bdd21cc5e7658de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dbefd8fddd4e9cdb080c48eb056fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db1f7efc655ecd02c1b9d67352a47c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35d49e9b396b3ff953496ca7543252206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b63234e5f35c32e2ac4d14b5a1ac44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861159140f36c2dd41124c6ac2b632d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9184cd9095ffc4e9e4961cfbf70345e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b944bfb9a1c45eb1a99d68b53f008b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1846ae5f6fad3f185cef075538ce0b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b4d3c5bcbb1c1e61fae81edc0e5c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cef53cce924a6ebca4dfc6aef9871213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d873b9cb4fbf2320d618f4d4e6e502214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad0f2a3f053faea89aaa73aaf93d4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc05f805fa532f8a7e8efe428afdfb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a78a30194af74de565db67a997b0d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743429b15e6ad2b02e36293c94a5093218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fed9b3109b2c9ddc4e4c2180525554219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ba49f3a82521b758bf4546f6d4a88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b282ee197fddf013af5b12222cf1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d837269cd93feba539538aeb6e3662222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbcbc0b382aa02ec658aeaf044be69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff224b277ac19d645007be3bbb1027224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4751ad79099207f11e9da5eb2ffe9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae60086c828981d03f917f95cade5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a85f0394400d321b9a26b34124ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c26282a7832a8d9efbca5f98ff021228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765938b6f5281ec83bcd8e17209d66a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db641150b30409e5802238f59285fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8d468cd23ee9014a654fc743c156d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a265fc2e4c83a5c114f9e234fbc39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3324c9b49f17532605293ba058f218233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df66ab49e64a7d4a41fd8ac3a52706234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a7731df1f5d7873dff36e9874fac6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a51665e7f09251e1b3276a1a1bc6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a04b2e3f599e60232afcf964afc564237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32c8875f50a2090380ded463ff827c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bd324de33f8f8e9095442dc6ced83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ed2d4927dfb90177c90f4ac40f89240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c9134a423d5816fbfb699e4508bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7c7797c13483bcd200d7cdf59b15d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da194ea80b5f428fad0b041f97554ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce21af658166168c79dbf7fe6381de6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ddccf199f7906d99814056c6d3e05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815cb2b7f43248f5981d58bce9be88b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb60f3e674542ec31053c890d501a94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5c70c5b6a5e73992a720084c902a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c93f2cb106caca2b8c03fb4a03c4be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb7c4b5b76264849ac130aced99be5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e86a4d9814b3736fb839bd7a7e089251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b34d56621b214f6962986c39bbb14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd7d0377909da72563f9eae9af9f7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed2c5f8202e9e1e58381129c778788254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984f2235a17061f08d53ac7e4cc1bb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b4a2b9e742e68cf010f24c011a6ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac069613424fd138735202d5ae32c0b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e48a4866ecd83df4b987c3644dfc7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6d9afd0ff9150a1ab9084e6eddbe3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad180dd1bf8438c6f189db1ba1bdee68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e238fe6b63dff7378a914568b4e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7b4a819753b4136670a9b3d25ca81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94984085ba75d3513c3477523d4c73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853c89a52b4734869513ed12863d71e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05ace69fc59a5aa6aa5cc368fe5574265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c199b8d5d18c0c46689efaae3ad243f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c13cf49703d9c5723a5d6493b390c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb5b935dd1f4ade70a4c89d7c762a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b5dde27145d3dcc9c35bc549653d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6842bb07016fe18a62683f5e00669270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4756b290751bbc31cbac5bbb54e52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf26de32334af6488f6fac13c9d40a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea7fc08b4609eb21cd12c71c17608f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f79d2eec156870a90d7e4da6f4b1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da87ffdfb21121a4a83a6ed18e92a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b79d8c595984db661e9ecc337d7a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56678f71cbc07b60a30cd7780920d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb6abeceda293947e5cd1b1280ef7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9248885f575c212adf0c97f54ab6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c8f5f2757a8e7e10f514692af2f5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64d6aa939166b689c5508b04c74a2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0080c775ca8d6e7bb80201a0c374f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1ac2c13a22f76ce6e8b6627488bbe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c257717723a6a5bb44fb009e076f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407e6fe5d64f6ae03627b4d797e4dd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6dd8a78421f4e6a760fbf50c86187286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219dcaa10e5d45e68f7efeebd052aad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e05bdb38c0742e44a4bb332610ea83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4177d4789bc2dd8750bdc8b58c4f81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe77e37d6eee25e0cda1a2b99fa63a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a5394c2edd8b75a00a0a4ae4b4481291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4462129f1f81a24d6c741da451bbc6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8160eaab5627a64c164b57e95a01332293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ec085afdf77eba6c5741adcde5c89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1184e6b57c29ee189e263e941f5eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3033b23a91a320d260d863a8962f223296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c964f38b1f6e7b62b0cc6b01d9afb6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0808d12de5de99134a9e16ee0f5ac1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e3535860e017d7176302ae91a3ed3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534dd7b24706874a1ea6b76c9fe6a39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c9355e7f48548ccd86cf556f0eb45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3254e6782f067a1257e26837e5dc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fac2a70c737a335831ab65c5afd97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8579230bf17dae8d6ebabad0e0302304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cf1b4dc02a9c6f7de79d18db4b547305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266029eba09ab9ffb42cdfe94e780559306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19acec4d3afd5c6cb349a2daaf19893307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f613883bf093f285b5c058eadcaeb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886913764199623e3c03ad52c31ec27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679803a97a3e5ca3284bc41678e8eb52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830460826925a64c901042ac4d0bbcc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07d8d65cc978a536e359a5870898bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5693b0f0d8c6d966a42ecd8ed7dc16d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922f7d29195e3231f09df3c3aaa7f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ee1521f6dbab359f313e8ca179cf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc095142a4859a4b39b98ec9e793e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd9105e88a3097e7812bcf0b40dda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73784758d52bcc72db647946f6412a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7922056848d1cc484a03333fc0a2f12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c98765a89bc7a0f730842ed3d18930320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ab16305a0856eb255eba71523d509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e25e89a638e91e3380a1a147dba7d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c4c8ac2bc4bb32f9f96c834b21fc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeb6ed03e4589599d9c813f59d091d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce58e94c8d3c9a8647c5da522376969325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc82f7e0d02539975273700fb7ca6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cebd2694aba28816dcd56f12c105f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475007bb15961a7a0605293fb794608328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762acba3662bda6389a9481dbf8f333329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b036e7ce4ab365b390eb37235f787330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3712b7ea7fc560af3274357b2a81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e3e84f2ca6f48c24295d36a7f38ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef4c480f911f71e1e4f6bb9333dc1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2448c91009104bb858aed9511887a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c59ca7320207c2e1a6eacb31d6d79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4cf3988867c2f1d49aefd0b9fad8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4131755e28413ff1d5c550f1a43a14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243a2d742316b9279ab389f5007a3c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b8bbb83b6e9c49885e0aa428cbf5b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b9152b2561cc46605bad1c37d1ac2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72299098ba09dc7a1ccae880d215185a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607e792ac00b7f8bcee84a625dde975342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948a95b9dfdc4414aeb59ac2e89d51a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bde8536ffb45f4aa10f7d5fc3f475344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a9fcc7dcc98a03beaa18dd5926818345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3f809ca107f825964831c6aca7ffc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8173c5f99d722d0dcea23cbf988c13c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9074cc90e3476ab55521550bca550348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad91f6f0f40a9908bfa9568e91f8d7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b87117d75c7fab26a878a78f782860350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d627a72d36b52ea6cd92c62259fe0cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47629c24fec19f32b37c229ce3245e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731924dac84e8a2c356dc6dd0c9545f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c202ec52ec119df458b49a5dee8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a397ac7387a9e61e41af97fffaf54f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e9ef31f787ae380bed2a935d77760356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba674fb189f16a0320a88d2cff8d3c19357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f3d90051228e1c70e6c1233c184f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83898b22bfc97f28e0eca9b877145f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8fc7a50356779ac49f1df8526d3ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cb2c366f513014e4d3ab657b23112361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a970caef89a3932742d59a3a1068db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae5263a4ca56439b1eb18fcee7756363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27194b22a08f4eff844cddac4c98544364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d6773e56574d7a32090d643a23f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f464388653fb031f6de3940c15ce592366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461703fa7f497f4f4b4204f231079617367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce317c1cd850acc766d9a0af8a57bd3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10660638cad0140f4389ecb909b3f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45f2ea75a73181abc8946861d7d3b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05058ebfa32d623f61782d8894228778371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c2b5148c274930b937339e796f124372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5707d1e6c462987c6abbe3d8bd307373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243b19f7b6c7bea58504050ef24539a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a96a261688e47cc06fda5e761cd78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27ba7cc6ee5ae0c114a46a3d5283c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41b565bbd02d781d3b6bab877afe2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c585d4ad6bddeb500de803ba780300f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bf2ba3fd25e27b5c5a02beb97da7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea51d148e376f53f277f7428c2a253380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535278c06b84f494f42029261b0bf22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910da9bd83b36f29e9a954270d66d98d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c480285dd11cb7ce0b1b6cc826fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f42ca21ffd640e6a5f9e743ce84d0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc443fa92f81910930b140582bd97f0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade429bb0fc8b9207940ec47151c5f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47243463ae31bf80984da657c6bddfe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006b16a44ca1dcb05bcf1f26353fe0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d46a6271422161a19a7a6418dcf1f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe35fb793460baee8581a36411188ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11356ca7c1e85c4723f1be6d388cb344391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09b2b2d8fce9fec21cf8fbea7a9625392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee74e9f1f5d578584bcb16b47b94f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbedcecacd847c3526fed7bd1b5700394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64222653876dad27c64429faac2b1278395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bdd3154179d4bb457ed54ec57532f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67105d937098938dd35cb4bc3beaf8b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff770314a8ecf740ab4b64d71d8ceb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28c97e670ac6b3b9258920101e6b2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea97d845233db30191c7535d733f96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85700f3351e50942b59b78e4a22bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940a88aa7a88200c4146e69f1082fff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aebe4d6ef03b9ef8c025925160627f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eaa46eaf69cc993abafe552c7a69a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd73548853e2105d7b99fecf67c9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b788b79a19a63269854dd89469c2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542cde33929bdfe1569fcf940910b2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceacb5ba0e05583e5718eff79d479b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f914211753a9c08e702a34fea65f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f164e4b101b5defa6780c960ba2a62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658b238b8f57082de53583a6067fb43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c1f364d8761202b9771afd5f76502412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832aec68be400835caac6cd47bc306e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38c9beb1df032d7088765fd4212a24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda54d52e5b6d5d33e41a915fa905451415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909e09369de3e25a21000137d285236416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3cb992d3a5c805a2813ef2ce89204417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cb88795c22ba1d590bcf8bf5df3cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64914d7540087e0cad649631dd922700419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e83c8b7fa7b1f7903704d0c58dd3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ef71bbe14a43768fe864397a0f6cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c117e6894592be517d2f5aa7f6ecf31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea368c6b2b78dcfb9298bdd6c37dd19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf4791733d18600b42c58a95e59b2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a09fe09eb958ab0d5d4c404780b0a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f4044f596d2e6c9ebbf0ba05f2e2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd101cde47a7ee4c9de0abc5ae62ae4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc34d5469970fe1b4640c75fc0f6526428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c660f90e60d836fbcffbd61eef206429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791be5a5e5c66928ee2a7c32b1a41ec0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b7fd0ca8e2809500751911da46ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0904ec814f575bd78b28232963277c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8518d8ef3dc52071ba82a548232022433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ed8e283d8a67c556e241adf71c80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158acdbfa37563ff22373fbe1fdc49c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3db08663ef251162ac4522e711fb73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c93e5d22dba393e9a1f49aab98061437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48ee4d27568d3c85c0d4a00519d0a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba644585f1936718ea21a11fd7144c75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1416450f90c46aec360f59504b750440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a275b7dec6b6a20b069cfd9388318441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7543905e2a7996421a0c7a898bd73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3756ede24ea0511ecccb31bb3fa6b86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588ed81a8bf9795fe8e28bdfd9d8fda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a34372ba21a6dec00377c83f2fd7cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36524367851a975272c9a98a5c75def446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c35559f7d92228fb442c5f33b3599447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924617379dbfbd18829473acd01a6d9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f064d325267ae3a713956e2700f6240449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d691680bc7fc532b2dc0d02d4c0e390450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdc66cde60f2288e158a199c127b64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e292b61c6586c0d62d7515adebc316452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82206cd2ad3fa52f8e1967e89e01abd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e55ce71dd800b629e22cc2452ca53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070e4bf88a1d7b3e4297c451613d2f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44a8e3af338a452a5b680bdf340ae6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c09fd7ac401e3810e484fbb02adde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fe220b8158be1dfc232aaff75e876458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab28650f45c6069066acdbbb7d6f0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21d0fec1f2337fe464831f7f79a1d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dc038ae13c25947bde589c4359bdd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32a04d9cc925b431a4a80172f4c228462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcd6e0271117e715542a0aa9459cbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816da4b6d8bb0a15181642742e8eb41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff4294daac781a83f388bb7002f4d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7880236c007736c102bfcb62b70d17b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954ce5d2871045c2598d72c9f35ca2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ecff028ef2300958c183ca9f50a8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e7d5fc9ef03d3127d8c96e3824238469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c1d42d5155961000a01649b2a745f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd285ab6360a49b667d7298ca33b39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ac901b1deaa10854f67f52702e75c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0340351f97ef3c540b9cbc7a93f1aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcfe72a2a88169e7b3cefdf1560cde474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d4a7a46fa4c9c827aca711f54df38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda21883dbaf11bb2f3f010efddd185476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b6dcbb40c0e48419f31dcf34a6cb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3816b1e7bd1764e95c39e73938eac57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d6e00ab462f13a11ed1438c82e241479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c8343bb3727260e4e1ca83a5f6cab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df8293b4b94f20e91e5cce553c0a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7cd6e643de9f75cfeff8b39a82cad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155869de1486ff133e9ab323b686b5ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba31e57025f7a99772d7c1ef487abae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16ef0f6d5b5aafb18cfd015eae771f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c51beebbd8bdc3a5a86e754b5b1db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a28088f5cd3d9d73f833b9f5f8073487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472b4c1d0fa712a37067ae730e1676f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d51a447697311bd1d45c7ea9282b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae4e9848231bfb8d556059d2bfe8c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f7d413373e52d30f4a4949893997f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84157e6244a8d3023cffb55564404601492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5fb27e9c1f91efe04a3aa5192b849493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aeded776beedf37e76e16bf69acb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01029bc6db3b9eee79da9bef8fddf310495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936f7deea89ee5b94e02628ddd5e7e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dfcb26c13c4ece6311a4c79d750b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df797c66c73c6ef2d1d825de2bccdfdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd90e1f2e7d2683b9f747a22499c3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb4fc4c40cf7d0110e77e4010c8d69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc0db023e05b63a6d62eb8cb14f225501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17596aad53a850eccaf902bf1249dc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed092f4ea745e1e49213e784f26f9219503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493373ecca0211b966bd221afb0d595504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84671fbd99323e86e7ae5d134f14ed2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f5b549df0d3e866aeb3a748c4880a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5434869ed45f9870348310540a157507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafcaab896cf31f894c692f39d40df7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20ae346f0358452412b17a072e91fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0cd679bd04194e82ef9fb498f7658510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed1e8763c83fa35e609084815d929b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c032d8465e63ae9c98179466b5d75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2767e13fc1d0b576d387f12c2cb90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92c18ded5c07b63e26c73bcaafe170514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66bab3ce5bb44f879adf62eb0c1942515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad553399887e246e4ced23abe0fa355516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b27d5849bf460389f29aa671fbc52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbd781ca504957546a0ea1b96126d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7794461ec53d3bcc905376fa69e82b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64807e685e57604e63be897e6c710b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4d5b53acbba396415960ac35fbc9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c733c81d26b88741eb1bfa8acf6a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0263033476a0ddc3f1a4ff7162640523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878289ebe93820ccfd7909b86a09855524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c4ffd863f3bd70743e5024c5d88b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45509ac9f52dc2042992c398fc42d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fed413b8bed4e3684692b6159d5b9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88491a7a306f737a8043f5a19a1ff0db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da3114eaa193f9897e6016315e38d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1062d129569c049a845404091226c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4417882a1667f435fb1f810be43bb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe228d200e9a75665076385e7a72ab4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd892e336ebe036aa3a761413dd7cd3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30728ab3474daf87a35ad910da5ffac8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b7d15adf3c73507d6719470d17ba7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b128a42a06ab976fdc5ac5ecbec03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c15527b96285e908e3d78e6c3d8724537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b002e5c387c7c718b99bd7ade19478538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d329b3d1722605fa153c54bfe96df71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580591ba62ce9e9661f76f590cd36303540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949ec61671d0ce496dd8a4e477e17f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d423833eca9e1c895c0b5be7dd6ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce081a63d3ba01ab79500ede535b5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e88c97165dc55e648be08db74d132544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099fc2fd9fc88178119244140e0be10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbaba19fec5ebf220572232dc224bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a35f5f852e5f06142870c5e166813b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62365c751d1f8b7a1c4eb8161099e7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3c5fd52664a9354fbdea507c6d8f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae396560591ba5f25f21291cb51ec8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e6bf2b0a07ed0a6ecc74f5368da31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76643a4927ae303934a606933ad25e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9a00ff7e8cdd6a62b9feec7a51192553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb017e637f90549e756cac11bcc61cdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcabd7a61bca4ae059e2461853c6c25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92965a9c16abe36be7041aecb507b3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f010c5bf29f5316b36a7fdfea3b721557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76717cdd9f5f152ef55c918a7e7b63558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e8c6cf8fbf58693a80bcbcbf864ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991359acc74e0c25a12831c3733ac34f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1474dfe43748c2c8f581687a95c64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e695073833a7d2e5f3d0516abd687562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeadb613f4181efb07bf89d1639320e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d442ad11939bf0aae6fdd851339c52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac164b03322834c551f4edbf21c53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae0c545a8611641d361a834845c33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da31e3755c5b929d75c3dee4a6f73db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec96e174497a9c0d8d69195aea219d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c34f81373f64cad7f942d491fe76c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ffad1f0b508a9a579db3b6df8ee77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea1118e8f3cdf05d3bde28382d393c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e93670d092556bbe7088ab074555e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8753d10371fcf8962c067b0bbb6d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5624b2731452e8ce96faaaa4cde414f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb259524414e59e655ce9adc7f73624575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b3cfc096b8cb45992cdd8cdd2f034576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886a210792ced2a87de5b96c4654c4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43725995e381730daa2e9b8e05d8636578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec437a2f4483652ddf54e2d4e486758579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a162032c75af0794e6ebaa853302580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9ef3f6c3e5ee48131223658c8cf45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8496e069232a9b64178219c4c204d09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc231a9448c554d9eaa4cf41b1cc655583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3419beffd1505756cbdf1c889aa94e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e2ef4e65074928176378f76d4c1d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006b88a12ea041a9e352ba17dc4b8a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6f373cc10ecc8526e691fcffb678c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa38d4904203564471608c84d04a2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0426ba9e89a3cb1967bb50ab1c4b98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7e5141b45fc4d19b61546c4387215590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4545a9de2dd1c1232e179fdba469de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dd3ca11da2ee0237112c0ddceb90d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ae0c628593cb0c04b4202f9286a5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b41e6be874b1b3bd6853e8b2f9be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b9b6f93d05f85d3e3710e80259e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ade1e555137de9b9ba4242e41db2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb7c8c6648a41ec8eb1a42170de897597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831381a22ecb9fc8cbd188fd472e886598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c9524d84d4ae0e34f0e1a22508972599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c66871db82221c0f8a4706af63fdac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db8b6b58f32dab9aa9ad911bd6ba8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6b36e1a12adb91810f9870b86b710602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0f6aa5268d2fabaaf0690e9f9f539603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa0dd2632e8d4cb4bffdd96626db73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d2b8c4b5e7831e91dbc5f6e4f5f31605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bd680cde8050067d0e4d8f228c972606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85e65e083b60e17ae47f6858fbb59f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb627e8bcc8a1b4320074962f6ae9166608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c702d11bd2bb99bd05069717d63c34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49435731796f36f87702a7703a45c669610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13cb9ff8f6508d966f3aff01419a87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c8ee0678e633000c64ec6996a9a5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5d5b8e7ef73b1375d8873b412a2bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ae7ab2db075cd04afb9ac2e2a7ec4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15115675fb7295843658144ed1fadf0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02523d0633001999e20eb9b7d6cee7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873387dd756e63294cf4a0e68eb8c72b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4b0207996511b2fa82fd4c2f52a29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130efc32b2a3b2b4c2a2abe8bc18cea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54b3ef1d88e19a28f37d5cf116cf1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32aaef51729d29baac65a7443a05a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4da0a1fbd70164ec4f12a1d9c88d99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938a2b31e414dac3a947c405dc5cb64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e65cc7a1e8098f57e29dda534c8ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f47886b3e61dbfc53a843bb6de823625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1917455509d3b469aa25498640bac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7fe6f2f2df176118f892fbc9350f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98936b28559534a97c5b95f2ec9ec5ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4848f9a7aff5019e40660b199fcb7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b5534be9d236365bdd2140ed1575e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786287d02d46160b792acc3fa60d280631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7a810abd30fe4c19cb88bc83ec0c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb86e61c04b102961f16b22761c38b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669f542c2cbf44244a29f32d30c5ebf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4896fef3e201231efce62673da85c93635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48abf08a94bc6a08567ce1e5fc1085636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b62e99e2be1da7f556b21f4e8ab7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429438a2bf58fa2c20b2f4db7ba96e1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005391380634533cedfd6e40f196990639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb4607fbf27524a56235320f4a4911640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf60f770e00157103fe81d847e9364f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2726e28517e82b2e1b74ae78b74e76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e456349220169356cd4d0af8161a37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32550a92249a84a2f8dc5ac4aa6d33c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b2acf285294aa236bb5431974effc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98456f0bd20537e2ea42ddece655f68b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ff361dbdb74b336cf22ae94c98a8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcbafe37f6d29f6d3e1e323fe4399c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1715e111d55dfaa85a84517cad8a828649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75f6d4391ae45795c9f55f15de95c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b34f18ba500b8fec2873d69f1bebe6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da97b4362829d19db046ca86600049652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7f244173d35761fad8fbc293bdb0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa28a75520235a2d9081ba9c557d6e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef34922f28658ba95fa6d662f5274d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe9a8d1487b265ccc3565ddb228299656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433421fe8af3b08bae20d2be10217592657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402260acd69bb6c18e32d831a33a77b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6adbac3304cd4e387eec5929dcf09f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd72739f8905f99d2d4229b1d4a650660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7db2d75f27ee558ef91180a1739cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cd49038d081eb37b521f36910699662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a394a288f415625531eb82c66afa4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bfd9b3890545bf16bf42a892f3087664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45b56665e70bb913b9e2ba9531a24c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b90a7db2aee2ed7b92c0891338bb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b584ba5f35f3888a98637c09b60540667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615d9d08600135c93328af0ef504ec0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c6520cee3cbe13ddc094879c31550669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21954734b15e4e35496952b07df4d20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb36053643a6dec4b6430d36f45404d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad99f0877df9394949d7580555cfb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884942bb695f7fa32c8bc46b51e2c6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789834b8c10701b674b5ce98b94529b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576601005680328dc3645a6e851c206f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1704c5f16085202de315e4ce9cce80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bd040105d25a6befc9c09a17c9019677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c6643b04e4adec2fa144ce55a928f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b602f6ca6c69f816ab3b809c1561d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da82eae743f19cd1704df18ead2b83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b9ed5de7a01253185895e073e6a92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe22b970a6df03f874c0e573984eae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144f8f6f6122c158aa289883388483b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c39b3e73354f4c32536cb4d701c654684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c9c3d00cb8ca4c6a2a559297e8863685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319773ce68d63dfe7c2f7cc88c208f41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4767824c25a703cb9166429f43209687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdf1ab1b52664fc93c35cd140ffb34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14dc0385bb2e723f9ab9bfade706e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f72c8767a227794e5bf1a5cf7c6ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaa435fe7ee71f5c9c0863ddaa3e03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131295f87232b4f27308ec0b57ca1a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b5b237ee1ae6a19c5a1cd9a927451693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20158c9f5682cf195dbd72cae8098f98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbde0cf53429a4839de584e0ea1157695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48941d884999b62b3e7c0a820630205696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd893cc503e01781beb9a098529b90d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464913bedb819059d2c343737ed36443698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76539fe974b23a0910911ea65453524d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc32caeb65810397a308871163b73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7607356fff31e4c0a7a31ce98c371f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d48cd267169922e995c2962c035d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d361248b3cb543aff452806be15cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c257e15abc8948595772357650ab47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f5bbcfacf42dc3a7b965e575797d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2581e1acd21d29edc523065b610920a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a26d92ada755e56ebf95ac0ecf3afc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3e489e27180f75b7716bee7a2ee8a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0defc08d23bbf36e19a5d23365f45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f789e6c00455a5c8be0775d639cc6a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba578f0721079b83a71a0b82d9ef6fbe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d5cd80d1037996b96f3fd6558ae55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04730dadb6d172ee565e658a07de6751713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0201077b42c5f4c2958b594843a49b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092bb6f9450d900fa5c69c851853833715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9460e86080811e038d228127fe611716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7508e18b893858cba1303f93e3b26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e8e9972735d87dd9d494b8105cb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f186629e4219c0d6d49fb5bf58254719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28abda727b460cfae8c4420b5704d6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d08a2ffbe0ac9d7a3b49e73ec33229721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c86698048c96e1d96e0b89e2759d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e603f6ee06b8d88804bd3363e44d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f5828a9d3d67b730579e89593eb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a2d9bdec3531be1e0d6e2c76707c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b908d889d20170bd54487b28ed7cd7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2a567e53c7a14506a189b31cc63db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c0262b23ad78a4d4cc4c47664dd48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a49ea4c469a81295be381de41fce04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a04fd9b25e030f822a8738b45668b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bac06c2c6f3673c257e2250840f1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cb4e8939be7491c1ad8495ddc43e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe51bd7a51d547b10a16c37baac6c64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15362384a225dc68e2c058260ea40aba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d39b2fb4f165ea5bfb453ada55fd94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde6eb06b77d02e416433a8ade6a08a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88397d9778ba1a586da7c17b694e9201737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b0c2d5819f7a464162f6bcc350f2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671be9f4272b5fb004b92b5da29c1f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc5250bfa957887ef7c1d9f7916402740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e367c1bea7845dba84ac8c0dc0dfcdc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e99a48055954a7761407f3fce6ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82f3bd519ad61d9a58de262c071c1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49c34f67e57313cdaccb02f7abd10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8166943eb25317779b77017f1d4b63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18554e148dfab9567203601b8d09f1f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7e71c378583b48ca553f76665081e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d23a7757a154c65b60a492df9ced8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd8722840159dbb76a53ee195c3c66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35965d7a0265abb2dacebed7b2450c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c619d76e8824dedc957896b5faff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342d86fff92a80a2fff0ad8a0fe01d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e2df1095fe1363eb55daac9c83046753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40ad893d45049f14813524ff19aec6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bbf1c184bc2342ce118d4734d5736755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800afb068f2980fa2d3a7db2d7972be4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e10b10150274a33252c193b91eb2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94f315524fc1f6d7d275c66788958d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a215b983afcb6e1777336a1203b1eb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc784ee44cd2abb63332394dc11b5e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457b4b172f64588b4bb5e690b7183cb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052900754c1919464ac94a34bd1aa89d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e0214c77588aadb7fc261c013844763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9f3f383a45a59f8b75f759e745294764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025fe9eecd4749fd30564f283eb977f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6476d5c33b639a7bce95edf3fdad24766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a71e878e8d89d07522e1c437d7b467767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>