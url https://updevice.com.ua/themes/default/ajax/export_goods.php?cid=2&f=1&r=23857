--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a821c479fc01ec0a68f63a1f0ddaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb7105b3cf2a68e816036332fc173c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f29946e0fbfb601ad6b9032c8995163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7350f7807b427e3f13eed7813ccca7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f159c9ed2ca4c79e47a8915a2821b8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9f5d3fd872c3ba746419e8052e3e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d22b3f75b711a4e33bb4ebe7e7ad3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977e649b4c0062d610aa50a45d7e2ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd368cb8222f7002599e73deaa11089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a7db40883760cdd96c028dd962f8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37c31d4b257681fdb0c95ad15baf9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0b35f9deea85d2be64394f1705d0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729e389925fd16a392fbdf0656eaf5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9c65f77f5c0d8ab8022af8232268214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c06c28e3a584fdde4bfd114c234ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91592723453c0b23cd9e76834355f85816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdcfc6c4c19e9c28c34e5175cfde7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6098ef99f623eb982c00d0e3c70da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74d6b45e7cea45959285456dfabd5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58dd3f9ff0e79bbe768b59d1f2112a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6cb0896d55de955372bc74ba2533d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2348e9169e09ff9404ef40fac10a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2660da35570ba180ed3ce3d8e034f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05e95c6c2cadef6312d0c95c9b7d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe0944e4418620fe37da101aee993625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a996ab7cb78af442c46d5cef7abf50f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea263d68d8aa96eeae90dd64be58a40a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cdfcdf06882d792e91fe1e630b89c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d424536397dade70791d105cdbe9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb89767c4e14529aa35eb2c44ed104630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938599bf94fbb2c715cafc931e19f93e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790acd3684cb86d12bd0f60f92e9919732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781bf8c6a869d7240e3e9948bd99cc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d8516955bf0f6dd14994efd14915834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace2796f587198cb526d7c0359d44335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d26accf6ac31c52e59b8b884f200d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a50f552cd5f24d1d915278e850aaca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675352f6880a7e66e8acef47fe7b57b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ba1608277a444b6447e387f9ecc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000894ba875ccf93f75bfe4b6900a4e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be1bd81108f3d8768ab7bcb085f0c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbfa00b8e73b6a93551188c5dacb8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a400ef5287e5bb3abcb9cbf72b698e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54d9a567360fd943a78cc5dedf89b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d18bda4b0d617a80f938f3d6ee87145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208b30baf9df855d499159380241ddf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac7681ce79fad176df0a073ccfe39747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539e92aa6f9f31cda1202ec02e970a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dfec246afd6c021fcda08f67e0b1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e12f90032187fc4a663f1525d882650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf10f8d9daf9b9dff316e7c1a38e19851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d2a5f7528e1560007e8ce275ad1b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51c98380050a3efbb28ebb744df4fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf08e18c5a0a5b9abd4ac7c961176b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5406753d4f3665e468c8184bfacc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2f274bcb1d1b4b79f696ba55445ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7582d73502787b7a3724a71d92917c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c00fc19f3e5e668c893df7c355b51158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0897d7b8a7bc4f8c5cd197c2ae87159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef26603a74ac3dd432992c85098afd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad850dcc8a308c54403c9d3a6da8c3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4be6e8062a0bf633c5bd70567bbf262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4e77534f533847b3af84c2e1badaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb26884fa731bd0c571e5773afcb6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ab37f4f38cc69ca95b329cfdf83f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dbea0d734e3ea66cc5513b37a289966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dd0bdcc5bfc30efe834a4697c27f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e6fc2dec3c2965ad1a9c2ac7ef34368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82948813c1054adbd25a702268ed94d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250350973e68b314160fc6caa02ec05870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46f3be933f57331664a7fdedbc52c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a745bb2a0ceb85bc083e79f6b9e57f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd6adaf72654031c6c198fa148560673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ffedacd3234631ff4c38a62d1de7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767f06d80db393d5bee1cd508c4347075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9026254dc7fe32e6ef25f32b257b2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53212b8ce65ff58928c9b20fbb7817377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be78b57f2f7a19c87cc6ad1202aeee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba3c11fb86da130a84628fec9fa3f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766c5b5e7561b46bc84e31f23dd613380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ac0e23756a306e9db9248d899b0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a336c5f3c790a806c02b8f79c74a6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b10d622d8cd9e130e36ee7256581083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14680f2140e9d7e9a558895e7dfa986284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0efa06bdd133b6e09bfa40469928c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10ff61387c489df22bfbabd3cacd8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7863cee41202b794117bafe0cdcade87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be70d9dbd63200d6f7f82867235426a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dcf736ad936797c3da310621c24f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5cebd13eead16b3368d93abae829f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711117bb2f3c7512aac3856034bda10291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04957bb0b82d7a1720b6a8166130d0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcddfa50bb22f0b9b2113a8a0e05bc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3dfeccbb558444fca7b2d8997063594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891931c7639903ed5f2d83545689ddcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb75de3c4dc6610713e6c402da70db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3792ae17f0b3b6d65b105ca61396fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab6de7a7790ee048c62f4da8fb92ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834604cc2cb7737f4563618d608a4d7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2d475891ff8626fb67ec18e278f46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f95c0616a74c2de7fa486c6909e7d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf72624247bbd34f4f41fee418da10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c02c14b7a908f004e21cc59a9504c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4f8f68b2626a4801e1a424f33dfcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af66af36b1c803d222ed673382823105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85162ae4fdb0018180d0a7f2d8733ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917b8658d53c88339c3cfa84839c228107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6fc5c752f53213aac2af4094198f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7b444ee9faab5ecec3b7a98ecdbbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e952d8b009c5660ffad2695ec06b70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b149b671553c436998ba1ac46d7081a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7bb2a4cce00c4fbab69eda825e3d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e9b596b7667ae602e5cd7a663a2d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446c4e54ceea6de44a7848c921de73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281302956b9c5008924bb30aa100fa1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178aadcd068c9f6afbf62593b2c6a51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c8bfcb77c0d8d35d4b732c2da55ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea79a07612b6aecde1372939b1ef5b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d03fb74e81d53d38a00ae270d6523e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed860988ba056b9424e7728ca02e21b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e73b2de25f8d7ef57bff1b60840b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4140d28432aee14a9556487cc4803e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273bf71357bca51e41be11fdb718929123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64b1dabaa541eb2bf2296638596e91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e3f2312a4eaca91571ee02376f9c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43528f6771644f1199e61d9c8bea4290126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180540ee8d21cc817c62fc7ce5d661b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc4aac624f3c9aeae815cdb6431a08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15000ef2f2a14848e7f09b7bbdbedc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163c197d3416680793abe2531cf740c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aabbb2ae5641c19f2bf0d616b58ae1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb29da25203856812e9ce50c288ccfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b32a3c09b8820be893399d99b30cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609ad014281e5f9cfedd5c859f63c05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf060608b9f1447934de6a5e077611135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4712d116eaa83fa517317ececdfd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cff42c0ff6bd9f4d5000a05000c97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a1edaa797610e20b6a93836198efd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e846c499dfc075e663f5d418241823139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5b3006fc3cfeb376d3471e9d842d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192633143e8c9301a9d8f33bd7c13c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bc7514e97759cded253a680537609142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee83625103e18f20b1730f24ac56903143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e866bd77132b5e58c06bf7c8552c872144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61e34bea25a579b13a265cd6bfd6a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157f8e6160b67f93102c340b9cdcd09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec6a70c6ac884ce7ea10e397320c2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395a85811bad3192499a1ab3bde642c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d24e0d0a16106d2b83c776f4d3ede149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da8c84ea8070d5729eefd00367793150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e76c94c1edb963bc0e23cda47e1a23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264d0a1d12ad72fb7ce94a9481b891e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e3433692c405d6194ebc5df84e73e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abba20c11f41e00be0c44d44fa84ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a6a39e17f432680de0fd278fd839a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fbb1d51ca264563f05a5edec1785d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7963d31d02ca0cec6b5ad72796d760157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab7aa9f6002009f2dfa37c72fe9fbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd4aff60336c6d27f0343431821327159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3722715e5ad25abb0f69ea45f22ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0143ade33f9382676e37d49f44fbc1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91323e327fc83196957af273fbe0bf1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d87cd986e493793aa190861661a776163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119587707af9ff57db7177118cd92b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d6565ae94c5b095d41db8cd9b2c74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece2f495f58ad861ab00ba9fbb0647166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d3dbd6ecc5ff79c2938098496990c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f54ae28509e33f30d0571330c51c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b443e5fe58e1a30875e21a75000f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e82d903126148d647c8fa98e8e8940170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac253510d9875ef82914aea01974952171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541616c0cf8ef3106d92461c490b5c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d070aba61c199b623e2a5ffe4b1bc2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c834e08ae224abd7326b4e56575c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcd2a2408149247191a4f54c20f916175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd266e7c174110bdcda6759f6402338a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0e4b9a458e9bbc5ce39d25e7a8b7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34fec15f5a2f7b7c5f3843e32da7dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6cbeb5750f7b7f3858f3125d95088179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d004b96e834e44ea382b708e22ddc19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037e5f010a1b04c6fde46f23e24ab56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d227abc571cb449cb413821d9d239182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2921707860075548f028f56a6b159183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca97eb4ad413dd6d58cc38b87e539a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2ee01b6a746cab46c5a68a944c495185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16371627100672d914b2353b131642186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84228cc05485f903013cbab9e0ff97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3004a14f1a74ac1fe249cba71f594cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03676c9b03101d0334d315c1e54a4e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c26eb205f86c459eb28dafba368c44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6012516b79d9ea8e3574d7989a2c35c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62adf48b0fe09802b4bc8c9c52bed9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200276f4cfb9953629cfbb762036c798193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca3d40054422a168dc57e66cd9c1b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83244ff6258d357447ca5ebd68d743195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd329269772f1abfdc24f07a781ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2bf6b474e0b9d4ccb1bcae67d4af9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69196465063279c283887745c51611b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e892173792ba8e4f6324424a6a6a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c9f33f34c18da840ad685c79a66b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1a44a370e16c15881469268a176a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ad5bed9fa2b7aa66e0ec2e8e8f39b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc986a315a64cefbc3d0a3439cf865203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1129b229b9464a90954ebe6482795b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173af35bec21d1016918155a2fe9742205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553e6443cb1e912dce92a0489f15685206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4682efdc7b70a2f2433f17a43a574207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f7303cf2c8f8c02dcca1824314ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee71438c7c6033862189521f4ec4f0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd8d6153109c52baaa8946fba6451e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f6bf4ff24b336cb6e7c858e94de12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2827ca8a5de86f39ee4cae826d034212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f3b3ad4bcee1aec1d3f90886694c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67badedffd2e06310357454e57601b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d5b43eadbdf996e362376f967097e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111d024f6433095ceeb961caa5c8cf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe086c8e3517e173b08d72827fd5e055217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34fb4b29cdc49a3c314efcce98fe37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba964085a976e7e39f38ca13fd1e237219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5eb40895213f210704665a0049f5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b758a3733c12f0c72fc1e6308ec5ff8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57070edd902a72bbeb7276818a63a4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b8ee3f1d6149a9e8bd6abb912e2dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53ba9034bfc3c806ebd0f78a806b0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3b82546f717804092717d0c89675a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d33646ab83b37cda3a9fb79acef7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85cb5955bfa71275489e5fd2c8de61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497317224df9ac0087ba91a06a77ae67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccca406aefba5074766c543955c7d31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8acef464b796951ea9c40d9e8ee13a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e451c5087bfcc9678347974168d6a41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c015c39d07fb2894f38c77ff7adf79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2b622bb9220a5e9d9eb260055b697233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc17703c53f9f4748cc202101120ae1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d0118f68ec4a1c1249ec8af647bd4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc000468dcabd65461785bb3db519d87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87671a2eded7bf78149f0b9feaa147237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1077177eba7b4c6073d96b7716f2017238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467709bf403f0c22ad74d21ae4ba775239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163bcb936c7f9aa7bc99cb2bbc69eaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b55d460d25b3f06d0816585d92bde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d57e97686996384009efef490d5405242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868404de5df34e4861563889119eed0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773de45e87ebdbd5782fc8977b35c16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f11aaa8489388513dfee47fcbc3cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762400267dabdeb46c0a8a5abcf29a34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249a09ff99ab9859c026ba23b713ca3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9906baab58340597c1325034fb7f074248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f532a5aac98349f446780315367dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb279c41792e32d8e886dd7496b9de6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef958447fdebfb1659c05be34186c24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b179c5afcc78ec18b6558b60b483fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be332fc5f631f5cbe2a365a5c412cd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429075cbb78cd3c6dd2bddc75a002b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8f5b77788ccb8a9126ce95e404caf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d254cd6e1ed7bae97c639326eb319256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f848d114bc2d8929a64769d7d6e95a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928577b27f7287bdfdfaf49cbec40b16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13ab07f0986cdad6ce0c0dc358d568259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea97df86348f24236bb0d1f24ec321f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb57e1d14e71afde089812fe007ee0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba208e29f9b8a8c55aa624b0e2a166262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81a52c941515bae4bff4ae62d5ae3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b64c96163a3e971f8bc9c14a6d3a03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7d4d94da88cdc83275f46a5740705265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660aead54a889ad0ad27f55333d32cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6c983ed615a37954071b68b686645267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eef6e5ac5d45b313a1c7ffe511bad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b02b96f1f0a6cc9c3bff3e96ebe4e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd71d07570768bf384cd49371873db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdf52a2c513f1c3d7aff5e70564175271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1ad751c321de234d1645a9ab70f26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacd48bde5ebf6408ab04fbd7d4532c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a67363468f4fea9b250c3486822a04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4888f60cc6119e7df35e968ac8db2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c888f7e047c53fcfcdd2d110bce87f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bc56e6498a48929af127b2b67d2ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edd359096cd67c9bbf9a713f8cac2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffacce235002a53963da957d1ab09f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ca67b3eba173e7aab1dcf83d024b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29870d97b0f411c61f3114fdb63a0433281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81711166a4447585038ed7e332f7e0fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c1892b5ce5f26949a1c76df4db58f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c7141b4517538430685566687e16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c0ebcc8a30a12b60487d02b63ccb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de2217ddaee64db4a887589d67cc70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67deaad2d3b8c5bc4fbd44fc88086f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6db4f9f3d785c2e711ae4c9745f2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be938dde13dd3d90e3bc404f866dc01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c0bd22b13839880993b2be289f55b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83dbf6d4fe9aa26e3757348f5cda3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9066cf7a02ba110ab6fc00e805a46f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ba715dbae4025ddef6be52aed7b33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f92cfb89342791cd3cf7acb3df520e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34901e56ca02937556e4e1c2e397a270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6552d42647a10af8cd4b1e8e5b01689296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bcf0f614c13d42c27abd36a150bb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7a1f0a4b325201fc990be0aa1e3fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185c1d46f82137ce39d712d54284626299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f5e69353be9add1df4fc79b42a55d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086b840e6b42e7b501e274b4a52d633301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7feda37f55c4dded8833ba55ec93de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b982be445e48fbf9f20f69daa6982303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa2b5c5629b171cdf926a0f775f68f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8b7b6a84390e0619cb5d411d9c16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fbbc5395861f39345a675671186dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9d1063f163c7a1ef548f0584198a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c050030e9390a7f86ba7b0d6d330a7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542222f267bff76ffbd2c5d154dd38b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b68da70fa1b3dfea407e46e25f40d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdd3042600681c70c03f65430cd027311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78792ad0ddb6d7b30f6a26f7b830b6b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac178035de7f080c0b18cd830558e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a1bae8e77ba804ae840f031d36c82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa61e4e274609ef26c4cc3050e64b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ccca38ce8ebff5dc19bd6fb8d79f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099955804f0f03044b1fcedd80a9a919317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187d3c88386df85cf4c9c2c88fb298d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed495852b99460234b6d4ec1c0bf89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede0e16078ef8bf921d913f2bce3e95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73198f2ddaa408dc622177cd0d3c966d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e28987616c06e0a315336893f2415322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d861b537a4900489ede9f319fda5a4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70333441d3d8e29edf51ebe99b201c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da249f16aa23efbffc262f6cf9fee8c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db106e36e7a8767f44cceedcde4e088d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d382f560f9ad3e8e742194203f84f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439e8c5c664a88a4543c02ad227b004328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992eda55786e772ad2ace95fc2d3221329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e2a726946db3d577c11a0164cb8ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff390f252256345a6090cd02c28d57e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22667a82f7b0606d700c40fb59da7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28672cf096f45340d9b54c7c9e0f428b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7a8ddf4cf18854ddca882f1d06c5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8121dd06ba0e507e1a9669ce5a384a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9135672217ba92d96871119491658336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067c5f21668eff374bd8a97109e0f78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5583ea754f400d96195c4fc6ec04fd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af61ac5664060dcdf945dfb5e7dad2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f70ee61b29732733191675cce79d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902d574ae67e8995e8ca8b412d601f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c60dd602138f92d9539596054db53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb88a2cfe7ca05cb6e7ce50b8c6e39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47d3f865e9dff2ca335387c28bf59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc24e4394e6263fac2b71fb19803ba6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca94e34526bf3cb6689bc6ecea1a54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761d1aa34eb1e05b8404233c9f2c359347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedab7852638d8710d773f2f9344228348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff0a9ad70d6b3973e98d65972b9760349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b4f370fa5d7b2b8eea2a49df562b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880cfc80e02ff6caedf74e54a8660fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e617c0bcaad9dd8d10442249e47be8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba0f7af1736e6b58c6e9c0dc30abf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237766c599a80a371385db06daeb0d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6094c0dfaff1daec690cf26e993e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92a062f99a69e47a616bd54fd82571356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826accda117d399e0ed86da6bf425f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3756399ba3af59225f5d081fc8940c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224e7172589f0da47e472b76e77d868359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a097811895e55d35dd6889428012c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0ee0c0bde17c8e2aa28fa8a165f6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5a8a647730ee014e373c05970e307362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bb8719bb1709389e8c0d2028c3d72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f07402625798d538f6ff40ad446f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f820aef84682770d1b08373688311a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceef810c70bf47337f75dff46919a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd61cfd28f34e24ac21add0a74d22af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728848bdb41848a673756674b4fe439368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd047392d65601a6ff9d5622a812845369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de33c6b2c939c7c110b2cfa2703dcbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e06022c06307220ef381a2032d2ebb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858316695cff0d3070c8f4ef461ac3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303b9d079c216c8e9fafe00b1191edf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e708a307c735f39f89a482ab7a238374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549020d10c4936f44ba8771325552bec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb73bb93ec7be4dccea78f55176303376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959852c988123da4891d4dbba9bdba6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfd44aa011e0a2f37420ac0e2e5d9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198826eaeabdf74d1f4c8652ff20f49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a55882d21586354d78f41f5674579380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423e9c2339ffc05c6a7344af82184ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99d2dfcc52280269221b915777cf29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5393b7160d0747117abd0e1a285099383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870d46d5fa2a492ed39550ad5a4f95f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1afc443374eb463feab11345f0b12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddb07fc692af729a1e25891fc81dc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b428db22b035dc877fa62f4f2fb4e0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecf7cb8b45240d97fc902eda63753a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d96dab47e11d576afd47e88d3ff26a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9b2e8374bfc8ffc46988e034deb2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421d07860d4acc64cfcdb773fac0061391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0fcbf8c064cb5157fc69f30e075f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511b701033a4fc03beac512f203c2fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273b5a4f3bfcdb4cf07073acb8bb683394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb710f30f91fd3ea28d7cd3a3cd0b02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc291203e3c8d9d194ec981b39b59c81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7bac9e3582775d593e38a2862407397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb86578cba197cf14371d9a6cc0f16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a493f4dbc26a408435190b5e3558f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309aa83b666a3b56fcfffb6f8b6596d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c401a0ac13efbdbe22ebc68ad27fc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa7b4ab5df40b4758b01499e57e371402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb5daae45157129436173c1668f0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5507d453b35c7f45882018b38ed7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91092d31faf996ea621e344613481cb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e3cefeb9131fe973684e10ff59e3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ab5a163da0cdea97674a21031610407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39361205d58d3d92b6916e8c6f9a3317408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a445fc3b968d5fd80e78ac6d3e06b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc91bf7274f5a42ec7a5f43c698f603410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891b1825012aad6ffdf0be3d071a77a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d248b8950d25c408aa031a7cd142fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cd1bab098c2bb0e8f03b104d338b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ba29af423ec7cf7de933ba03638c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc250bcb335c010af8b31af047926a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b11d9e32e3c7822feaf2df1140bc2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1781eaee1c4b2a7647d3ecac3c8da50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07ee9ad400bcee44e28e9d015d3e9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61750c2097a8715eb5e64277370ea472419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f2d4a0f0250a8fc4a00b7c88f7acb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4a5050c595652014e626275b46c25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669f9eeef86e7333ea529d170fc1f5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440d9a71d0ce110d97bceaf55e20715423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0102804cc2e519775e32e8e7569a875424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608efb26ff1cd6c7e1d56575a392cb08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e690986f5472f2b9e0ba54472046109426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d97204a0070e7979d8811187b8cf7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5ed380ddc9bcda197136e2b3a8e9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1ed3ffbca3b4a0820177ca0d00ef5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c06928a88851a45314f5d098354e36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e55c92b472b13644cb68e6c0724131431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87987be5c1da40f48c48954edc13b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be250c277ee1a240c67d774e22b1d35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d76c93087e0c5a3ae978a1eb52dcd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066230dca3851acd2d8300662251d87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541e84e19b1e897b7f965b87738ead8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35d97b770c604d8f8a3421ef5b0843437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada4a4251ab656f72323eec8d2e9215438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d607ca8e57a537b0c8a2270e82dea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef498490535cef4273d517611324c0a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e9c75ff0a5357b7cd315804db97b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c11e1dbd8bd4809570fc8423835b46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf3c8fd04ad71aa1e482fd39c18a30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43acc0fb8148cd9d378326689657e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df2abfb21eee7d4be4a8b6b157527f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278df5bbef104550faa354cc232e021446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e25e73138f76a2b2387a4ddd7c584447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc91426f7463ccc3ec0039c3a91bb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b77c7d5d7ba15b622f34659749d1c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34597c879f02a7ae57916efb9fff721450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564efffc22b2a295dd750fa58eed940451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75d21c18b3725ef371d9fdb39417a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae3ff16543aae9cbd365d8bf8f39b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361479f2e94f5a45f7748d762b48a72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c678f02dc17a832362ba660c50809455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fea933fb8fc43023423c75578aadb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666f9600a8f2230cd79ab2e5432743c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bc88eb70b615f355a135b241c1c54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2390a9cf843ab98737db4832ad722459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78218499dff542e17438134c8297fd04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08cf80526a0b9d0a60e87c4b7db8d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2bdd00ae3d3f41779e722e2f7d0cb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1d2f3626910bfb728797de7e5eeb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e22295fbc81e43aa75367adc31969464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4c62127a02df333e9a6f0d96fba09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76cd727e01c3a4a13fb48145d9156f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076eb89ce0b2ba03eef9aff30f787dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead51fae25ddfbe2b438a53cf9787d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e04de6fcbd56c812a531f500d68c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd85734e5a2f46fc8f046f2765b3c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68c9366e4894be8a6b4508670f2f23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1800cdbbef0cbc428d6fcdab8d157a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75da6d4a759f3ade8a3f3190ac89a93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5df8a1a8ebbb6ac4c93d1c728467d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558f07f17ff871f1a5c4ed096d323f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59584beb6877bf05dd3296073e0d8844476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d432fcf9cb69cab5814ffa1b9283293477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523a96cf26ccca0aa3c3b744ef81438478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae429ef73ff46ae19739984b7268d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb3e6d6ac463ffa05564b97bf05db6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bd48a4e214c6007d2808ee6ca4a9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46536fd77308061e36506fb58e9ae1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab492dcca72bcd16d31d696510b7df60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3766473701c8a31226bdf3eb5448fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6814046163ea7e01c81167fa4eeece485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43062cebe5d2ac3929bc9422c2176e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880bf3f43961e2e678ecec692bc8cd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420c35ef031fe87128eaa9ef355a99e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b13f65869f99357507711548c35f71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de24b4dc573a47fe48fff95864114f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896c26f0d20f68113706fe34c2da6b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4032943c910ccbc6a69402b1d2ddb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ac6c8585673d1d9bb8c35a5c59422493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0bfd5ca30dde7ebd1556f78d372f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcaf564b1ce4359b1c70e6b0a6bd88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d1dc2358b3baad60612abc9fd61e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28385267e65a2891d332f2251d3215eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c75aabc385872e186a1c5723c207c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b801a8c6bf016265697a05cd272eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678325beeb2797ef79378cce7a047a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36d4ae707cee8bd7043e145028c827501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b130e84c3afa9f3101a817a1586e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158426b32ab8fd5ec6edcd48ed79564503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018d62d6ea1f39044a215de4fbaa614504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4f869887c0ecdb1c6f343a0a8d903505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b73f1fa78c0eda3177ad462677f0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff825b56bd987ad87d303a2569070d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c62fab2fbbb846fe36f9a0adfad22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f43d8ce1556cb85ebc6291436d79db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b693be674a0bc14673361bb3db1ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985cc2e044bcb3bbfcf07f765952d39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48663769ef89137f6ab9f60ede56581c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41952549bc05650a671819e1543ac20c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5ae549cc1cd9f7a7e80b401bbed6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6bd4e6acfb42d16c903be5d460a76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601f4aebd2039cce177a58fd5ea3713516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75474ec387a1faa1d9d541e5c4662a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c36ee79b88b7bcd2fc847701499f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431c407a55075e28a645c671b9739cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e08a2c9f6cb646e9c5f20c67603e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f358b55b9aa76bbdce52ea0d3d962b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fd7eb3e788dd23826a2bcb6c72847522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573eb790dd2939bb032dd670ce2577a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828ebf65f5596bd8d105196ad84fa4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c968a20cf8fd85935ddc737015e24c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aae20a20f6d7230d4df9875a7ceb6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218ccbee8c95f16c7661d79a475661b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f502da8d93f2e2f945fb1a9cee705528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb43b1cf5d510f05c42f9ad1240f45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e282a3cdf46ab1c57f694c38292a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a9a96ae0969e2da521ca06127bacd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb4fdf8a0e3431ab97120c558d4d96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05edba5e0cd33e6074e1bb615891214533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa79e793f9bfd9a360711b804557198534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1f1e88193ab57dd1a1c022f69e716535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae19985398c4eafce3e73c4cb9efb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aefb837fd005109d94a06518d8f775537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185abd104423f59ba6e2463b32987a8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3dadf70051419425e685a7e1fc627539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62871a89d10979a10e353c3b82b04a7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5db9adc42c5c77f6524a58c726ee4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed0d1edc386c68d12b5f4833b7d203542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95179cd9067790417288d243fec3f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d445f10353ecec43b457d04ad33f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80cf9205bf6e846bb05a16f4268365545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d83ad78465c793db9cc8d599b958ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eb9518f2b0c45df1de39416f5e316547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03de6b1fdff6597eba57a97213e95b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0470c2027c02f8a1369adca952e75f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f0afdc9a1df6bfeb1243e0f53c43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286943d87b6ea90c9f850d74f0ca0dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66225c62bf505c4122cc8402578abeef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f509903a6e2edc6c22396f0f29e923553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1a8fa249d3a57b62fa699341a66d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de9f9d8d59cfdf9b8500efcf11a50a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341443976d19ae602f8dc36ae2c9f4f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f33ff038f1f86375a865619544b93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba03cc4f4e238c7002cfd3c3fa6dbf6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43262a177e25336da5b2f55579192de3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04272e90fe42b23ccc02315117a233560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d8960c1b325afab586b089638945e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ac2acf1e3b76f83a45f1bf121f9e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d357f5a518a168b6478480896ddd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dcf6a7798401b819ce792db2e964c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c8d267c1bda02dd8cf09d47c505fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc986264cce53ee15313c2508dc5a50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e90fbe8937a359e7a1906d33ad120567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448357b68ce39e7d9d708fa876556311568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5457b2b902e1b84bebf7f17916404569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c8ab6f1d3891c2da4285985cb75d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd25cb845911f9e018d95a266b5e992571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04cb2a0cfd26f36d3e88cdd9e78103572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cb19b7d3c393573c9748440cf3223573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62f5ffd77e20dab68cf2162b63cd93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976ace990fd86dfbd38dedce9795fae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de668ec05cfaacb791ab7a99f7e727576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa550c96466a3a577f4e53b21fb9c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7f3892839a387c332665a1cf1fcd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96a01ff0615d7cd8d3426e41d92d41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2a845b3e986a2c586cb275fa0e061580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff934bfa1289ea1fbbb9bfb5de7e31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be335c59adc06b4ea9b416d9c6271e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc40d9eb3ef6bd40fedbc7e5376f10d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b860e7ab960814cf613da21edec2e00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e79f03b1fc8e4489d8f7db0cf18131585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eeb5db4e6fa641c725c93e88f4ebd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dbd08b4db3046e18d9ccfc052a978587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de122196ef27abee07a962df1b9e7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6a9a53f23da604cddd4000305fe54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908851df2c9a43f4538b8bbabeab8de6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1872e1938b91a20a446baa6b5eb69c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b57f8ac90fc65ffbd2564d052286da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980a904495c21a712b6426d5eb5254593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433355d881e310eb159c18679798d78c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07daab2133cff0306f13eb97418d0fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d68933224b09296f76e44fe52e09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9824a5dbd2d802a21460f87794992597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306517e99a70e91d9c267dd206fa9b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7e15d227e7dd375442446bec8567f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d6defdecd6f1f862b25abc270da4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbf56638543878167b343bd988b7ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079acd31177002590ca673fb456a5e4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d312be0714e46ffa43ebaa1ff87dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae8192d2bacd801360664f22fcfbc9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1627334eb29fbe4e4757573db28d5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7095a32b5b7c51afbb9c4c64250a4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dcfcb2396bd232956365331924a58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f696ebc6446cfeb816e15b189f151608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e1c7f8fd319ef4408db012c1ab0a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96505c37f91468c71ac0ed0a6cc0cbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cead59f8b04df8792c913a692192b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93558f84aad125d2426a816ecfbd0825612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c10f9a1eaea2005559cd0458dac018613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9a04de8f4f02ef472a2455a806a20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741263e746efc1ce79d13f1f9b613e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9a3de6f4d144339b29b7bbccf70af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd221aa52d82fcd1af5d8ffddca0f06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934021a2a04718c393f12f9693ae9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bc658b4b33ae138d083ece4db0888619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a808614482dcf27ab7a148b0eb26dab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e4854b871a779a2ec38e156af8cbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c08baf5f5c7d6147d6b06f56c848b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ff4f7b87db3390c92ddf155b7a58f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24081c53f85ae17dde124ba00acecf66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e260073de1a8d1e53f0f987abfc72a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26641fe6948e6e1c94752694a6f57b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a52e2f7ced0c4596c1582744e10c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee203a6840a239b6893ce50af9f24b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ea08b714e7bd464b3d6368da1396c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6164f13c3956f2c9f1b9379d2ad91630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0221231adea11e23b3174ad3c8233631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735f7e34621c13708108c057a4758f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c6ac65e74a5499d04288ba67e7da4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a9235a4fd521d2434118ffbf6e5a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d739be753f24abbd709f16ae017a1f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3dce8c5252eb9b955faeee2165591636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024f6badff53c2d61ae31767ff56e90637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036777f6292d045360abfb42c0be012638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663e2b488d138387ecc601803e19a80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b650b121340791f5d2f4fc31ba47d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d15b7e1c94f3fdc2064fab7d03318d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277792dcdd767357f9768c4cb3b66ec6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c978331e9b656659f105cd719941d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbd0e6b032be2e38d7b7b0f76629d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788d4f47a3656fc93a7a7894aae88e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feee91d751fe7b047386a78ecbc9d9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e5f8cdf6f1c413d5754c471ed2e26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d52ec576ed0f3c257c474ae1d3b343648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30cf4959516487189c202be09b262d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b85424a6fb8576a8a5c4bcdc87b629650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe49696acd4a64f71f7302f5b2d18e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e4b85b946becebc935ca0e064b242652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10371f90c548075fb167a25c0aad6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e621552dc5211935f41711eb630cd16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bae5301895b9249a9943d613a60b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620fe785af76ce79065315cb6363ef9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02be7b75e74b9f5edb5d17f42d14362657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2058e5735eaff88c55a7f169a1b3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994ddf1870d45612380073a9c5b1ad5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d30a87398e5d35d7988301f0ef2bf2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da5b2f97e81268934256ba3bb4306c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5055163faacc2aaed22abfa464e5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a4d42c8742c2bf177036bfccd80b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05c7af6bfd8bff18ed3f65d19b3ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aa8066115aea144d41215203d6c52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7186c09676193aeda50cc7dc6025b20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95b6af93072cd6fa5e7d466e1c273b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c24fe3b57ab0035a350a132a8b762668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42729eeb955f6f6d7c3896a9cd9f20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0831e4a1751851446a8a09416df429670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6227e63128dbeb860badb34185d40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8a45cffb74ed1a489a375e1f43714672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1d1daa3ce5d1da5f7ae765a597b15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9fa6fbd29ac640255c840f234bbfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edeeca9ea77278b96bb883acc4dc5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb4db70ccb26215e0a9ca120ab7cfc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e61bd392a67447cd95cd33e5507cae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b60bc8d55b732cef42d343e1e14be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4418bca7b2864a43b8ac23ce122592b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbce57af6d97226d68e57befdcaec1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a2a08e6dd42a50db97293c142f15a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707867fcd6bae54afd693cca55435240682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7563ca47314d1457f80d058773e90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e48b7b4bf3226740dc01ba0f2182a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c7fef9c6e9f71e939a5c31819f0e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed8fac8c9d816c04a7f36e01a47d73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9c8041a5f672da6d378efc3403593687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d70df1e03f62202ace30139ca789e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5843235c7154417325433a7a1a3dfd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805934ca23efca8246edf52fb86470690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b185c84e134d03712dd2c984c4f359691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1253c5369f079352c5f18dcab47c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89490987865c0c49977b847f736245db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cbb778dd6b2067f75a05f77ebd79c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e5cbf9f56aeec3f4af4ef704f4191695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d310271e0fe8169e6a0306791110c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3020604c7885d3fce3e1b4f900e948697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9962e5d2f5b3eb498c4c4079e3143c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889ff0806721933eb61adc0b7c248bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff4bb3e4704e528abfe4e3aa3cc443700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f0eec56b4bed8afbd0149d5823adf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675b9d8a4d801790dbd04332bfedd67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58a0015a609c2bb5021cb3b63956b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eb24c9bd3bfe5bb745324ec936b85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe818abd6521fcbbe8c2e26a715fdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee6401424bd2e6f383fdfc9c7e8ebc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a370e1cd229d88cb4a58c0d32a8d77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e15ae02d8c2ae226a955b94994b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c934d37fe6659a3b766b479c52ccd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e6abc5aace1e41c957842dd5f0a7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1083406c2335763039de56fa9ff42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e70fafb920f67d81eb232e8c15f09d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8085440b92575e24b024fd8a2ecee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f7233e80e7f4ac94d6da55b02dd1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cbbc775eeaa7120113c644b28be92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef935321f13d1c1d50de07407888ad6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c31c0162a701b4ff5c97bcaf46f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87bab07c89c5dd8e622639a22493b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c166bfc76177d3391d43d8417955f3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2538cf6e265653a8d1ec95a7250244720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbd000f977ca02ef9998473a17d9dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f7b2db1047e933295c80c5eb0fd2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7b2c4a22289d2719acc2256d6e632723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbdff48a4a312575ec6d9ff8044f78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a989a4d4877c6dcac37f697a581ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b332da5d7624234ea221956853ae43d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a371cfa3cfd6f969b4c2342f896df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9088b38795fcec946373f1d2722a31728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e782f9a72ea5f4df261bc68f8ac9ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fa91527659e23f9717c333511825e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70ef5e4620f9b558688ec82d92e608731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596940aa14ce272b8ce02b80047ac25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799518c4e29fc19a90d671b1c483f48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4ad60b06924878e4633260bbd3329734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd40eaba67d04ad628f4a7f63c9a4b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f927f46210645ffd8061b0b13d2cbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14355fdeca68f44ad5ebbae9709765e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18258f1118780bc5f330546d8978f45b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db960462988f32db133146722f2da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616eab551b519382514e311239e58a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc80176987e09bc7903df04eed2e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c530898cb070994ccb27d82cee34a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d549ddedd2092931a7804ffa83a61b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd85f4c46aa0041003ab9b77d61664744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c2b6e5c65a5591a7414c4e9334724745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6c55db568afdb6f75bda9e4751445746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b1d3280844443783111da3e8219b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086ecaa48302c1ead505ea6baa52450748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556487e64bb27eb98529d871ad16abf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a314097ef116512d0370416ebdd31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff950112b2b8bdacb651151a7a977a01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029e1291b157c2ddff9131df72ca76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0837330dc131b77febdbc3343de2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079e34c934d114337dc700245d1e876754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19499372a7b25d1bd5804069cff58a02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606fa5332d078d677fabaa0b383e546756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff247e585f090c8e6f0fe3f94907d19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc3c2eeff96b4dc0fd4197f5ed5c86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497bf1130ed066a92cf611e3f832abd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd752bf91051e025a1754b2ee4f9a7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d7d28291574c853a4197bce225d66761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf6feea7d1f5c0ddc01d4843523f50762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba9233a630bbb75c932e3bdd68e53b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1864ccf4cf507d1e1961e527a94f4b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effbdf2bbfda20c5ad598141973fbdc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a009c9e75748195d273a842f2a91e8e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510851cf512dbe6fd5509ac3e81bf280767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4596377f0160a2025efdab8f2c8937768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dc9533a60f80cbc2d273c7533ff71769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd80cfccf6c6bad5f0bae2aebf4ddde770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606be7104b3fb112c0226885e7bd2382771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426465fd1e892764f24b6eb86297047772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693dfed55c10316a5e61b6eae7fe3ac773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a426ba76b59a7aa3d14b10b71c2d18774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7c7f276d2cc264ea1be9b40557279775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a48abff3683dc55f4a7211990dba9e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aa7a082a348714ec6a83b7d7150dc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23cd66b47cc2f8919f3dddf3f5e7d5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177f12fc36898039b9aa8532cb6650d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6be660772e10a38dce8798d99f47d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb5bf1e767b550f287f4d6fe6bd8da781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09c5310d10c74848e3fe6e20b7460d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fc5043650a7aff05882264839058d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc61b77c91dc227becd22f2275db7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f35c7fc6ea6b409fadb173fc062b45785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f655ee800075040b7996ad5b03ea0a2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f524336d50e67a5f9db05bb5a713733787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa8548616ec173510a52e0ef5aad78788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55425362fa46395547e2b3f140d94789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be69535987e3d554092f1d09017dee6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882de42b7b8c37a46af35d54e3fd31f0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbc1867a89b6b37dafc1a65b766187792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b990ce59d9ded3ff86936cda9d3d4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a80f8ce33916e1962034694767bf7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf87233344f0718b6221d929cccf33e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28496ddf004fbc8cb562d4198fc826ef796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270081ea9746bfcd1fdf9b2b7e9edad1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180621e716a7d8f5927b915bfc9f2e8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f57d6249dd1caf39d5cc85213bc41799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999456a6de7fe859273c3e132934d10800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef931ebde092c3a387b20c2c571b5f37801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298855cf4c9282b5f7566469f17f2c4d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101b14b2a7156b83719e7e79f6b6358803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62713ffc7098a2f44fe1477d3b3d11804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696b246fb73e937b10a20128d03f647805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b69352121ff59cd4de5640ee964d19806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675308b776fb5bafb2e84f2ff15465c8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334540937421d1a4b2ae36578a466fbf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d44630612b99d198f0789662ed04f6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653b11f906664bf254b60c4837a8ad2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212fad8912729dadb6e7a2307a8e4e8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02743db97c06e3cf8ecdc556fb54bb7e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5bccab8282cd497ed53a3fda64d5b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd281f1f3d3aafb096e11768c3fda041814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ffbef6512e35d22b735bcc7cd98e4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe99d59d7b7e55f0102d51ee223fd01816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106503d01c01f3aa3709db07e20595c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196216cf2fe20c3766c216efa160ccfb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8490d4fc4eba21b7e1d773676fffdb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f01d92489b8998ad6c984bceaa634b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ffd15bbeb14f246983bde357fcb61821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16b2ace208fcfbc2be7c814b7b1d991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f463c292c0bad86c8f79fdee7ca30a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b781003f4c89ce6f51990c4a39c27793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c0cb160c277b9c5790c0cc186864b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b22cac1f3db295211b644e6471864a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be35ddd96a88d0a396a2d08518e07b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091efc1d78b2d10f9d845b7e323abcf77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371557ba53371f795b1824fd37fb4758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4529952c4024e8e06b7246eda4d19a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d74a540c0315a9248dc827f74974f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301ab75eb9bd2c03e74f491825f878911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a649bdfd80819184bb99167d492bb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1e4bce79dec189a3525e023e6f12713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7d9981e2edfca60acce10873c76ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc28455e7cf8531f49e0ac26dcc25015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f421990759ba0dfde33c45685b62d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff86e7005a1e8fa15cc7986ef83d4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f02ec14db3448d3eaaa07b07294c8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6107a1a2fc4dc072f159c77fd6baeea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4f3d9687dfa1df760d6efd7d5a88e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fef82b26357b70f098afb8b508dba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d5455cfc7cf1961fbcfdfff993e1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3248094a83f046a58f39aeecc8e58923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc81aee2bd621b45bf6e26b78690ec824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17215510c5def43b1691f399edfabfc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86729df8c503f7529661e7a4e042899f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39efd7e24470d976727417a94fc758927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd0114df036a4d7b25c48e026ba57228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958b010a22f8758e08331b72a663a2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b167a61078fcb4a46cfad5779c121e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3d399ef575669f98af37e55dce1eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f8a3fdedbdcf4d37bdd80553972432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1abf589bef81815cd267dccd126da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b299d2769801a26256aac26fca3913c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e36223fa7aed0bd12834c18ceebc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed8fc499395e1dc3b3b01c719c794c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21521bfbd6f029c9bef633fadf7c45a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a577c3052b9e98a67243bb164086ee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4302b7c989ee4151d8820e9217866739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37357d2f7850c42767ec8993355a2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de485e72af9c21a2a90261a45dd390d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37cf67b31ff620e8616919c3cd52b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc8997b9642f7a027d6834b95bc61843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991e0057e2a2dfbc39fb815c53801f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801edd5f7e3157aad6b26e7a73935c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448bc8915f79eeb179ac381b0f647ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4cafbf4ee439bdd66d7d37c2605fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284405e43bcc138f28d5160733baa4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a66c323db57a818e0ad6ebcbfbaaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed5352f4f1f11963a3ece88211771750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfbbb78cf65185cdc5e5a79bb340ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b3d6334abc1d6169aaadf496095f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf6fa131ffa76edbeb179fbda2891c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7ce07dbeb11d4d2281d369b37886e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe06e4aa88c9c35e72cfed2f967f91355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bc321f78a3c622ac5a657b76b00cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876096fc0d5b3a541133acdfa3de54157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337202eff167e4eba36d244a995b2d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fbc40fa5886833ea03c5320e5503f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcf118538dd6cc99afe1b83055763460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01f11ae6e2a99b8cfa8ae8d300bbdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595c964a0b990818fc0a590790beefc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dbcfbf665e8336e23a5b87a527eac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc044c2cedaba20b2c24f4dd2b8fe0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ab167100bda85065c3ef4f3f5b8bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749246734f8d7ee2167cd8f0c7a5a4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13d8f2b85f3c87fa72241e758eb7fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052822033d06fd57bebf53f1772e955a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0d3d095da1023bdc194579fd7c06969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde66bacaf81f4231be4226f950a5f3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db325ca7b29ac20b2c66c2738bb8ca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74d920aabbb4f518885e513bc8c0a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dd1f13dbfd9abf8ca65ce9a5420cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0e62ff4d1fe78762758d9f59e74d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd06c2e36ccd5cb19ae05014f8f7ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af520b27874c9f449611e349d879506076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caf6374afb05c57077ef1ad48c198d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9f49fde8c3946aef77423192dbc8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad4ab58d16d0c5c78898cff1b755b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d9c991b00c69f90811532e18bbcdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643b7b2789b7df6308e849d0b194d0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770bfcbc4eee7fe706e14dc8ca6ee2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b30cbb95aa5f18d71fc2be7ec737c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff3795cb14721f60238f5b8bccd7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8284dd885b44e8b8ee515723d1680785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6425e7712cd26f182d8b3cdccc11286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb359846419a54b5d433fb7e63ea1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432205783a91899aad5cc58416d549188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64ce13a6d3da514b524bdf8518649e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ca08937ae4f8c09ad288ec84a500790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee854d77b5478a5dd916c0dee3947591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d225a2c175021c6e1a75e75765bf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e865a36738ce897e6241ff681d0635993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566cf705eca3b2494bf0a80b88b37ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0735770c8c259b992ee1b2c533563095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1ba02f30ab82f8f829dfd92be98ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74850a550a3175a50879f2d1004ed8af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63441b9c1b6380f9faf5beb3d31964c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d3948ad8da19bf6db5ee4b098a84899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09085f058704c8099a7376c7b4552a23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53238ae76b4b2bf168c61e3428eaa372101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba539637fd57b9dc0a66583c7a6c9606102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c07b3077d0f64028cbe3b093d5f86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322e198c914d4d0d212c25b3f532910104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99887ba99b5c62ae8172e0e9562bc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4220ebbab7e15eb430bb6f221a8041f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ec2aedacbb3a07a993ce81acfbca8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22136e5567eee202f0e0d77993cd5990108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af067b16fded96269cb94d4d5a44a221109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6314a0c497cd6a0c8d433f06671959a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729e9a26f51e3c1b6cc1d28a5b389f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c61a5b34c76d94ed0890b025b026d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043db3e654a01e3ae31db4253658187113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc99afe3f2d3a508cac38ab17cd8561114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c812073d96bedf509e500afe3ba579115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2d0f9bf148a71541645eb70df1bbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fc6f431951f47af769d3e1da352bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9963e78af77505b6392e5505bba1495118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4c3bc212cef01dfc200546bff05eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e9704111ad859d55a1ec566a5805b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e3f6bf4d6cea2540a8754c019fe68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6c3bc1d63a39e5e17c136198bf0ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7223366dcd6fb6656ce0876a035df05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e72f66de8a5c86ebbc07d978c2516124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d93ed47654423462602238aea8df99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d074df920ea81e3208e4bc77f21daf9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9f752284ce135c739796689b2d461127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf19b6d52905fc595c8a7d8a998b47f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c22652fe81653c62742247badced9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6287e166481524af57520ec510fc09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed575ba92a175e60f6cce37ca7aafa1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884bf82b289781057a358de92220b75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8de6b0a71258afb6798b40e794bed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7d1932a0bba0da4d64916bf69b2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d91781292761af1e965b15d32e88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6a70287ce911cdd0c12c56e40683c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9550712e2d99dd7bc54add5307b42d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac46eb043bfa0abcd5f34bdf5b4e54c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae07c493fca15bc7fdbd8a5ae49c371139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0be8c7194411e45ffb215c870abdaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fb37e3d55a3365d8831eec7674eda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f8895b1cb0c45c412e4c77cdc5655142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7856025e7e19bc63c6fdecde6be151143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882a4b31804d172e7cb3c943f6561d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516100f2e686df5aa3fb7bb32fe4404145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b803638b474e8fdebf4c0a83f1df787146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf647fc37b6daad3d7bff52e3ae97e9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c26865925bfb09e570f7e7d1b78f91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10080f046fa279a7cdc060dd6a98234f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd18644c0508b875b07f39cfcb0d4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e99be5376e9c5f824cef78ec259728151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ce19d37949e75bcfd7e48398a7c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875ffc4d88b4e24c5b17685b3b5487f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32e52c9be7a7921c3252ebf68bab71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ce141888621685de53cbe8d1d6ae9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c53d49ed0104e442f3ad8248efd6c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002d49f7aea2aaeef3f8b6849281b9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85364a4c61eb53a7a38faa55c31dd2a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56196419911307c027b6aaffbb359a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52312763a15980a3cfab9edc35592b12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95a441087a5b0e5c293d1737776685161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777c3546a27268477a6ec45ca20d9cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53b1892a9c88d1b50c6d592141b23c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7e6d24067f6250b045b545f0c8585164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da791383198b565ebf1422a340981a65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7b8a69c50bcf55e7864c0467cc37a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6450fb6fd837cf8c9c79e3213fb02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a9b741fedc787768e4143327db9d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11871e6f8d8cabb9355e45d270e07bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aa6353a33a4363b059a9458c41af1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2571adcbbd230451e765eedf90ad778171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e790dd740d47ae47755c69ce9d4e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e05f9164639de50f828604cad39b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda0a9565b5d65a0fc156b969c38df9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09bf87da21e9f9a9725c67b2124643175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e61f529cde4cbe086ea9e93e4f76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab343b075a717931b7715fa632b77d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c827e4b1c30b989f8735d406ddc2fd3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651240aa6f9b39394edff7360efa37f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d14110fdbfe0dc2e33ce5aef475369180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8738f491129a8ec9aa546604dfb2f02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe0f30be336af9928a4b21680bee90182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72670ea312764989f3f07ab0737148183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08505ea1beb0ad1a2efcaf260a04ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46c17524d3eb2b7375b09a56e6b061185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b68759458ad9bea9130ad4d116a15f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12869211c6c2208d19edd15826f0cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c814279a7abce1962efbb6690eba15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aba29973e86f9004ea17495734325189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2dd8b53881f8a859989110a51856190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd96334ab227a4c86bd7aaee7a64745191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84033ace2a89d72824a30c8fef06f55b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac3922536986f2e9e5028accb55373193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a274ad204417591cb00c8bfc8223e8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89b689b70271b69e928e00d0caebaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a26a46d7b1919e9895a8e43efe7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868be7f249b803c242c275f3cbfbbfee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765e0e7ff43499230c14b6d5f8b640c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd1fca4a1b167315aaaaa06acc1334199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2952aba13c72bc0f11061aaa79234200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1366bac5ebaaef8edfc5e723b88db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58bb7c6498b14443e8302e47d6b47f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14fae93966b49c2dec638765e119fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1350986b0c96351e4152ee6e649d59c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad4e4365b4e0e3221dbe102cc970d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb0b85276da5ed0d782ff55949d9d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbffec21c9a7b16d9e59acf972b1f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d93fb45df97214e8f5da97b431df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ba78b3d0dd8d227434102ecc85a0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821952dc4923ca79dbd02be0f73858f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4432076fe0d10d48632bdd3d9416c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536afdbc226fff0e1f00bf3cad8a2c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef23ba6192fb0d669b035b88089f6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb889c3000172f920d6d368126a489a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a8a3c26b9d5ef32a9937c27e175e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e42552f1e03b9e8e790c986fc0923216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9711b0cbbf5ab362ef76198bd5569ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05a9bb4fdd935936e5ccce2e538355218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c7826c463fe06fc4cf2086ece7a91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8e5d93c717f4194d9ac47ca91aa14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a395ced0ccbdb7ae7e9e7d1ee9c995221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7b977f149e128122f4d60f21f86f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f0755922a645c379e45c31d77e710223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee6f8f5918706965b0de6ff0069bac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96360dd3ab31705b959c1046b883d332225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7123f93f596870add9bafdb4723fca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b35c7e90df5fe9c5b3375a67e4575c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b24b4bbc8bdf65a2f4e8a719dfcfa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85973e6d58b93cbf3961c8438cdbdfa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73d3b13a9f284c18e24a61a5b5b239230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445a8ca32d405460677ed72fd915042231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0cdea663c5088f9029aaebc2bef82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd63ad6ffbef050ea7060f859e14cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77ea583581d73d5b2f4162b0459262234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94c039ed6ec279073622cd10e5c58a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a53f79383c0b40c9b639aed8f0258236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f559fa8cb845955dd74ed696a7b52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e197cf36bc2684db52daddc9234c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441d584de1f9fab9772f5560f814a0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce81e1075eef04f26c49834ab02d084240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19398ef6d3287287e8cb2ad7f683c6e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077760f99125496a419f5aafa76ca72f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35d3ed0905accb634343995e0a1721243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14037aebf5f3a69630a0f6e820e016244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b09ef0f40267a966bdbc8ea10e71ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5e1adfdfa23a71d27dfc03a19ca2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673766ea7f1efc0274c9685a1761b8b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e1c16b3f4ebde2c53a123f2fd2986248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b4b10c8cdce9fc16180b9a75543c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda22b5c40753e1fc0636bc82d1a161f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9745f031d835ce8a1c5c5458cbd8cf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b301c979dcd79d1192515295ed9c6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928ce4ecb1c021a4e9740df77c613ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58869b49ee4c6c691bae356d81fa52f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bb21eab53ea1e188394ef43a1b203255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebaabfc20aad985b8dce4696fc9acf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862db72cd851202d6f52563bc3fb7c83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc969a6e72d2912193da38c2347c24fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784321f3d8ab41e5a495898f5ed51e80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011dbd9503dd06d309d0c902438cb2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4ec667e892db499dbd734e9e66cef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b355a24a27109c018d98e95c471842c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48201f7294e86d6d84ca791e30c59af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e296adac76750edf763883187a4c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48d9576407f635123b4246e6123200265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464596130d63c3831b2a878e69c2e1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8c1514357d281d4cc21d864ddef9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d37c87e0029cab74d7fea8c6647006268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea87d836a2e1a2139a86c20bbc78c4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a423d69a33ca3e951dce805eeed3da6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace898270afdf619d7c28e57405c4a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5be6245c813e918b1c019451a14168272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e5beba9d4c9e392a3c8a5423b3ff7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b2f684a3072125eb2af82d4cde015274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65a0acfbe64cb26947a9d4d7cddbf8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2716893c141330b31ee5a9d40d263276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730de66c984e0a7b907a1957b0d061a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ddedb290f5657bda2941efc587cae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a995d4653d5bc8bfa14226a0709db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba8f5b6f7a9c00a06cc8ed6d1bf630280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b9c4d1f98c035133c78d95d501ba9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8702cd551903ecedf5e01f0b5963c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de60bfaf999aa5a8258cde7b1233e5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5bd5f7027f853158350cf855e9947284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce967395529ad4cc6a6a96352dde93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2ad787c412796a2362dc060ef77a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e160f1ab709a92e1e480020f5cd909b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684e610b8e474bc32c72b898a0cd6ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86ce3c07350f955dff648ba5ee72a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fe12a9479b62499b6378e5d251bc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e8c900c46293122cfe6c65c5d438a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997abafc3838346b4205e761328de72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdfc0c8d1e15cf9924b1db152d48f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7887e1885599b7fd63a96576a800f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4c7d0e618728319d39acbe7d63ca5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d5ef742f77cb39d4c0aac7ea6a45d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf4b629729b781dcb27e1511b9f911297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b18722fbb10980d89ba5723e938d62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ecb670f26d046b09e7bfe90576f71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb2053cae09ee39bc6c5e35562f1c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d41b47ec2e06f3d6f8057020f82602301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e57f552397bb2cd46f3f674e197d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd9324be05d778bcdf9b68bcda9916303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c362439d23f70f953084487b929df7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d47de9aaec119f3de26d53870c40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325afa07e3e2d6ef55d0bfbfde95c2cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee68c8087b90dfa661e66aa652ba1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f140fefdfd454ff15996b85294f5c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f86e9d03c7cb57f6ae4620ffaf2b16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec55e81024be5f221f8353cab1a822310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369bebd5c78d0c63dda697dc3a18a11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66ff30285be5175438effb4406a48c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee13951d2401247d0e7d9856a74dfb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78625729281411affd09dc8d1472e5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d526e25a794c790dbb65c99a1f9c51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d443c40bf065f1ddfbe2d2500614ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20766f913ca2e1361685a675bed66fad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0f7489fa9110d783eb20f9488ac6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc3495c276fee0d63d4a97c9e3c8a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b3b47b441d88ec856ebb3edf26a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939425a0a4d2fdb91cf7d6929577151321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42067cd9b2084046534cc07899e936322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847082178d2ecfa478e0c49d4a0f06ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9b5a684295cd978ffaaa6cde3b912324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec25c92f07607b1fef535a8d5a04ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a488b889355d484a0d7faccf58cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ecfd6593946fa6dc639dcbd0a48f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8ac326fa2315eb3379fbcc8b1dc7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce5418998d18829d48fbc555b455f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd653c8dd3e9ccf2bc45f4326c7799330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcab05d5f43c50a378fc4831a991945331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd14c11b096f88ca6dcb372b19ff037332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba17a18ffccfabc488a2fa5bbb920333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82028140575a5dececd68faa0551132f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa330bb88e7cd8340c5a48821eb432de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e156d9288d1b662eff567c16c0e45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305f3f737a3dc73e4a5b1f7436e3823337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f76833fe0a049982d3738f9e9fdbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d276146d4adbd561cfcfc708f3ed27339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ed5981565a903591e9081da5ce16c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd633aa20494094799387f8dcfb3806341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3aefc9f0329df564fb86527f30aed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a89a41f5675a00b695dd954421b81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a6b7a2e62d592996f29db9e0de7b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb17eccbb3145c482844974edd9926345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce6b758308c733b45c5173564147af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49743f66fc5b99590ff7b7f0f93afed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fed343604a660604735901f237b7b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bc8eeaa08357cf0fe6b07d0e7fb61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da47fd64721ecd448577f22c1b37e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98349ff1d851e8f9ba944d147d9d5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c682de1177c53df69f82064f9c804c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76ed4c831f3023b24c9bcd2eee93d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8c9517fa0a52cb6da1b838854a7b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305981a23030be077f6b786a251c61b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022fc7d5c3c110ca794f4c2373ace0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff810467c6548d163f49ec35dfd106357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876797953cc2f91d8684e07223a7258358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e1797fbf219cd7c1f028b59890bb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c2c2650877eb9d8da5c7f69293c29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcda0b7779cc862b439032468d89e25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854cd8cb7d2d3c0f581bf423c72fd64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf855804fffa3e57c8b8d1a707fde623363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524df26fa9ccc71a71ea7cc74952d95b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf8d2c53291cdbd2e7239cbb8be29b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444f68757d83c351003f571713e9f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3591aa4b33665c5a4380ee7eebae0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f412307a8b8403a4eba6a5aa602ae7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42011fd390893f9c373e7c062a5f3f23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c27c78b6bf5b2ffbd5a593e2e6acf5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163224adf9d1702a7655788ecff63031371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a9765ad0c7a5a02e049b91721e717372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380817a43b718a5b68bc70983f0c65ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ec4b008b2e53ee1fc8cfd3b760090374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc64ea2d3bc9ae3055be8ffd91ebf97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0b4f5c8b73fa5d5d9ffcb6edc7793376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2e4d15ea4b573ab038fdddf771e06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9ff46bc4f3a60e28b9a52afc66cca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0e5cb8f209a11a97154bf9a248cfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dfc1be725ed3c01f6208af6deee0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660e4cf5945e0a30010c50a226399bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5a5d82a56b0f5f862b50b73f62bd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dc0927c46a9348c01bdc37fc43818383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d711315d03d91f46ffdb73ba21dce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cd0d1fd4cc8ea7f60ab2ffad0a991385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303caa9924d68725154850c4fb246870386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1a47327da9225256f4dc152970c0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de4b76fee14fcaae8b76df7e71ae8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e627be3b518176acd60a6e7fc864a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd95357b1d354de0ca138e30f1491e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b49480ba7e7667b60f2c3754478f03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00120b61a85928721ae58995af3b894b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861867195f634bd0987c7b4f8e9d2e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963e949860dc71318f8f995d64c9715394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c2183bd1559de63897af0f9a3c01f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c3a53fedff5f4ee36e6f8c77b1a40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819d6b223c8f9130390b169d7542856397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835b112d7f717edf58d42c2e5ddc184398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741f19275d55f49b0dea0277be9a8d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee500a3f8d3d477114e2b1e31d9e30a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2be7b7d547b198bba14a77db08e28b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f828067a4ab1eb99d0d5ce856cd090402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679a4677b97721af3e9237dc695f8f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2a250b0c9ce24692af482c6824cfe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973be51990fcf86b85c7c45dcf23aa9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9febdd8d9b8a8663f92e8616ef7e6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18780df2273698930ca65bac1c5aa9a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0b3938787b502fc2a0bc84171e056408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a52d79d2d13380aca8434b7819d7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4680a5c3870d581a3ea40551fdd19c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77ef20b41b7164239d70b829de6595411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e338f5da726949b62ca2033a6d0011d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1481db0bbf2e577c3031382e7b7518413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1693114bb6ff84a348262be2f141e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d779d80032e760f1418f80cac8cd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2131be0f6c9a3f7e9c1acecf03b098f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0be13aff8d5998e59771e7bdbfccf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f2c52df36475ffdb6aa28f536187d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c06c34400b3b86b8efe22bdd730f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed281f8bb9ba4b441ee5c76c4cf935420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eec51a0106e491c4c27c8901201ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8034b4e5de9eb8ec97e33c1c123a7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f82ef09bd5fb55c1b6ef9318e3c24d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d2f692c99989912fd3c4859bfc7eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ad06f0b4d3f0dd496ffe61d3ae007425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27922dc147ed79a46c065f2f82be9022426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fbad3d079599dc3f3bcec3e7bd8dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0653e41d0ff68180496c386f7870a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43405ec941c8e006dfd08f86db8a990429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7f0d51e1e61a605f72b5489c46d9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2ef1a7c20ab888dc6804815cf2e39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7498b103b49f1b74a5e19b79fc51a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1231ce7af5c6b4fe8514bb223ffb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b700c36d43f23853b1da75fc036f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1d11d0c2cf060c9166791d657efaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc3c2089ae299d84bb0ad3970d9714436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d938b5324c2692884d067fd29e046437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2960e083739ec813c939c44fe10a40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9224329b9900d07d46b0a409f5668b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704751f9c062d0015b917b247788e31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a00cca6996b16102fc715739f400a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c596312402ee09d0147f1ced1d6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5131251a30dc67168e41b23f6be84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c104203786315fa0e449c757ffa369444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cf60b832f269e7c28291f83f901bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db567067b4089fd5f5da329965de5fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d1b73b8ff322bfac7ca66aabc465c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820c7ff52d6981b5fb113375bff16d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b7598712dcbf531753d88d037ad14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a860df63dee2830d8b692111cf551450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a8eab4363ef84bd771051c83e2bf1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c6ef8bc49c3f5fe062fbc874015d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4229e11b315725ec94518a9d666603e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ec25b85ff2e14058fa4dd4ef49a41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd54e5b0b6936b67d6dcc2f4ec2eee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a261be9de5df488579faa64f71ccf74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d17d826d2e4b3f7e45af274df65a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293c0922c367420177df7529d8fa4fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd746a1968ccdd9fc00afd6713c60c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd60dc688a0e1f8e20b7c4a8e543a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def32ecf0a8b34ad0596ff486d6e5767461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ec56a89b34e9f556ef9975118e2f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f044004ff98dd858247975435d466463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec41cec6fcb4a496e2623f0f63826f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d2a633b73268966c0c64cd55fa84f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea583024161c76b1386480bd89204b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434edf3a79039219ced51185c20a908467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ad70a73336ccfdf894586bfe0b532468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175a6ae8fedc559cf5ab71de2ea38d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ac8a43980dbdc18e313217e81d290470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ff1a6ab12f1c4d60d5557b4b60bc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196547f6061e7d481211c95fbb6bb25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7898ee6bad8bf492a9bfce32676974f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931f3631d8504fe3b87be3841ea4b0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d0198e6ab9d942d87e5d791e9394475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f65cdcaeb8932a1a03081b83edd729476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317784d5fe66837b6ba539ce20fad5c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d421f94bd29890f6b8663f0f99262478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26a0a04d128eb16fdbd450b74811f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77415a7ce5ee8d363e356ec4038a279c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7620b8f2ad87fe7d006b28c910a245481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc48b9b85c7eba6821a05438ae63a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e65a86bedba75aa4e663b51c5b82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4785c94f5ec55c672c5c7a5ccf78aee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ab39c916afb6dea824ad27c04aae6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ec736effa0f4f820065d1205bf717486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec804cb33902018f96b4e1866bf0405a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6eeb7f7d4b539cfc43b7157bb7009488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be15e81b6040233d9ad35266e7a3682489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e0b00c960d91e068d609cadfd0964490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42950f99c4a0da591e8f5f1d11a22315491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef2d39d272edcce9f030fe311ce75f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e720b55f595098c92acf5d9beb6fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e4014f8fb9749d0c58d74fe1a216c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4be8f565e896f740cbc04c85815250495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef02db7be15c59d75fc6bc661602301496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d61fbb96c7199810040b40e0bcd917497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc309d15f14b361ebe667ebbdc834958498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63efa219eebf670323e9b5f9f98c43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dcf22e2d91e564032cc9b7890b975500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66accefd4e2f2214c0247c7b616b9c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049736bf149cd8436e355689b10c8ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccb65e2846436d9dd2f01003679983503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cbf3486f4cec3eaa4ece0b4d4d200504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323075c0fea15cc736ccd36fb3c30cd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e933bb10c1108a8a14e60cc18864b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ad684877faf29b4c13ee2b373f3cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c915ed497ed089e580b58fb7c1e9b28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c60aff5655ee42fd59800f80228e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3123b75b6d9152f25bbea6c10bf9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee172d000d656a67ca5c33c53f6770b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5ba2b8b40d2615cd5b7c9e1f529ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789372c90e819d3a1d92059aa13bafff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca18e17ffa785840279938d32bdc0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ff160de68f8937d00a66a221c4fb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bafd556c75aebec332b27718c0dc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecbeee2cbad687118d4f348d0d11b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72725183d18652c2541dc894fa0421518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397125efa6a2404882b6fd4cdc83c7de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d1bd56d00615cfbb86d40803de2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a2e3f2c3bfdb9b9ba0cb165194eed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfed616cdb5c80d85faeb51e5b26d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34985f7539434e1a1196793661863fb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c74fe9d9034dcbda987c3d07dcd84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c6bf23ea20ba8cbf70c6d85a5aeb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15670e3b97c7515eadc85c573cbb1bea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a75a788b3081a2b45d9ee20d8b6529527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8396c88464115fefee2b3486e192e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203afe66f51e10d379810e098540b634529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44bf5bf765d943dbbe3d8d5c2c5cae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544938a1e66816e5351a65a6e6f88589531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c92ee83a291dfea7899d833bdcc9fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80fb973a5df1a16ecf8c5bdc373577533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b82463c72a6e645caf4174107d242534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27f0eddd25f03e9e58ba3fa00bca51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be7e176f4ab36e2b7e9eff42fe286536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae66d54abc1494a06d150827133b20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e5f266dfd817b192075ba6761255538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb793cf58c0b366dd73c02c78e1a591a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e92a9cc98e9e35619838e57fd982540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85db29b53a3f8273b9b983fdbef5adc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de2b0804f13ac452f7def7211350d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572b66786bc7921094557a6e1cf8ad8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6243a3061225460f6b12545b487f0fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fc2dc2c8a87f7a1dcf622a142f6d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423972978a7c90a4976d65a9965e8eb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fffab3626970651add4db7f54288d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c18505f5e4d6b05b914759a21ae1e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342f8aef127a7e98f9dc774289b0145549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afe8fab1780c4b3af15c86e9b28f46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4732ff79eadb05327d27621d332b66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964f8d195563b92fe5087074e5cd7f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562bb7c548c3b850110302369394232553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcba9cd85e20b91100aaca5cef3f1b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb7b43cfbd753af394c8f10bfd48c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ad241edda86b21637161b28ad7fec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938caa3b5f1af9d008fad82c9296140557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ec62d47e619d0bdde19c0a5383dc2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdee37d2921bfe7d17e16eb3117afe3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f061e9d5244965549f29af6a686dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd177c74236727377dd9e2033c031561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11bffa95f30f2edb7dd65a9009eba8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b138f24cc3921cffe5fff14509d4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946210da083c5057ebdd0cc7c48d2862564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7674fd9016ba9c20be468de51ba97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124b2e919562ff4e9d5e21d3a0e51f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479d53b6718675ef9f02c1d88f43131567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7249c850a0175ecc3c8595e82b4ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0712b9d5e337e16741563ab51937e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a9d438a62f85942e8008ca975411d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7b7b59ea7de36553ba10904ffc8e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe37f18ee7add05c6f8e8c008550e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59332472d826223022a29f1adcd1b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd395b4c126b6df81037d15cddeab6e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b7150d36bc212c88da20fd3842b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd4107f1e230d9874149fbb9c650c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a29559d9aec63531c44abda85c8310577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18787aebb15a891c0899081a08b631c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5fc2f2a6cb7d365deefceb459a3d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94354eee23c2ee0310b2641c0f2d4604580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c00bf5a9bcc79fd8b8cb25b50468ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459b701a1ca8ba524210070d04bd2c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506dd768b0639e859d58b857ca076d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83836bc2ba2e2516b71575c22672517a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6be6aaa438352f1327edfae5cab07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a14474720412227ab52bb5da5f45ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdd773513a58230c425ba779305cac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09920886441346456a28561540d454f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21467b9afd050593e89f9a0fef0ddf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19384803d3707f4eae6c63970344666590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa027054e25f0ef3579bd5d1468a2178591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13598ac634428175618fa30b2fc652d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951e9abb4205530e26e0916891b499b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb2097ce7932572b39d8a996053f00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6caaf305a8a8edc9424ec5cc24604595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512052a45475763289523a67c1bd4e0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ff2cc702571b2104e85ecc9c1391597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd7c26e6b1fb746204a3dd076a96df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a166f367ed155f447c705a53c8c583599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60aa8c5c5f104593fae5368453b1db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f837588d9a45d634144c1224d24c5d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e56f6a647b9a50c14475f1dcbf18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0717d759e6cf7949235d03bdea7d38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94a78f5c9417e4bd066b40ce13beab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d944ae1e635c644b8d2ac07436862605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80d46225141412998f8ae75a098d43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8aba4d8d6d9970565d8defdca78ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1f54d8d7cd6b505296ec748ae44a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab357265b8db596c63da65ed55ad87ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc527bf0382c2bac5829e64dd4b796610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aba2783a25324114b52eb12ca87f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d8def4f9285e108a0e8d284d1aef0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe889794d0de83fbe8ac0886bdecf45d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c43d12938bfbfe0ae12e7e5dd01a7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd54ce5acc1bacc0bafa23c8ba2244615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9830369a9f7e88406353d7c23820177616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d9aa11928bbfc3b1ddd27b6562859617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479c197f6809339ea546e229d86a945618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db2808763c4881f9a427b715cdd531619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f0d7b99314f1762a5940a05aafab6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab648ed5001443cf1f004481d445de9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dedb56002b364ff25f93dbb9042dab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7afd060d617953b1bb55a7fb7c2a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0816b205516179cc8dbe9c224c4e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1056195478ad9eacb247918259111625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91828401144d939f8ce61e763bf805626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8006858b51bab370d070f4662ac05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca55706c443c2a5146fc979ac4ae777628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35a6027951e34cddf8bb594a8b4466629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc782097bbe30499541830b5dec8589630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f6438e8e6b3a6437ddc0458856fc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7041adb9d72f9e3f224a97d43dbf19e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df88fc48ee910df28f3758dd2c7522633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de5cb4b1af9d490fe6673c884a935f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc0ff9f8dfc2ea1be28cb9a8d32a2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7717c7028d2cbacbe132b7e8f0dc51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1435002772b6ac8a951ab03a9ae5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145d801ea3436b6318fb7c5e51ab3ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa14bc0a8fc04d2b4130e99fb47d8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b6e3b2c9a3e8da3992f8285de049d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1685d4382491c22e9bd1e8d0fbb84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741adbb9438cdc2c921af0002e604cd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00a4db640c30e4f1c486c2c1310e23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ae07b7695febc7748b999f27cac61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455021af81ba7c590d44e5148a59293645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ad07bbdb6fcea0cd68d0a553fc567646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b2d242bf3aa15afdf5d06064ecb00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48543f14f6b34941b98a71fc9696b77d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7bae7367a3052610757f71589791b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64081b8d0be2e77478f42ed36c672a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894460e350c3abbba44a24d2612208b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0443cc438712688e9682cc3dad7f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0e2186a2411c9ff5536e750418305653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5298342a72cbaeafb7295e7536ad3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b81d6e639c78dcb0d1560143607b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c1a42a2bb06b5ac791af78f169be3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6cdc125c9d74536a97313b6345c67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4915a89786bde49495d65c744e008658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875512e4b158cd3a6dd702b714eaa255659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2c6a0a3f0b67fbcb480cfa54bff9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d85545020982c622f1b75f11ab9703661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4137f0230a02e000bf1f4199d7462662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f83eeb4891c6710e21cbc0be60736d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb920f5b382bc545684eb13ccaec1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cb7644ca626d8bb52a7ce4462f2f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da60b2194cb2acb41c9209f4c1e7d7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee09ec430c26b183311c4da0c8740de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f054fa037448eaa6eaa6e220b7a881668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e4ae84f4e8df1ee20a4bd492b133c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a736b912210149956928b30a5ff167670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e82dae3139877ac2186a5e62192b23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d210e7e4ea1771020e6556c12f21a20672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a021bfce17e3da5e63ab3596191bb85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b95b6b851fce5f50c42288984abd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aa6d7a37e5160253b039ee876266c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadbf8b8e12c6a8c02a731070c904a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beadb04bcebc245bba0d01c9a63794e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee5ea67bd9b93716a940331962cb13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faecbb612e88f4ab0409fd969b2119679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e7304cfa68375d104cde8389860c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d27fa3382e5d9a63c4cdbe0db68fb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26f8336120448f114ac5bac975b21d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25360fd12fab715b88d1dc62a28fedd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85104a5514462dc6800a667e14a11b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f1ad2e0fa2bbd0156bd1b7f2bb850685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231fe141eae866bf620a614bab52d88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816b1a5da04407d8d300528e521b7e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b39dffbfe61b15ae9428e4deb56a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f10011ad8a58b362af4a08e827b11a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a2dd105972fe449cde5506785c5eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a6ed6e1c3b5fae8c7e92c0cd4654a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab901a200aabc08c83b13a2732fb5599692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229fb0587131f87a4ecde816c7cabf1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849252e87a92bc5e1163925d380e487694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71268ff61d23acb8fb4184eed3cb0f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c645788f3e51feeebf96d7bb50ec2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a91fdd242890b0b709353f91be4a64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e301aceca7a272f609de6229a3422da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064a2a5db09b7ea4319e1bf708d7a96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691eebb16c9379861acac52a63fba28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9917c5795910e96e51996f00336f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac70179e859e2e94dbf4f359c721838702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ec61c32e61fd5be670cee2875804c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb1626003f4635f58a06448589bffe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504668b13ccd2b89d572c5ae37affd00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395237c387704ffb5ff813f40c8ffa4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9689bb7ff4d96149887f4f33157ef15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c5fc4680046aaf741e405f6dadbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e700330f8bd01d8f5cb9543b9c76d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b43188a35578c890bab60d3befcc8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebe2676d3860de4b5afb57e0406af5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71bd9f64e393d88570ce2ddf5ab50b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f24ad0fb7ac541a86d9ac40e1428e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306171b2ff231b085182eefe988e148a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472199181d7b2faadfd9d28a25d2c3c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d406ec76574bf3f1f10fb5e6ae9d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c83bc6ff0b4037b2f23bdf5b7497717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f19c164dee2bf198a306d1d4d40432718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58782dc57b6f0d2fcd5c90465c69bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fbd91ec207a9fd5be27b98fd63b75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b69a292ffc5b890edfacd8ec2856b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c03c559f822f864f425576f57ed501722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf326197256755dab12a0bf5b1d05723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5174aa117afce4557761dfc8865a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6936cc6b654ab65e6d4313e92115d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578a3930eba040c8dec395af38149fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b35dbd626c8d80e44350eb5e933213727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce493891ed478927f74ef02e0da0ac7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e5e4db1485fa58d32183dec207de6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28d69fed6b60bf504f87ec3894b64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56078874379f555464e719870b5bc908731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfb7dd8792a857f160106cb1685598732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2496d5d7a02bca33fbfc7203ce5e1c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90024830a47b9a2ee3c3593005e2542734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a1bcc809cc6f6cde179f7480bea5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8c1268cce981fa67e224a5dffc423736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810471c97af938725cf07dc96cea9a0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa829c3567ec7918bda9068bf22bef01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed281017aa41a60e97cc462075ff5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989a43d14c12108666f9c9307c77f8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa7622461f95079972d02b1795cc7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1242ddd8699f5c919853310059120e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383ec8a8fbc280ce8f5e4bea33f456d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db33bdad42df2c8d7199e59158ff21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b51beb624a4a891b83907955823f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb9b28592c7bcf5206f7a41e11cd85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e11f579c542f8c3d43497d47b1a5a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f14574674bad4c9af8d05f8bab0e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0972f32afc9c98d902cdcaeb65ca440749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b7bb11adc933340b174619ed558b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc488ea1be59d37b880c35de6c28b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9ef741b2a6a734fce5953d1dcf2c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c32b62e3109b815676e717583a5a23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b09734323e74725da0cb9c9a3e5731754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce93e3a3eab22b710875b0b8a1953b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09100fdbc833167e72dfab472247a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb402a1b316a4489559ce734b443d28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3b6909c4a13133fa3792baae55704758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf89c934fe54f3fb078cfc3734f065759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe046767bcced3d371f5f81610dd9e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee4c1e0753be848421c7d8adaa871d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d4d1a1deb02b26e46b45b8c0c544e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefcdd3ce870d9620169875f56d92fe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae302a1d5feef39f4b25feb51dbc5c29764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c581b4fef68480490b46a0e0fc5a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5c6f1e6fcd7699497e517f4e8e1b7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace9e28d8ab7891bd33a3a4144f177767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>